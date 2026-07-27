--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -17,51 +17,51 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
     <sheet name="Worksheet 1" sheetId="2" r:id="rId5"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="293">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="287">
   <si>
     <t>Наш сайт:</t>
   </si>
   <si>
     <t>НАШИ-СЕМЕНА.РФ</t>
   </si>
   <si>
     <t>Звоните | WhatsApp | Telegram:</t>
   </si>
   <si>
     <t>8 918 193 23 41</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
     <t>info@наши-семена.рф</t>
   </si>
   <si>
     <t>Отправляем Почтой России, по предоплате</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
@@ -70,162 +70,147 @@
   <si>
     <t>Кол-во семян в упаковке (шт.)</t>
   </si>
   <si>
     <t>Цена упаковки (руб./ед.)</t>
   </si>
   <si>
     <t>Упаковок в наличии</t>
   </si>
   <si>
     <t>Заказ, кол-во упаковок</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>Ягодные, плодовые и орехи</t>
   </si>
   <si>
     <t>Анредера, буссенгольция (клубни)</t>
   </si>
   <si>
     <t>1 клубень</t>
   </si>
   <si>
-    <t>Барбарис желтолистный</t>
-[...4 lines deleted...]
-  <si>
     <t>Барбарис обыкновенный</t>
   </si>
   <si>
     <t>15 шт.</t>
   </si>
   <si>
     <t>Барбарис Оттавский</t>
   </si>
   <si>
-    <t>Боярышник красный махровый</t>
-[...4 lines deleted...]
-  <si>
     <t>Бузина черная</t>
   </si>
   <si>
     <t>Восковая, зимняя тыква, бенинказа (5 шт.)</t>
+  </si>
+  <si>
+    <t>5 шт.</t>
   </si>
   <si>
     <t>Дереза, ягода годжи</t>
   </si>
   <si>
     <t>12 шт.</t>
   </si>
   <si>
     <t>Диоскорея бататовая, ямс</t>
   </si>
   <si>
     <t>1 шт.</t>
-  </si>
-[...4 lines deleted...]
-    <t>2 шт.</t>
   </si>
   <si>
     <t>Диоскорея бататовая, ямс (клубни)</t>
   </si>
   <si>
     <t>Ежевика садовая, бесшипная</t>
   </si>
   <si>
     <t>10 шт.</t>
   </si>
   <si>
     <t xml:space="preserve">Жимолость съедобная красная </t>
   </si>
   <si>
     <t>6 шт.</t>
   </si>
   <si>
     <t>Зизифус настоящий, унаби, китайский финик</t>
   </si>
   <si>
     <t>Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;</t>
   </si>
   <si>
     <t>Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)</t>
   </si>
   <si>
     <t>5 шт</t>
   </si>
   <si>
-    <t>Лагенария мини (5 шт.)</t>
-[...2 lines deleted...]
-    <t>Лох восточный, джида</t>
+    <t>Лагенария мини</t>
   </si>
   <si>
     <t>Лох зонтичный, ягодный</t>
   </si>
   <si>
     <t>Люффа остроребристая, мочалка</t>
+  </si>
+  <si>
+    <t>3 шт.</t>
   </si>
   <si>
     <t>Магония падуболистная</t>
   </si>
   <si>
     <t>Мелотрия Левис</t>
   </si>
   <si>
     <t>Момордика</t>
   </si>
   <si>
     <t>Момордика мини (2 шт)</t>
+  </si>
+  <si>
+    <t>2 шт.</t>
   </si>
   <si>
     <t>Нут черный, бараний горох</t>
   </si>
   <si>
     <t>7 шт.</t>
   </si>
   <si>
     <t>Подсолнечник белосемянный</t>
   </si>
   <si>
     <t>Сараха съедобная, овощная</t>
   </si>
   <si>
     <t>Слива писсарди</t>
-  </si>
-[...1 lines deleted...]
-    <t>Тыква &amp;quot;Голубой банан&amp;quot; (5 шт.)</t>
   </si>
   <si>
     <t>Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)</t>
   </si>
   <si>
     <t>3 шт</t>
   </si>
   <si>
     <t>Физалис многолетний</t>
   </si>
   <si>
     <t>Чумиза</t>
   </si>
   <si>
     <t>30 шт</t>
   </si>
   <si>
     <t>Чуфа, сыть съедобная, земляной миндаль</t>
   </si>
   <si>
     <t>Яблоня дек., пурпурнолистная, съедобные плоды</t>
   </si>
   <si>
     <t>Яблоня декоративная</t>
   </si>
@@ -265,93 +250,84 @@
   <si>
     <t>30 шт.</t>
   </si>
   <si>
     <t>Катальпа</t>
   </si>
   <si>
     <t>Катальпа Овата, желтая, (карликовая)</t>
   </si>
   <si>
     <t>Кельрейтерия метельчатая</t>
   </si>
   <si>
     <t>8 шт.</t>
   </si>
   <si>
     <t>Кизил обыкновенный, дерен мужской</t>
   </si>
   <si>
     <t>Кизильник горизонтальный</t>
   </si>
   <si>
     <t>Кизильник Симонса</t>
   </si>
   <si>
-    <t>Лериодендрон, тюльпановое дерево</t>
-[...1 lines deleted...]
-  <si>
     <t>Пираканта красная</t>
   </si>
   <si>
     <t>Платан восточный, или Чинар</t>
   </si>
   <si>
     <t>Птелея трехлистная</t>
   </si>
   <si>
     <t xml:space="preserve"> 3 шт.</t>
   </si>
   <si>
     <t>Скумпия обыкновенная</t>
   </si>
   <si>
     <t>Снежноягодник приречный</t>
   </si>
   <si>
     <t>Тис ягодный</t>
   </si>
   <si>
     <t>Церцис европейский</t>
   </si>
   <si>
     <t>Травянистые многолетники</t>
   </si>
   <si>
     <t>Аквилегия бело-синяя</t>
   </si>
   <si>
-    <t>20 шт.</t>
+    <t>Алтей</t>
   </si>
   <si>
-    <t>Аквилегия желтая</t>
-[...5 lines deleted...]
-    <t>Алтей</t>
+    <t>20 шт.</t>
   </si>
   <si>
     <t>Алтей розовый</t>
   </si>
   <si>
     <t>Антемис, пупавка</t>
   </si>
   <si>
     <t>Аронник итальянский</t>
   </si>
   <si>
     <t>Артишок (10 шт)</t>
   </si>
   <si>
     <t>Астрагал солодколистный</t>
   </si>
   <si>
     <t>Асфоделина желтая</t>
   </si>
   <si>
     <t>Беламканда китайская</t>
   </si>
   <si>
     <t>Буквица лекарственная</t>
   </si>
@@ -448,129 +424,144 @@
   <si>
     <t>Дюшения, лапчатка индийская</t>
   </si>
   <si>
     <t>Зверобой непахучий</t>
   </si>
   <si>
     <t>Зверобой продырявленный</t>
   </si>
   <si>
     <t>80 - 100 шт.</t>
   </si>
   <si>
     <t>Ирис злаковидный</t>
   </si>
   <si>
     <t>Ирис ложноаировый</t>
   </si>
   <si>
     <t>Ковыль</t>
   </si>
   <si>
     <t>Колокольчик персиколистный, белый</t>
   </si>
   <si>
-    <t>100 - 120 шт.</t>
+    <t>не менее 100 ш</t>
   </si>
   <si>
     <t>Колокольчик персиколистный, голубой</t>
+  </si>
+  <si>
+    <t>не менее 100 -</t>
   </si>
   <si>
     <t>Лабазник обыкновенный</t>
   </si>
   <si>
     <t>Лаванда</t>
   </si>
   <si>
     <t>Лаконос американский или Фитолакка американская</t>
   </si>
   <si>
     <t>18-20 шт.</t>
   </si>
   <si>
     <t>Лапчатка желтая</t>
   </si>
   <si>
     <t>Лизимахия точечная, вербейник</t>
   </si>
   <si>
+    <t>Лихнис корончатый белый</t>
+  </si>
+  <si>
+    <t>Лихнис корончатый красный</t>
+  </si>
+  <si>
+    <t>Лихнис халцедонский, оранжевый</t>
+  </si>
+  <si>
+    <t>~ 100 шт.</t>
+  </si>
+  <si>
     <t>Лобелия многолетняя синяя</t>
   </si>
   <si>
     <t>~ 180 шт.</t>
   </si>
   <si>
     <t>Лук душистый</t>
   </si>
   <si>
     <t>Лук резанец</t>
   </si>
   <si>
     <t>Малина розолистная, тибетская</t>
-  </si>
-[...1 lines deleted...]
-    <t>Мордовник</t>
   </si>
   <si>
     <t>Обвойник греческий</t>
   </si>
   <si>
     <t>Ожика снежно-белая</t>
   </si>
   <si>
     <t>Осока краснолистная</t>
   </si>
   <si>
     <t>Осока пальмолистная</t>
   </si>
   <si>
     <t>Очиток видный</t>
   </si>
   <si>
     <t>Очиток отогнутый, скальный (Желтая подушка)</t>
   </si>
   <si>
     <t>Очиток побегоносный</t>
   </si>
   <si>
     <t>Пеннисетум лисохвостый</t>
   </si>
   <si>
     <t>Пижма обыкновенная</t>
   </si>
   <si>
     <t>~ 20 шт.</t>
   </si>
   <si>
     <t>Пиретрум девичий махровый</t>
   </si>
   <si>
-    <t>~ 35 шт.</t>
+    <t>не менее 30 шт</t>
   </si>
   <si>
     <t>Пиретрум девичьелистный</t>
+  </si>
+  <si>
+    <t>~ 35 шт.</t>
   </si>
   <si>
     <t>Посконник коноплевый</t>
   </si>
   <si>
     <t>Птицемлечник дуговидный</t>
   </si>
   <si>
     <t>Ромашка Кавказская</t>
   </si>
   <si>
     <t>Рудбекия блестящая</t>
   </si>
   <si>
     <t>~50 шт.</t>
   </si>
   <si>
     <t>Рута душистая</t>
   </si>
   <si>
     <t>Сисиринхиум</t>
   </si>
   <si>
     <t>Солнцецвет обыкновенный</t>
   </si>
@@ -613,51 +604,54 @@
   <si>
     <t>Шалфей дубравный</t>
   </si>
   <si>
     <t>Шалфей мутовчатый</t>
   </si>
   <si>
     <t>Шлемник высочайший</t>
   </si>
   <si>
     <t>Щавель декоративный</t>
   </si>
   <si>
     <t>Эрагростис видная</t>
   </si>
   <si>
     <t>1 порция</t>
   </si>
   <si>
     <t>Ясменник кавказский</t>
   </si>
   <si>
     <t>Ястребинка пятнистая</t>
   </si>
   <si>
-    <t>Ячмень гривастый (15 шт)</t>
+    <t>Ячмень гривастый (50 шт)</t>
+  </si>
+  <si>
+    <t>50 шт.</t>
   </si>
   <si>
     <t>Одно-, двулетние растения</t>
   </si>
   <si>
     <t>Амарант метельчатый</t>
   </si>
   <si>
     <t>Амарант триколор красный</t>
   </si>
   <si>
     <t>Ангурия сирийская (10 шт)</t>
   </si>
   <si>
     <t>Арбуз &amp;quot;Огонек&amp;quot; (5 шт)</t>
   </si>
   <si>
     <t>Базелла (10 шт)</t>
   </si>
   <si>
     <t>Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)</t>
   </si>
   <si>
     <t>Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)</t>
   </si>
@@ -676,51 +670,51 @@
   <si>
     <t>Бораго, огуречная трава синее (40 шт)</t>
   </si>
   <si>
     <t>40 шт.</t>
   </si>
   <si>
     <t>Василек раскидистый</t>
   </si>
   <si>
     <t>Вигна &amp;quot;Ниагара&amp;quot; (5 шт)</t>
   </si>
   <si>
     <t>Вика зубчатолистная, горошек пильчатый</t>
   </si>
   <si>
     <t>Ворсянка волосистая</t>
   </si>
   <si>
     <t xml:space="preserve">Ворсянка разрезная, или ворсовальная шишка, ворсовка </t>
   </si>
   <si>
     <t>Гибискус тройчатый</t>
   </si>
   <si>
-    <t>Гимнопеталум китайский (5 шт).</t>
+    <t>Гимнопеталум китайский</t>
   </si>
   <si>
     <t>Головчатка, цефалярия</t>
   </si>
   <si>
     <t>Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)</t>
   </si>
   <si>
     <t>Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)</t>
   </si>
   <si>
     <t>Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)</t>
   </si>
   <si>
     <t>Дзимбало, солянум (7 шт)</t>
   </si>
   <si>
     <t>Дыня вьетнамская (5 шт)</t>
   </si>
   <si>
     <t>Дыня Канталупа (5 шт)</t>
   </si>
   <si>
     <t>Календула, ноготки</t>
   </si>
@@ -739,201 +733,189 @@
   <si>
     <t>Кардиоспермум халикакабский</t>
   </si>
   <si>
     <t>Квамоклит перистый</t>
   </si>
   <si>
     <t>Кервель, купырь (25 шт)</t>
   </si>
   <si>
     <t>25 шт</t>
   </si>
   <si>
     <t>Кивано, рогатая дыня (5 шт.)</t>
   </si>
   <si>
     <t>Клитория (2 шт)</t>
   </si>
   <si>
     <t>Крукнек (5 шт)</t>
   </si>
   <si>
     <t>Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)</t>
   </si>
   <si>
-    <t>Кукуруза пестролистная (5 шт)</t>
+    <t xml:space="preserve">Кукуруза пестролистная </t>
   </si>
   <si>
     <t>Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)</t>
-  </si>
-[...7 lines deleted...]
-    <t>80 шт.</t>
   </si>
   <si>
     <t>Лунарий</t>
   </si>
   <si>
     <t>Мимоза стыдливая</t>
   </si>
   <si>
     <t>Мирабилис (ночная красавица)</t>
+  </si>
+  <si>
+    <t>Мордовник</t>
   </si>
   <si>
     <t>Нигела дамасская, чернушка</t>
   </si>
   <si>
     <t>40 шт</t>
   </si>
   <si>
     <t>Никандра физалисовидная</t>
   </si>
   <si>
     <t>Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)</t>
   </si>
   <si>
     <t>Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)</t>
   </si>
   <si>
-    <t>Паслен гулявниколистный, колючий помидор (5 шт)</t>
-[...1 lines deleted...]
-  <si>
     <t>Перец декоративный «Желтый»</t>
   </si>
   <si>
     <t>Перец декоративный «Триколор вариегата»</t>
+  </si>
+  <si>
+    <t>Перилла</t>
   </si>
   <si>
     <t>Расторопша пятнистая</t>
   </si>
   <si>
     <t>10 шт</t>
   </si>
   <si>
     <t>Редис &amp;quot;Триколор&amp;quot; (15 шт)</t>
   </si>
   <si>
     <t>Редис стручковый, яванский (10 шт)</t>
   </si>
   <si>
     <t>Рудбекия волосистая</t>
   </si>
   <si>
     <t>~ 50 шт.</t>
   </si>
   <si>
     <t>Рудбекия трехлопастная, трилоба</t>
   </si>
   <si>
     <t>Руэллия Скварроза</t>
   </si>
   <si>
     <t>Сидальцея мальвоцветковая</t>
   </si>
   <si>
     <t>Скабиоза бледно-желтая</t>
   </si>
   <si>
     <t>Сорго сахарное</t>
   </si>
   <si>
     <t>Спилантес (40 шт)</t>
   </si>
   <si>
     <t>Табак душистый</t>
   </si>
   <si>
-    <t>50 шт.</t>
-[...1 lines deleted...]
-  <si>
     <t>Титония, мексиканский подсолнух (20 шт)</t>
   </si>
   <si>
     <t>20 шт</t>
   </si>
   <si>
     <t>Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)</t>
   </si>
   <si>
     <t>Трихозант (2 шт.)</t>
   </si>
   <si>
-    <t>Тыква &amp;quot;Розовый банан&amp;quot; (5 шт.)</t>
-[...1 lines deleted...]
-  <si>
     <t>Тыква голосеменная (Штирийская)(5 шт.)</t>
   </si>
   <si>
     <t>Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;</t>
   </si>
   <si>
-    <t>Фасоль лимская (3 шт.)</t>
+    <t>Фасоль лимская</t>
   </si>
   <si>
     <t>Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)</t>
   </si>
   <si>
     <t>Физалис ягодный желтый (6 шт.)</t>
   </si>
   <si>
     <t>Хлопчатник травянистый, хлопок</t>
   </si>
   <si>
     <t>Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)</t>
+  </si>
+  <si>
+    <t>Цинния карликовая &amp;quot;Захара&amp;quot;</t>
   </si>
   <si>
     <t>Шалфей мускатный</t>
   </si>
   <si>
     <t>Шток-роза морщинистая</t>
   </si>
   <si>
     <t xml:space="preserve"> 30 шт.</t>
   </si>
   <si>
     <t>Энотера вечерняя</t>
   </si>
   <si>
     <t>Лианы</t>
   </si>
   <si>
     <t>Все семена</t>
   </si>
   <si>
     <t>Гелиотроп (10 шт)</t>
   </si>
   <si>
     <t>Салат &amp;quot;Оленьи рожки&amp;quot; (30 шт)</t>
-  </si>
-[...1 lines deleted...]
-    <t>Цинния карликовая &amp;quot;Захара&amp;quot; (10 шт)</t>
   </si>
   <si>
     <t>Овощи и зеленные культуры</t>
   </si>
   <si>
     <t>Итого:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="10">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
@@ -1106,51 +1088,51 @@
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="4" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection locked="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="1">
       <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="9" numFmtId="0" fillId="0" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logotip1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef5318dce20536bf024a45c5ed86f12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592f0905c431bdddba1a24d660a9c03.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12c7f8ecda16c310d41c29e627a774.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fa10d7167d05fd6951c12758ae985.JPG"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7553ed1bddeab8d4f64368d44f86416.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6ccceb3602114910026d42fbef2f7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657ea481d74b028c725c52d0dd26908.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d05bcaafdc53b0d8c1f695433a0da9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624399ef932e2d45468443958cff6c610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b327188a62223cb8e4975cf04550d9d11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a435896a816776af03eff68f09935712.JPG"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bb58bd47c7b3e943129089f3162913.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adc2e2b3bffcffd310ac34ab21f3a14.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37a9f824146dc0bf7498e7be8499615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5c56480e9a5b9e353c32833e63bc16.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bad1bc913ed1be23774ce58e9d2e217.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83da437f3038d82347d4901a9a90f118.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea348e3b79d8232be41ebe646f4eb1519.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3167b5db3c4b653b01580b285372020.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0991fc9a023f57727f96aabb8b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d39f3d9eee2a81dc4e2d755d7827422.JPG"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd01698bffb0978cf88d02c06aa3b323.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bedcd8f625b76ca5d1c50fd238824.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387413a285237f8a5ca4a3ab39dc8b6b25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb66a05a857791f083f8a8ae41ab0326.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3098ab26ec95acc970174973cd0ad327.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c4412c8a12bdfaca301fbfe7f44628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229990ee09f9bc8ff84f169e56815a29.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213faee9f404c4622731db191a15e8ba30.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb731.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc97f9a18e642df4981f9277b3f432.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ce2299beb90fd295ad467a4a6f3433.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c18b161a555b9b912e4e66fd19e434.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef53d7daa4bc1c57a54a32c81f81b535.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45234ca6dc267c14ad16420297647d36.JPG"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f1331000c414dbcc61c3370520e1237.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574bc9b871ecd8bff2e57fce8e657ae38.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592f0905c431bdddba1a24d660a9c039.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12c7f8ecda16c310d41c29e627a7740.JPG"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fa10d7167d05fd6951c12758ae9841.JPG"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9b92e1fc0d88b12f8f4604b7f419d42.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21eb4dac46d6da13e60a3ba78d4b4b43.JPG"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eee0efc528508e204e31f2dd50ee944.JPG"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7553ed1bddeab8d4f64368d44f864145.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f213b734f66efb73298818df854460646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6ccceb3602114910026d42fbef2f47.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5aec139c1cfdf3a49d5f712bea2d48.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097ee8cad6a6aed2ddec566099cf8249.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d05bcaafdc53b0d8c1f695433a0da50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adc2e2b3bffcffd310ac34ab21f3a51.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30235e4d66a697a6b85110a19f0d7752.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e7c2ae992b66e8c6070af2a8c18d53.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fe2f9aa59830fff4caecdecfb9a654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada103f76713c8c03ad3e82bf1baa0755.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c072e821a94d736fb6dc073f92bf1556.JPG"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0c1be14db7863950f73588eef683f57.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e6d688842a5620816eb9fbee525658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709ddf71239bf075392af6607b55b7d59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a89de83d021b680fcb09557f6dc08a60.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea348e3b79d8232be41ebe646f4eb1561.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3167b5db3c4b653b01580b285372062.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d39f3d9eee2a81dc4e2d755d7827463.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a3dd1a2c84b25d5e4aaf48e3cc1964.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06d553abcb9b6b079f01dad9a689665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9509de387c258109d465f82edaf7766.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4e26cf917762f92ca7578ff5be2c67.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229990ee09f9bc8ff84f169e56815a68.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855059201518783fd13d1e1993a420769.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db703765dae5c4a64da910f00d30670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a5d22dc67a94951d875adfafe88f71.JPG"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef53d7daa4bc1c57a54a32c81f81b572.JPG"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45234ca6dc267c14ad16420297647d73.JPG"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176969d0589dba4f2a9d12680e2690074.JPG"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e7fa7857eff62a5f2fe98ced914175.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcca9720b3916abddaaf6f7c4784f476.JPG"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea425ecd3a458766b7ca5219fe8ea77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a321165c6a17f67150758915825b5d478.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ca83b03cbc0f1946f3023efb91d6a79.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07eda861c69a9237df7e61814d50bf80.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782457b8729fc242dafc8d6a6f2654d81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f89f24f44590c72e319fac059d5c082.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d0fe6b6004baa4c5322e8f1d4768683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed8abec20834a2b9473665854cc36384.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd371eccd6c79e1e6adb52d06532cd85.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea73aebc587e37a3e52d942d55f2086.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c3e973d858a4b20eb23e75598af687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe50690102bd25d6500fda599171b88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162620f9ae5712517ad3c1d0caa84e3b89.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc54d5d4b40b9f6d185e71b93c81890.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c952adea6e8ddb6447768db43d3f5591.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6fb9b14abee0ec58a8ae5994d87b92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256bcd66e37359b51af431d17c61ba93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f36e6ed070ab20d443f093514a39594.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379a64637082561f2a0e7a6b7957c3c95.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf082c505d16ce385694a5f77ed50996.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610cba0307712f52c316537ba4294697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f61e3ac30c6af30d3f55944fcc1e98.JPG"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e8ea28652a377a7956e9d64cac53a99.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ccc821b3fd2bc177780488402cd6100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9043627234430ff1fe8221a74671a101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd95fb42fa1e6608e3aac9d98a28d66102.JPG"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dd932b4c3c78549fb99a9513b2ed103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3323d6bbe5209d1931f58391a154c104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e4e6891e578b834adb3aeefb7dbf105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aebcc3ebb0b431e64dd25ad2372d74106.JPG"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c9341d0521a7cff8176422144cf3107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249754c53bfdf5a5851b7f759f883010108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265b58dc951940f61ae814cd1b8fe1109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c95e83ead8c25dbf0b962f977096110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38bc3d17d7c00d989fb727d9aadff111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fba2e2a44395e3444ac5756046b2b112.JPG"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7928be47be48ee23bb740ad5fb7310113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60301aadc4e819926090d8e22a39d6b6114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bb58bd47c7b3e943129089f31629115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e7c2ae992b66e8c6070af2a8c18d116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c095a4b2e401edcd354eb40bb569e7117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef202176071d7b8388542d53e1d5f118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b43f66d298af61b97a540299dbc47f119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bc3bfb16d0af0b0a5df1cc060f5e3120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5c56480e9a5b9e353c32833e63bc121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdf528ce0555ad2e924acb876cc74122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e478ece51347acaffdaa730d0124992123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25228793bb9b9029669ad10a823ec3124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f9d5a846ff8772915c37093ce099125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b254f275323f27a891ed7354b11b0f9126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1edefece41c2069cb1ab097d16899127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da773244b0eab7bb6a3ae76ccd034128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb65a29a5cca8aa1135e6cbbe1834129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4009d86b8d698fe451d578e21619363130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08e248646c20522eb105a968cdf80131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e4a39e37abad4752c57855671d9a132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938453dc3749abd5162e82291496df6133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcba2ed9c0667e7328745786ebf943134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d3cf0ae136861f3f0cb8662c2cab135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61318ee47a322d47e3d391057b7387136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a50d9bb7b6321932befc8cedd0d1b137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563ce9f761a0224072b44d47ed0fe3138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378e0b9e14fc48821f0a89d0e3b948139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953fb59f524262d694f85da22a0c37140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb08d76b9b9995b8b376ccae508a5e8141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8472ca62704b9a726a08b043b3d54142.JPG"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c83652de67dac46963a59bc17a4d7143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d4cbbdac781223fecc8e129492504144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3aa9f7e8d4caa52ba29c3f2d60d0145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ef356a0b2924cc92caddac661b077146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f3af887367a3dd195ace944ef3486147.JPG"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4b2a65029fe8a2231ec83b394fde148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03239fb80b39aa7338a7d0c711bcb6a149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282cadd79f33db9747d6c15907ad1a9150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f2c593c312e99b6fdc2a24e349cf151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990253e6c9e323f75fe5884bd9d9f4c0152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850041577784caee549eed68a731a81153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a7ef95fff76c062ea2b200783bcf154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1060796b7897abf01bacac6675c00155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cec7111828f730e5ea35a94988b0f156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc970d4090c4c83cf0803a998b41d157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25606758372670cc85692af3b9684d158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc97f9a18e642df4981f9277b3f4159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e653ef158153266f209c527884db0160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244614c97fbb266fece91d46df6453161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4abaa00df6a5b44c1ca4b97462e0f162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8dee8b7337a72f7554c99cfa7e056163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba276566e35662fb8e231da22923f9164.JPG"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054d5c3d25a58c56112bf06ea585f8165.JPG"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604804d7f0462c34e59bea55dd2d94a9166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6876493dce8b299a385f0afe47105e167.JPG"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67f4a4e93dd440ca5f0aaf5abac5dd168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032b2557e0031e1a8c33e570037cff169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98d2a8f50a3c1e2aa494e01b8b919170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b216a222caf1b8beefb60b302d8801171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b813be908a881b42578319f711676172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750cda27e8dda94d5e4f9d8f0cf091a173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248e51e72ef85f40f820f0132be1b6174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a159591886fda94f5a0d7bcc5f90175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185c7a2c3f38da145ec68533555f71176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0986173a48f7588f91bf90c05361d177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa97cd9f000e6afe83311b8e3f298178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1b60deaf23cc29912d44f922fe62179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740dca4567f9b86d1fa9d5dc64b6d3180.JPG"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be45930f2478afb6583133269f6fd181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0fe99deeafb273704a2fead13ade182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9f4bdac0e4588052b2db421d7547183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5960bed6ac470f0377afc47604a76184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51f671e082e1e0afc1c37475886c185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2dc69d96c983475d223aa2cd00b56186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a95dddedb8dd344d38c8406acf844187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f039e45b7f13f11e898e72aa2a7b188.JPG"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657ea481d74b028c725c52d0dd2690189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159ee722854de0a37186c9eefe036e190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f0330409a0b22effcbc668dd92b6191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608668b74105dd937b0f177c2db2f4c192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba71677089c4b277c67cd44b00f79c193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a795cd141ce7abbbe07b808743f6194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cde5ef47aa4b6566512822248907195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609661a83e935ae8178b020bec400de9196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b91b1fe8e4c7c441d8292922206d1197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2be98f8003e15dbf425e8b0c8515198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4087e45d6330c8cbdea4f0e52019199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15921627afcc20edb75f6e8fe38ed1200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae479a16e799b23cb4b997f27340f201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea05b874cee884706ecad1abb85c754202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcccf6b3e7512b6a585b4d1e3b964203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8c1a26227a793d10595b1e72dc02204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c76ec2655f4399da468f79141e5b205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15064429d49d5df0049bac0b43b22206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c2055d7985189d60a28d9192165c207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce920c00974285ffcc6160b90aa463208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d642ddd6a6142f6c54aa0c384361b7209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20977458da366d26aff9634bbeb6f3210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bad1bc913ed1be23774ce58e9d2e2211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83da437f3038d82347d4901a9a90f1212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4eb260f8d861a317524e6bcff5cea213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734c91792c398faa3b5296fdfa5395214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1add054dc0979ff0527eb90e1579e215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535b95030ca1a3b88dd0a6f1ec1dd8216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0991fc9a023f57727f96aabb8b217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd01698bffb0978cf88d02c06aa3b3218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41123ce67be1538690f1740bcfec7b4219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70228239d3c00e0d85e95212950a9e5220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bedcd8f625b76ca5d1c50fd2388221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387413a285237f8a5ca4a3ab39dc8b6b222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8556787b1efe9284c89aa093aee71223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524c1a1869c51bf33774033969961d224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb66a05a857791f083f8a8ae41ab03225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28708f411d4375af8a14193825ce57226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cf763d5df341021d9123346cf583227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10924bdb6570ad1617f29c67a6cecff228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2da7489d3a592f843ff0e67eca021229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ca5637a713c4451ba7940e0775729230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3098ab26ec95acc970174973cd0ad3231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982edf5f0ed68bc978f9c79ed2d8f357232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc46278887acbb2a7df0d769b038fd233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9c4fccb0ed4957575a64a158b8e2e234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92fd6b51b185e13cdfe306001f3226235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d95e288bdcc9c43fd66f36fb9062d4236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4a2928fb8a5ce591254e6eecd1c3237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c4412c8a12bdfaca301fbfe7f446238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fbf28da70e8e6ee9cf6b012b54a6f239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e80d3b2c861ffcde7cd830a543a39240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79aeae9de5feedff5f6dd192c0b56241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b694f217c8d7afec2f84fea446cc9242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad906000c1d7e024f0125be88f1c2538243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa3803e1f8b9e768fcd9189930399244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355923313e1e4e6de1f04c19cc94725245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822573ef826cf0d5abc0cedc50e0a8f246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213faee9f404c4622731db191a15e8ba247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec1f150d338617a59cc555f462758f248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49967626cbad088f95682e17e584a249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb7250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c92f6366deea5a546d2744caa70da251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b02b1127d57d2e3f163a4e2caa7e8e252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785b2716e5274da96ae32fce34d4e8253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c172170f1e02b1a4a2c4d5ff9718254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609087dcaf2d11d87876527a12c842a7255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4315fd73d17e5827e1c85aeb6f79a256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ce2299beb90fd295ad467a4a6f34257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c18b161a555b9b912e4e66fd19e4258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b9ea68c27cf2cb85d5eaaf9aa5938259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301c5c3c3bcba12573a3375072f530260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8fec400b215f4a44a9e0e24eb274a261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248e51e72ef85f40f820f0132be1b6262.jpg"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef5318dce20536bf024a45c5ed86f1263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185c7a2c3f38da145ec68533555f71264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51f671e082e1e0afc1c37475886c265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f0330409a0b22effcbc668dd92b6266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aebcc3ebb0b431e64dd25ad2372d74267.JPG"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba71677089c4b277c67cd44b00f79c268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c9341d0521a7cff8176422144cf3269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249754c53bfdf5a5851b7f759f883010270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265b58dc951940f61ae814cd1b8fe1271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624399ef932e2d45468443958cff6c6272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b327188a62223cb8e4975cf04550d9d273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a435896a816776af03eff68f099357274.JPG"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b91b1fe8e4c7c441d8292922206d1275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2be98f8003e15dbf425e8b0c8515276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bb58bd47c7b3e943129089f31629277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcccf6b3e7512b6a585b4d1e3b964278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8c1a26227a793d10595b1e72dc02279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15064429d49d5df0049bac0b43b22280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c2055d7985189d60a28d9192165c281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bad1bc913ed1be23774ce58e9d2e2282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83da437f3038d82347d4901a9a90f1283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0991fc9a023f57727f96aabb8b284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd01698bffb0978cf88d02c06aa3b3285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bedcd8f625b76ca5d1c50fd2388286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387413a285237f8a5ca4a3ab39dc8b6b287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d3cf0ae136861f3f0cb8662c2cab288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28708f411d4375af8a14193825ce57289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cf763d5df341021d9123346cf583290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822573ef826cf0d5abc0cedc50e0a8f291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49967626cbad088f95682e17e584a292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb7293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c92f6366deea5a546d2744caa70da294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b02b1127d57d2e3f163a4e2caa7e8e295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c176969d0589dba4f2a9d12680e26900296.JPG"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af7e7fa7857eff62a5f2fe98ced9141297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcca9720b3916abddaaf6f7c4784f4298.JPG"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea425ecd3a458766b7ca5219fe8ea299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a321165c6a17f67150758915825b5d4300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f1331000c414dbcc61c3370520e12301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b813be908a881b42578319f711676302.jpg"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750cda27e8dda94d5e4f9d8f0cf091a303.jpg"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574bc9b871ecd8bff2e57fce8e657ae304.jpg"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248e51e72ef85f40f820f0132be1b6305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ca83b03cbc0f1946f3023efb91d6a306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a159591886fda94f5a0d7bcc5f90307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07eda861c69a9237df7e61814d50bf308.jpg"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782457b8729fc242dafc8d6a6f2654d309.jpg"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f89f24f44590c72e319fac059d5c0310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d0fe6b6004baa4c5322e8f1d47686311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185c7a2c3f38da145ec68533555f71312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0986173a48f7588f91bf90c05361d313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa97cd9f000e6afe83311b8e3f298314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1b60deaf23cc29912d44f922fe62315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740dca4567f9b86d1fa9d5dc64b6d3316.JPG"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18592f0905c431bdddba1a24d660a9c0317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12c7f8ecda16c310d41c29e627a77318.JPG"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fa10d7167d05fd6951c12758ae98319.JPG"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9b92e1fc0d88b12f8f4604b7f419d320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed8abec20834a2b9473665854cc363321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be45930f2478afb6583133269f6fd322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21eb4dac46d6da13e60a3ba78d4b4b323.JPG"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eee0efc528508e204e31f2dd50ee9324.JPG"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0fe99deeafb273704a2fead13ade325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9f4bdac0e4588052b2db421d7547326.jpg"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7553ed1bddeab8d4f64368d44f8641327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f213b734f66efb73298818df8544606328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6ccceb3602114910026d42fbef2f329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd371eccd6c79e1e6adb52d06532cd330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea73aebc587e37a3e52d942d55f20331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5960bed6ac470f0377afc47604a76332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c3e973d858a4b20eb23e75598af6333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe50690102bd25d6500fda599171b334.jpg"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162620f9ae5712517ad3c1d0caa84e3b335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51f671e082e1e0afc1c37475886c336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2dc69d96c983475d223aa2cd00b56337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc54d5d4b40b9f6d185e71b93c818338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c952adea6e8ddb6447768db43d3f55339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e6fb9b14abee0ec58a8ae5994d87b340.jpg"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a95dddedb8dd344d38c8406acf844341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f039e45b7f13f11e898e72aa2a7b342.JPG"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657ea481d74b028c725c52d0dd2690343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256bcd66e37359b51af431d17c61ba344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f36e6ed070ab20d443f093514a395345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379a64637082561f2a0e7a6b7957c3c346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b9bff8a7a832f33e41129e8ac84b2347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf082c505d16ce385694a5f77ed509348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610cba0307712f52c316537ba42946349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f61e3ac30c6af30d3f55944fcc1e350.JPG"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e8ea28652a377a7956e9d64cac53a351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ccc821b3fd2bc177780488402cd6352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5aec139c1cfdf3a49d5f712bea2d353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097ee8cad6a6aed2ddec566099cf82354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9043627234430ff1fe8221a74671a355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd95fb42fa1e6608e3aac9d98a28d66356.JPG"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dd932b4c3c78549fb99a9513b2ed357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3323d6bbe5209d1931f58391a154c358.jpg"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159ee722854de0a37186c9eefe036e359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f0330409a0b22effcbc668dd92b6360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608668b74105dd937b0f177c2db2f4c361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731e4e6891e578b834adb3aeefb7dbf362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aebcc3ebb0b431e64dd25ad2372d74363.JPG"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba71677089c4b277c67cd44b00f79c364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647c9341d0521a7cff8176422144cf3365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249754c53bfdf5a5851b7f759f883010366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78265b58dc951940f61ae814cd1b8fe1367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a795cd141ce7abbbe07b808743f6368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cde5ef47aa4b6566512822248907369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c95e83ead8c25dbf0b962f977096370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38bc3d17d7c00d989fb727d9aadff371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d05bcaafdc53b0d8c1f695433a0da372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609661a83e935ae8178b020bec400de9373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b327188a62223cb8e4975cf04550d9d374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fba2e2a44395e3444ac5756046b2b375.JPG"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7928be47be48ee23bb740ad5fb7310376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b91b1fe8e4c7c441d8292922206d1377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2be98f8003e15dbf425e8b0c8515378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60301aadc4e819926090d8e22a39d6b6379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bb58bd47c7b3e943129089f31629380.jpg"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adc2e2b3bffcffd310ac34ab21f3a381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30235e4d66a697a6b85110a19f0d77382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e7c2ae992b66e8c6070af2a8c18d383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c095a4b2e401edcd354eb40bb569e7384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef202176071d7b8388542d53e1d5f385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37a9f824146dc0bf7498e7be84996386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b43f66d298af61b97a540299dbc47f387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bc3bfb16d0af0b0a5df1cc060f5e3388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4087e45d6330c8cbdea4f0e52019389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15921627afcc20edb75f6e8fe38ed1390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae479a16e799b23cb4b997f27340f391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea05b874cee884706ecad1abb85c754392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbcccf6b3e7512b6a585b4d1e3b964393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fe2f9aa59830fff4caecdecfb9a6394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada103f76713c8c03ad3e82bf1baa07395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8c1a26227a793d10595b1e72dc02396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c072e821a94d736fb6dc073f92bf15397.JPG"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c76ec2655f4399da468f79141e5b398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15064429d49d5df0049bac0b43b22399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0c1be14db7863950f73588eef683f400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e6d688842a5620816eb9fbee5256401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709ddf71239bf075392af6607b55b7d402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c2055d7985189d60a28d9192165c403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5c56480e9a5b9e353c32833e63bc404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdf528ce0555ad2e924acb876cc74405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e478ece51347acaffdaa730d0124992406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df25228793bb9b9029669ad10a823ec3407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce920c00974285ffcc6160b90aa463408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d642ddd6a6142f6c54aa0c384361b7409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20977458da366d26aff9634bbeb6f3410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f9d5a846ff8772915c37093ce099411.jpg"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b254f275323f27a891ed7354b11b0f9412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bad1bc913ed1be23774ce58e9d2e2413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83da437f3038d82347d4901a9a90f1414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1edefece41c2069cb1ab097d16899415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da773244b0eab7bb6a3ae76ccd034416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4eb260f8d861a317524e6bcff5cea417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a89de83d021b680fcb09557f6dc08a418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb65a29a5cca8aa1135e6cbbe1834419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734c91792c398faa3b5296fdfa5395420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1add054dc0979ff0527eb90e1579e421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4009d86b8d698fe451d578e21619363422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea348e3b79d8232be41ebe646f4eb15423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3167b5db3c4b653b01580b2853720424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08e248646c20522eb105a968cdf80425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e4a39e37abad4752c57855671d9a426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535b95030ca1a3b88dd0a6f1ec1dd8427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0991fc9a023f57727f96aabb8b428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d39f3d9eee2a81dc4e2d755d78274429.JPG"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938453dc3749abd5162e82291496df6430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd01698bffb0978cf88d02c06aa3b3431.jpg"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41123ce67be1538690f1740bcfec7b4432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70228239d3c00e0d85e95212950a9e5433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bedcd8f625b76ca5d1c50fd2388434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387413a285237f8a5ca4a3ab39dc8b6b435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adcba2ed9c0667e7328745786ebf943436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8556787b1efe9284c89aa093aee71437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524c1a1869c51bf33774033969961d438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb66a05a857791f083f8a8ae41ab03439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d3cf0ae136861f3f0cb8662c2cab440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28708f411d4375af8a14193825ce57441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cf763d5df341021d9123346cf583442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61318ee47a322d47e3d391057b7387443.jpg"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a50d9bb7b6321932befc8cedd0d1b444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563ce9f761a0224072b44d47ed0fe3445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378e0b9e14fc48821f0a89d0e3b948446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953fb59f524262d694f85da22a0c37447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb08d76b9b9995b8b376ccae508a5e8448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10924bdb6570ad1617f29c67a6cecff449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8472ca62704b9a726a08b043b3d54450.JPG"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2da7489d3a592f843ff0e67eca021451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ca5637a713c4451ba7940e0775729452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c83652de67dac46963a59bc17a4d7453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a3dd1a2c84b25d5e4aaf48e3cc19454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9d4cbbdac781223fecc8e129492504455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3aa9f7e8d4caa52ba29c3f2d60d0456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06d553abcb9b6b079f01dad9a6896457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3098ab26ec95acc970174973cd0ad3458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ef356a0b2924cc92caddac661b077459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9509de387c258109d465f82edaf77460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f3af887367a3dd195ace944ef3486461.JPG"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982edf5f0ed68bc978f9c79ed2d8f357462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc46278887acbb2a7df0d769b038fd463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9c4fccb0ed4957575a64a158b8e2e464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4b2a65029fe8a2231ec83b394fde465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03239fb80b39aa7338a7d0c711bcb6a466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92fd6b51b185e13cdfe306001f3226467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d95e288bdcc9c43fd66f36fb9062d4468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282cadd79f33db9747d6c15907ad1a9469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4a2928fb8a5ce591254e6eecd1c3470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5352279ae738b0f65b0e5d6f01e91b471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c4412c8a12bdfaca301fbfe7f446472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fbf28da70e8e6ee9cf6b012b54a6f473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f2c593c312e99b6fdc2a24e349cf474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e80d3b2c861ffcde7cd830a543a39475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4e26cf917762f92ca7578ff5be2c476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229990ee09f9bc8ff84f169e56815a477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855059201518783fd13d1e1993a4207478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990253e6c9e323f75fe5884bd9d9f4c0479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850041577784caee549eed68a731a81480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79aeae9de5feedff5f6dd192c0b56481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a7ef95fff76c062ea2b200783bcf482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1060796b7897abf01bacac6675c00483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b694f217c8d7afec2f84fea446cc9484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cec7111828f730e5ea35a94988b0f485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad906000c1d7e024f0125be88f1c2538486.jpg"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db703765dae5c4a64da910f00d306487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa3803e1f8b9e768fcd9189930399488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355923313e1e4e6de1f04c19cc94725489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822573ef826cf0d5abc0cedc50e0a8f490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213faee9f404c4622731db191a15e8ba491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec1f150d338617a59cc555f462758f492.jpg"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49967626cbad088f95682e17e584a493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb7494.jpg"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c92f6366deea5a546d2744caa70da495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc970d4090c4c83cf0803a998b41d496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25606758372670cc85692af3b9684d497.jpg"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b02b1127d57d2e3f163a4e2caa7e8e498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc97f9a18e642df4981f9277b3f4499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785b2716e5274da96ae32fce34d4e8500.jpg"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c172170f1e02b1a4a2c4d5ff9718501.jpg"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e653ef158153266f209c527884db0502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6244614c97fbb266fece91d46df6453503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609087dcaf2d11d87876527a12c842a7504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4315fd73d17e5827e1c85aeb6f79a505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a5d22dc67a94951d875adfafe88f506.JPG"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24892ce00d010f33bb9253d8c7a900507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4abaa00df6a5b44c1ca4b97462e0f508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8dee8b7337a72f7554c99cfa7e056509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ce2299beb90fd295ad467a4a6f34510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c18b161a555b9b912e4e66fd19e4511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba276566e35662fb8e231da22923f9512.JPG"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b9ea68c27cf2cb85d5eaaf9aa5938513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054d5c3d25a58c56112bf06ea585f8514.JPG"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604804d7f0462c34e59bea55dd2d94a9515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301c5c3c3bcba12573a3375072f530516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6876493dce8b299a385f0afe47105e517.JPG"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8fec400b215f4a44a9e0e24eb274a518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67f4a4e93dd440ca5f0aaf5abac5dd519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef53d7daa4bc1c57a54a32c81f81b5520.JPG"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45234ca6dc267c14ad16420297647d521.JPG"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032b2557e0031e1a8c33e570037cff522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98d2a8f50a3c1e2aa494e01b8b919523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b216a222caf1b8beefb60b302d8801524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248e51e72ef85f40f820f0132be1b6525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a159591886fda94f5a0d7bcc5f90526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782457b8729fc242dafc8d6a6f2654d527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185c7a2c3f38da145ec68533555f71528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0986173a48f7588f91bf90c05361d529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa97cd9f000e6afe83311b8e3f298530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1b60deaf23cc29912d44f922fe62531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740dca4567f9b86d1fa9d5dc64b6d3532.JPG"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0fe99deeafb273704a2fead13ade533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9f4bdac0e4588052b2db421d7547534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51f671e082e1e0afc1c37475886c535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc54d5d4b40b9f6d185e71b93c818536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657ea481d74b028c725c52d0dd2690537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9f0330409a0b22effcbc668dd92b6538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba71677089c4b277c67cd44b00f79c539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a795cd141ce7abbbe07b808743f6540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cde5ef47aa4b6566512822248907541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609661a83e935ae8178b020bec400de9542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b91b1fe8e4c7c441d8292922206d1543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2be98f8003e15dbf425e8b0c8515544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c76ec2655f4399da468f79141e5b545.jpg"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15064429d49d5df0049bac0b43b22546.jpg"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce920c00974285ffcc6160b90aa463547.jpg"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d642ddd6a6142f6c54aa0c384361b7548.jpg"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20977458da366d26aff9634bbeb6f3549.jpg"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4eb260f8d861a317524e6bcff5cea550.jpg"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28708f411d4375af8a14193825ce57551.jpg"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cf763d5df341021d9123346cf583552.jpg"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10924bdb6570ad1617f29c67a6cecff553.jpg"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc46278887acbb2a7df0d769b038fd554.jpg"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9c4fccb0ed4957575a64a158b8e2e555.jpg"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5352279ae738b0f65b0e5d6f01e91b556.jpg"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b694f217c8d7afec2f84fea446cc9557.jpg"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355923313e1e4e6de1f04c19cc94725558.jpg"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822573ef826cf0d5abc0cedc50e0a8f559.jpg"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213faee9f404c4622731db191a15e8ba560.jpg"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec1f150d338617a59cc555f462758f561.jpg"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49967626cbad088f95682e17e584a562.jpg"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb7563.jpg"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c92f6366deea5a546d2744caa70da564.jpg"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b02b1127d57d2e3f163a4e2caa7e8e565.jpg"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785b2716e5274da96ae32fce34d4e8566.jpg"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c172170f1e02b1a4a2c4d5ff9718567.jpg"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4315fd73d17e5827e1c85aeb6f79a568.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/logotip1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef5318dce20536bf024a45c5ed86f12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12c7f8ecda16c310d41c29e627a773.JPG"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fa10d7167d05fd6951c12758ae984.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6ccceb3602114910026d42fbef2f5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657ea481d74b028c725c52d0dd26906.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d05bcaafdc53b0d8c1f695433a0da7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624399ef932e2d45468443958cff6c68.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a435896a816776af03eff68f0993579.JPG"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bb58bd47c7b3e943129089f3162910.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adc2e2b3bffcffd310ac34ab21f3a11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37a9f824146dc0bf7498e7be8499612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5c56480e9a5b9e353c32833e63bc13.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bad1bc913ed1be23774ce58e9d2e214.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bd66960e0c1d60614bf785ef74c215.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3167b5db3c4b653b01580b285372016.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0991fc9a023f57727f96aabb8b17.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d39f3d9eee2a81dc4e2d755d7827418.JPG"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd01698bffb0978cf88d02c06aa3b319.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bedcd8f625b76ca5d1c50fd238820.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387413a285237f8a5ca4a3ab39dc8b6b21.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb66a05a857791f083f8a8ae41ab0322.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3098ab26ec95acc970174973cd0ad323.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c4412c8a12bdfaca301fbfe7f44624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229990ee09f9bc8ff84f169e56815a25.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb726.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc97f9a18e642df4981f9277b3f427.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ce2299beb90fd295ad467a4a6f3428.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c18b161a555b9b912e4e66fd19e429.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef53d7daa4bc1c57a54a32c81f81b530.JPG"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45234ca6dc267c14ad16420297647d31.JPG"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f1331000c414dbcc61c3370520e1232.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574bc9b871ecd8bff2e57fce8e657ae33.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12c7f8ecda16c310d41c29e627a7734.JPG"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fa10d7167d05fd6951c12758ae9835.JPG"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9b92e1fc0d88b12f8f4604b7f419d36.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21eb4dac46d6da13e60a3ba78d4b4b37.JPG"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eee0efc528508e204e31f2dd50ee938.JPG"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f213b734f66efb73298818df854460639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6ccceb3602114910026d42fbef2f40.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5aec139c1cfdf3a49d5f712bea2d41.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097ee8cad6a6aed2ddec566099cf8242.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d05bcaafdc53b0d8c1f695433a0da43.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adc2e2b3bffcffd310ac34ab21f3a44.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30235e4d66a697a6b85110a19f0d7745.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e7c2ae992b66e8c6070af2a8c18d46.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fe2f9aa59830fff4caecdecfb9a647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada103f76713c8c03ad3e82bf1baa0748.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c072e821a94d736fb6dc073f92bf1549.JPG"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0c1be14db7863950f73588eef683f50.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e6d688842a5620816eb9fbee525651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709ddf71239bf075392af6607b55b7d52.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3167b5db3c4b653b01580b285372053.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d39f3d9eee2a81dc4e2d755d7827454.JPG"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a3dd1a2c84b25d5e4aaf48e3cc1955.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06d553abcb9b6b079f01dad9a689656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9509de387c258109d465f82edaf7757.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4e26cf917762f92ca7578ff5be2c58.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229990ee09f9bc8ff84f169e56815a59.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855059201518783fd13d1e1993a420760.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db703765dae5c4a64da910f00d30661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a5d22dc67a94951d875adfafe88f62.JPG"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef53d7daa4bc1c57a54a32c81f81b563.JPG"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45234ca6dc267c14ad16420297647d64.JPG"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64856afb744301037d35e5191e71fc65.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea425ecd3a458766b7ca5219fe8ea66.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a321165c6a17f67150758915825b5d467.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef8660ece1c4776383f5b39e0cbcf368.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07eda861c69a9237df7e61814d50bf69.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782457b8729fc242dafc8d6a6f2654d70.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f89f24f44590c72e319fac059d5c071.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d0fe6b6004baa4c5322e8f1d4768672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e7dfc1a1f3cb93b99b242293bd3973.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c47ffbe670813d8f1b5e19e88a5aa474.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea73aebc587e37a3e52d942d55f2075.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c3e973d858a4b20eb23e75598af676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe50690102bd25d6500fda599171b77.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162620f9ae5712517ad3c1d0caa84e3b78.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc54d5d4b40b9f6d185e71b93c81879.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ef6a8bac8033f4b917fceef988a080.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a5ca638b93dbb65dcdb3d3addb3d81.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256bcd66e37359b51af431d17c61ba82.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f36e6ed070ab20d443f093514a39583.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379a64637082561f2a0e7a6b7957c3c84.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf082c505d16ce385694a5f77ed50985.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3fd48f9becb725501b2ed32f7969e86.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f61e3ac30c6af30d3f55944fcc1e87.JPG"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e8ea28652a377a7956e9d64cac53a88.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ccc821b3fd2bc177780488402cd689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9043627234430ff1fe8221a74671a90.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd95fb42fa1e6608e3aac9d98a28d6691.JPG"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dd932b4c3c78549fb99a9513b2ed92.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3323d6bbe5209d1931f58391a154c93.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe6e0fd3b9615428d5503e26e97cb94.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5298d249186b4ee71f0e26348d5a195.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d7e5d3e3a3a618fe0cb63558ede1796.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6741ceb9741d2145ac84b76305e2697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f340bddc12c8d378ceef54205f8b798.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c95e83ead8c25dbf0b962f97709699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38bc3d17d7c00d989fb727d9aadff100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fba2e2a44395e3444ac5756046b2b101.JPG"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7928be47be48ee23bb740ad5fb7310102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60301aadc4e819926090d8e22a39d6b6103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bb58bd47c7b3e943129089f31629104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e7c2ae992b66e8c6070af2a8c18d105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c095a4b2e401edcd354eb40bb569e7106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef202176071d7b8388542d53e1d5f107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b43f66d298af61b97a540299dbc47f108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bc3bfb16d0af0b0a5df1cc060f5e3109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5c56480e9a5b9e353c32833e63bc110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdf528ce0555ad2e924acb876cc74111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5484db29161fb900b83683bcc800af112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f9b1ce01ab99537fff92564c7b26113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f9d5a846ff8772915c37093ce099114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b254f275323f27a891ed7354b11b0f9115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1edefece41c2069cb1ab097d16899116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da773244b0eab7bb6a3ae76ccd034117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb65a29a5cca8aa1135e6cbbe1834118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734c91792c398faa3b5296fdfa5395119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1add054dc0979ff0527eb90e1579e120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1670d9d134c0c3d8b722d5c853710f121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4009d86b8d698fe451d578e21619363122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08e248646c20522eb105a968cdf80123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e4a39e37abad4752c57855671d9a124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938453dc3749abd5162e82291496df6125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d3cf0ae136861f3f0cb8662c2cab126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61318ee47a322d47e3d391057b7387127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a50d9bb7b6321932befc8cedd0d1b128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563ce9f761a0224072b44d47ed0fe3129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378e0b9e14fc48821f0a89d0e3b948130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953fb59f524262d694f85da22a0c37131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb08d76b9b9995b8b376ccae508a5e8132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8472ca62704b9a726a08b043b3d54133.JPG"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c83652de67dac46963a59bc17a4d7134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e18dd85c98e7a5c1d20929a3049712135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3aa9f7e8d4caa52ba29c3f2d60d0136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ef356a0b2924cc92caddac661b077137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f3af887367a3dd195ace944ef3486138.JPG"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4b2a65029fe8a2231ec83b394fde139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03239fb80b39aa7338a7d0c711bcb6a140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282cadd79f33db9747d6c15907ad1a9141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f2c593c312e99b6fdc2a24e349cf142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990253e6c9e323f75fe5884bd9d9f4c0143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850041577784caee549eed68a731a81144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a7ef95fff76c062ea2b200783bcf145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1060796b7897abf01bacac6675c00146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cec7111828f730e5ea35a94988b0f147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc970d4090c4c83cf0803a998b41d148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25606758372670cc85692af3b9684d149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc97f9a18e642df4981f9277b3f4150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e653ef158153266f209c527884db0151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9582a5e9377a1fc2382bfaff45b366b152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4abaa00df6a5b44c1ca4b97462e0f153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8dee8b7337a72f7554c99cfa7e056154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba276566e35662fb8e231da22923f9155.JPG"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054d5c3d25a58c56112bf06ea585f8156.JPG"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604804d7f0462c34e59bea55dd2d94a9157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6876493dce8b299a385f0afe47105e158.JPG"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67f4a4e93dd440ca5f0aaf5abac5dd159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032b2557e0031e1a8c33e570037cff160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98d2a8f50a3c1e2aa494e01b8b919161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bac50f774fc9ad4b2a8e44e068fa80162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b813be908a881b42578319f711676163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750cda27e8dda94d5e4f9d8f0cf091a164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248e51e72ef85f40f820f0132be1b6165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a159591886fda94f5a0d7bcc5f90166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185c7a2c3f38da145ec68533555f71167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0986173a48f7588f91bf90c05361d168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa97cd9f000e6afe83311b8e3f298169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1b60deaf23cc29912d44f922fe62170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740dca4567f9b86d1fa9d5dc64b6d3171.JPG"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be45930f2478afb6583133269f6fd172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0fe99deeafb273704a2fead13ade173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9f4bdac0e4588052b2db421d7547174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5960bed6ac470f0377afc47604a76175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51f671e082e1e0afc1c37475886c176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199084f7350c39ae1095ae8eddc3c96f177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a95dddedb8dd344d38c8406acf844178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f039e45b7f13f11e898e72aa2a7b179.JPG"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657ea481d74b028c725c52d0dd2690180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159ee722854de0a37186c9eefe036e181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e903cbb316d48b6de10a0d2a388bb0182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608668b74105dd937b0f177c2db2f4c183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348cd136b7ccd65a8e3d5af5c98b9a184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a795cd141ce7abbbe07b808743f6185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cde5ef47aa4b6566512822248907186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609661a83e935ae8178b020bec400de9187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b91b1fe8e4c7c441d8292922206d1188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2be98f8003e15dbf425e8b0c8515189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4087e45d6330c8cbdea4f0e52019190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15921627afcc20edb75f6e8fe38ed1191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae479a16e799b23cb4b997f27340f192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea05b874cee884706ecad1abb85c754193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d8328ac9fed7c7c20e0c4add8ddd1194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8c1a26227a793d10595b1e72dc02195.jpg"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c76ec2655f4399da468f79141e5b196.jpg"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15064429d49d5df0049bac0b43b22197.jpg"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c2055d7985189d60a28d9192165c198.jpg"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce920c00974285ffcc6160b90aa463199.jpg"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d642ddd6a6142f6c54aa0c384361b7200.jpg"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef2b1e3d1f09a09179d3fac07263c3201.jpg"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bad1bc913ed1be23774ce58e9d2e2202.jpg"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bd66960e0c1d60614bf785ef74c2203.jpg"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4eb260f8d861a317524e6bcff5cea204.jpg"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535b95030ca1a3b88dd0a6f1ec1dd8205.jpg"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0991fc9a023f57727f96aabb8b206.jpg"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd01698bffb0978cf88d02c06aa3b3207.jpg"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41123ce67be1538690f1740bcfec7b4208.jpg"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70228239d3c00e0d85e95212950a9e5209.jpg"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bedcd8f625b76ca5d1c50fd2388210.jpg"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387413a285237f8a5ca4a3ab39dc8b6b211.jpg"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115106e47471a0f47992c87560e9b446212.jpg"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8556787b1efe9284c89aa093aee71213.jpg"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524c1a1869c51bf33774033969961d214.jpg"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb66a05a857791f083f8a8ae41ab03215.jpg"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28708f411d4375af8a14193825ce57216.jpg"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cf763d5df341021d9123346cf583217.jpg"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2da7489d3a592f843ff0e67eca021218.jpg"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ca5637a713c4451ba7940e0775729219.jpg"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf84487d29566f397f05a3aa2b2822220.jpg"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3098ab26ec95acc970174973cd0ad3221.jpg"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982edf5f0ed68bc978f9c79ed2d8f357222.jpg"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc46278887acbb2a7df0d769b038fd223.jpg"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9c4fccb0ed4957575a64a158b8e2e224.jpg"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92fd6b51b185e13cdfe306001f3226225.jpg"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d95e288bdcc9c43fd66f36fb9062d4226.jpg"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4a2928fb8a5ce591254e6eecd1c3227.jpg"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c4412c8a12bdfaca301fbfe7f446228.jpg"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fbf28da70e8e6ee9cf6b012b54a6f229.jpg"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e80d3b2c861ffcde7cd830a543a39230.jpg"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79aeae9de5feedff5f6dd192c0b56231.jpg"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b694f217c8d7afec2f84fea446cc9232.jpg"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad906000c1d7e024f0125be88f1c2538233.jpg"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa3803e1f8b9e768fcd9189930399234.jpg"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355923313e1e4e6de1f04c19cc94725235.jpg"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822573ef826cf0d5abc0cedc50e0a8f236.jpg"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49967626cbad088f95682e17e584a237.jpg"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb7238.jpg"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c92f6366deea5a546d2744caa70da239.jpg"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052fee8f2a5a6467718e34f0669f31d240.jpg"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785b2716e5274da96ae32fce34d4e8241.jpg"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c172170f1e02b1a4a2c4d5ff9718242.jpg"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609087dcaf2d11d87876527a12c842a7243.jpg"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4315fd73d17e5827e1c85aeb6f79a244.jpg"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25828156708358f079e186b4484b25ac245.jpg"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ce2299beb90fd295ad467a4a6f34246.jpg"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c18b161a555b9b912e4e66fd19e4247.jpg"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b9ea68c27cf2cb85d5eaaf9aa5938248.jpg"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301c5c3c3bcba12573a3375072f530249.jpg"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8fec400b215f4a44a9e0e24eb274a250.jpg"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248e51e72ef85f40f820f0132be1b6251.jpg"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef5318dce20536bf024a45c5ed86f1252.jpg"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185c7a2c3f38da145ec68533555f71253.jpg"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51f671e082e1e0afc1c37475886c254.jpg"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e903cbb316d48b6de10a0d2a388bb0255.jpg"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5298d249186b4ee71f0e26348d5a1256.jpg"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348cd136b7ccd65a8e3d5af5c98b9a257.jpg"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d7e5d3e3a3a618fe0cb63558ede17258.jpg"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6741ceb9741d2145ac84b76305e26259.jpg"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f340bddc12c8d378ceef54205f8b7260.jpg"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624399ef932e2d45468443958cff6c6261.jpg"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a435896a816776af03eff68f099357262.JPG"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b91b1fe8e4c7c441d8292922206d1263.jpg"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2be98f8003e15dbf425e8b0c8515264.jpg"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bb58bd47c7b3e943129089f31629265.jpg"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d8328ac9fed7c7c20e0c4add8ddd1266.jpg"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8c1a26227a793d10595b1e72dc02267.jpg"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15064429d49d5df0049bac0b43b22268.jpg"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c2055d7985189d60a28d9192165c269.jpg"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bad1bc913ed1be23774ce58e9d2e2270.jpg"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bd66960e0c1d60614bf785ef74c2271.jpg"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0991fc9a023f57727f96aabb8b272.jpg"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd01698bffb0978cf88d02c06aa3b3273.jpg"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bedcd8f625b76ca5d1c50fd2388274.jpg"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387413a285237f8a5ca4a3ab39dc8b6b275.jpg"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d3cf0ae136861f3f0cb8662c2cab276.jpg"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28708f411d4375af8a14193825ce57277.jpg"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cf763d5df341021d9123346cf583278.jpg"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822573ef826cf0d5abc0cedc50e0a8f279.jpg"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49967626cbad088f95682e17e584a280.jpg"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb7281.jpg"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c92f6366deea5a546d2744caa70da282.jpg"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052fee8f2a5a6467718e34f0669f31d283.jpg"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64856afb744301037d35e5191e71fc284.jpg"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cea425ecd3a458766b7ca5219fe8ea285.jpg"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a321165c6a17f67150758915825b5d4286.jpg"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2f1331000c414dbcc61c3370520e12287.jpg"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b813be908a881b42578319f711676288.jpg"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750cda27e8dda94d5e4f9d8f0cf091a289.jpg"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b574bc9b871ecd8bff2e57fce8e657ae290.jpg"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248e51e72ef85f40f820f0132be1b6291.jpg"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ef8660ece1c4776383f5b39e0cbcf3292.jpg"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a159591886fda94f5a0d7bcc5f90293.jpg"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07eda861c69a9237df7e61814d50bf294.jpg"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782457b8729fc242dafc8d6a6f2654d295.jpg"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f89f24f44590c72e319fac059d5c0296.jpg"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d0fe6b6004baa4c5322e8f1d47686297.jpg"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185c7a2c3f38da145ec68533555f71298.jpg"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0986173a48f7588f91bf90c05361d299.jpg"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa97cd9f000e6afe83311b8e3f298300.jpg"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1b60deaf23cc29912d44f922fe62301.jpg"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740dca4567f9b86d1fa9d5dc64b6d3302.JPG"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b12c7f8ecda16c310d41c29e627a77303.JPG"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1fa10d7167d05fd6951c12758ae98304.JPG"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9b92e1fc0d88b12f8f4604b7f419d305.jpg"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d93e7dfc1a1f3cb93b99b242293bd39306.jpg"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486be45930f2478afb6583133269f6fd307.jpg"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21eb4dac46d6da13e60a3ba78d4b4b308.JPG"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769eee0efc528508e204e31f2dd50ee9309.JPG"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0fe99deeafb273704a2fead13ade310.jpg"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9f4bdac0e4588052b2db421d7547311.jpg"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f213b734f66efb73298818df8544606312.jpg"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad6ccceb3602114910026d42fbef2f313.jpg"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c47ffbe670813d8f1b5e19e88a5aa4314.jpg"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bea73aebc587e37a3e52d942d55f20315.jpg"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5960bed6ac470f0377afc47604a76316.jpg"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f28c3e973d858a4b20eb23e75598af6317.jpg"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfe50690102bd25d6500fda599171b318.jpg"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162620f9ae5712517ad3c1d0caa84e3b319.jpg"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51f671e082e1e0afc1c37475886c320.jpg"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199084f7350c39ae1095ae8eddc3c96f321.jpg"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc54d5d4b40b9f6d185e71b93c818322.jpg"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59ef6a8bac8033f4b917fceef988a0323.jpg"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88a5ca638b93dbb65dcdb3d3addb3d324.jpg"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a95dddedb8dd344d38c8406acf844325.jpg"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f039e45b7f13f11e898e72aa2a7b326.JPG"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657ea481d74b028c725c52d0dd2690327.jpg"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28256bcd66e37359b51af431d17c61ba328.jpg"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f36e6ed070ab20d443f093514a395329.jpg"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379a64637082561f2a0e7a6b7957c3c330.jpg"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b9bff8a7a832f33e41129e8ac84b2331.jpg"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bf082c505d16ce385694a5f77ed509332.jpg"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f3fd48f9becb725501b2ed32f7969e333.jpg"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819f61e3ac30c6af30d3f55944fcc1e334.JPG"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e8ea28652a377a7956e9d64cac53a335.jpg"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3518ccc821b3fd2bc177780488402cd6336.jpg"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df5aec139c1cfdf3a49d5f712bea2d337.jpg"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097ee8cad6a6aed2ddec566099cf82338.jpg"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9043627234430ff1fe8221a74671a339.jpg"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd95fb42fa1e6608e3aac9d98a28d66340.JPG"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e4dd932b4c3c78549fb99a9513b2ed341.jpg"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3323d6bbe5209d1931f58391a154c342.jpg"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f159ee722854de0a37186c9eefe036e343.jpg"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e903cbb316d48b6de10a0d2a388bb0344.jpg"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608668b74105dd937b0f177c2db2f4c345.jpg"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456fe6e0fd3b9615428d5503e26e97cb346.jpg"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5298d249186b4ee71f0e26348d5a1347.jpg"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348cd136b7ccd65a8e3d5af5c98b9a348.jpg"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d7e5d3e3a3a618fe0cb63558ede17349.jpg"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6741ceb9741d2145ac84b76305e26350.jpg"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f340bddc12c8d378ceef54205f8b7351.jpg"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a795cd141ce7abbbe07b808743f6352.jpg"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cde5ef47aa4b6566512822248907353.jpg"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b376c95e83ead8c25dbf0b962f977096354.jpg"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee38bc3d17d7c00d989fb727d9aadff355.jpg"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d05bcaafdc53b0d8c1f695433a0da356.jpg"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609661a83e935ae8178b020bec400de9357.jpg"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fba2e2a44395e3444ac5756046b2b358.JPG"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7928be47be48ee23bb740ad5fb7310359.jpg"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b91b1fe8e4c7c441d8292922206d1360.jpg"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2be98f8003e15dbf425e8b0c8515361.jpg"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60301aadc4e819926090d8e22a39d6b6362.jpg"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8bb58bd47c7b3e943129089f31629363.jpg"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41adc2e2b3bffcffd310ac34ab21f3a364.jpg"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a30235e4d66a697a6b85110a19f0d77365.jpg"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4e7c2ae992b66e8c6070af2a8c18d366.jpg"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c095a4b2e401edcd354eb40bb569e7367.jpg"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddef202176071d7b8388542d53e1d5f368.jpg"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb37a9f824146dc0bf7498e7be84996369.jpg"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b43f66d298af61b97a540299dbc47f370.jpg"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bc3bfb16d0af0b0a5df1cc060f5e3371.jpg"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b4087e45d6330c8cbdea4f0e52019372.jpg"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15921627afcc20edb75f6e8fe38ed1373.jpg"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ae479a16e799b23cb4b997f27340f374.jpg"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea05b874cee884706ecad1abb85c754375.jpg"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d8328ac9fed7c7c20e0c4add8ddd1376.jpg"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2740fe2f9aa59830fff4caecdecfb9a6377.jpg"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada103f76713c8c03ad3e82bf1baa07378.jpg"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b8c1a26227a793d10595b1e72dc02379.jpg"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c072e821a94d736fb6dc073f92bf15380.JPG"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c76ec2655f4399da468f79141e5b381.jpg"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15064429d49d5df0049bac0b43b22382.jpg"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0c1be14db7863950f73588eef683f383.jpg"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6e6d688842a5620816eb9fbee5256384.jpg"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f709ddf71239bf075392af6607b55b7d385.jpg"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4c2055d7985189d60a28d9192165c386.jpg"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e5c56480e9a5b9e353c32833e63bc387.jpg"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacfdf528ce0555ad2e924acb876cc74388.jpg"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5484db29161fb900b83683bcc800af389.jpg"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b8f9b1ce01ab99537fff92564c7b26390.jpg"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce920c00974285ffcc6160b90aa463391.jpg"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d642ddd6a6142f6c54aa0c384361b7392.jpg"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef2b1e3d1f09a09179d3fac07263c3393.jpg"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f9d5a846ff8772915c37093ce099394.jpg"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b254f275323f27a891ed7354b11b0f9395.jpg"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bad1bc913ed1be23774ce58e9d2e2396.jpg"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e11bd66960e0c1d60614bf785ef74c2397.jpg"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1edefece41c2069cb1ab097d16899398.jpg"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3da773244b0eab7bb6a3ae76ccd034399.jpg"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4eb260f8d861a317524e6bcff5cea400.jpg"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eefb65a29a5cca8aa1135e6cbbe1834401.jpg"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3734c91792c398faa3b5296fdfa5395402.jpg"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1add054dc0979ff0527eb90e1579e403.jpg"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1670d9d134c0c3d8b722d5c853710f404.jpg"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4009d86b8d698fe451d578e21619363405.jpg"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd3167b5db3c4b653b01580b2853720406.jpg"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd08e248646c20522eb105a968cdf80407.jpg"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e4a39e37abad4752c57855671d9a408.jpg"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29535b95030ca1a3b88dd0a6f1ec1dd8409.jpg"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c11b0991fc9a023f57727f96aabb8b410.jpg"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d39f3d9eee2a81dc4e2d755d78274411.JPG"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938453dc3749abd5162e82291496df6412.jpg"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd01698bffb0978cf88d02c06aa3b3413.jpg"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41123ce67be1538690f1740bcfec7b4414.jpg"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70228239d3c00e0d85e95212950a9e5415.jpg"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b412bedcd8f625b76ca5d1c50fd2388416.jpg"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387413a285237f8a5ca4a3ab39dc8b6b417.jpg"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115106e47471a0f47992c87560e9b446418.jpg"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a8556787b1efe9284c89aa093aee71419.jpg"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c524c1a1869c51bf33774033969961d420.jpg"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb66a05a857791f083f8a8ae41ab03421.jpg"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6686d3cf0ae136861f3f0cb8662c2cab422.jpg"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28708f411d4375af8a14193825ce57423.jpg"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cf763d5df341021d9123346cf583424.jpg"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61318ee47a322d47e3d391057b7387425.jpg"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a50d9bb7b6321932befc8cedd0d1b426.jpg"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43563ce9f761a0224072b44d47ed0fe3427.jpg"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44378e0b9e14fc48821f0a89d0e3b948428.jpg"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae953fb59f524262d694f85da22a0c37429.jpg"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb08d76b9b9995b8b376ccae508a5e8430.jpg"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c8472ca62704b9a726a08b043b3d54431.JPG"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2da7489d3a592f843ff0e67eca021432.jpg"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ca5637a713c4451ba7940e0775729433.jpg"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf84487d29566f397f05a3aa2b2822434.jpg"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c83652de67dac46963a59bc17a4d7435.jpg"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45a3dd1a2c84b25d5e4aaf48e3cc19436.jpg"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e18dd85c98e7a5c1d20929a3049712437.jpg"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c3aa9f7e8d4caa52ba29c3f2d60d0438.jpg"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b06d553abcb9b6b079f01dad9a6896439.jpg"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3098ab26ec95acc970174973cd0ad3440.jpg"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ef356a0b2924cc92caddac661b077441.jpg"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9509de387c258109d465f82edaf77442.jpg"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f3af887367a3dd195ace944ef3486443.JPG"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982edf5f0ed68bc978f9c79ed2d8f357444.jpg"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc46278887acbb2a7df0d769b038fd445.jpg"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9c4fccb0ed4957575a64a158b8e2e446.jpg"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee4b2a65029fe8a2231ec83b394fde447.jpg"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03239fb80b39aa7338a7d0c711bcb6a448.jpg"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92fd6b51b185e13cdfe306001f3226449.jpg"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d95e288bdcc9c43fd66f36fb9062d4450.jpg"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282cadd79f33db9747d6c15907ad1a9451.jpg"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec4a2928fb8a5ce591254e6eecd1c3452.jpg"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5352279ae738b0f65b0e5d6f01e91b453.jpg"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f96c4412c8a12bdfaca301fbfe7f446454.jpg"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13fbf28da70e8e6ee9cf6b012b54a6f455.jpg"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5f2c593c312e99b6fdc2a24e349cf456.jpg"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e80d3b2c861ffcde7cd830a543a39457.jpg"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc4e26cf917762f92ca7578ff5be2c458.jpg"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d229990ee09f9bc8ff84f169e56815a459.jpg"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7855059201518783fd13d1e1993a4207460.jpg"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990253e6c9e323f75fe5884bd9d9f4c0461.jpg"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850041577784caee549eed68a731a81462.jpg"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f79aeae9de5feedff5f6dd192c0b56463.jpg"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a7ef95fff76c062ea2b200783bcf464.jpg"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1060796b7897abf01bacac6675c00465.jpg"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b694f217c8d7afec2f84fea446cc9466.jpg"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188cec7111828f730e5ea35a94988b0f467.jpg"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad906000c1d7e024f0125be88f1c2538468.jpg"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147db703765dae5c4a64da910f00d306469.jpg"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcaa3803e1f8b9e768fcd9189930399470.jpg"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355923313e1e4e6de1f04c19cc94725471.jpg"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822573ef826cf0d5abc0cedc50e0a8f472.jpg"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49967626cbad088f95682e17e584a473.jpg"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb7474.jpg"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c92f6366deea5a546d2744caa70da475.jpg"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc970d4090c4c83cf0803a998b41d476.jpg"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25606758372670cc85692af3b9684d477.jpg"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052fee8f2a5a6467718e34f0669f31d478.jpg"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792dc97f9a18e642df4981f9277b3f4479.jpg"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785b2716e5274da96ae32fce34d4e8480.jpg"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c172170f1e02b1a4a2c4d5ff9718481.jpg"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e653ef158153266f209c527884db0482.jpg"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9582a5e9377a1fc2382bfaff45b366b483.jpg"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609087dcaf2d11d87876527a12c842a7484.jpg"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4315fd73d17e5827e1c85aeb6f79a485.jpg"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2a5d22dc67a94951d875adfafe88f486.JPG"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25828156708358f079e186b4484b25ac487.jpg"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4abaa00df6a5b44c1ca4b97462e0f488.jpg"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8dee8b7337a72f7554c99cfa7e056489.jpg"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8ce2299beb90fd295ad467a4a6f34490.jpg"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df72c18b161a555b9b912e4e66fd19e4491.jpg"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba276566e35662fb8e231da22923f9492.JPG"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b9ea68c27cf2cb85d5eaaf9aa5938493.jpg"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf054d5c3d25a58c56112bf06ea585f8494.JPG"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604804d7f0462c34e59bea55dd2d94a9495.jpg"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5301c5c3c3bcba12573a3375072f530496.jpg"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6876493dce8b299a385f0afe47105e497.JPG"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8fec400b215f4a44a9e0e24eb274a498.jpg"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da67f4a4e93dd440ca5f0aaf5abac5dd499.jpg"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef53d7daa4bc1c57a54a32c81f81b5500.JPG"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45234ca6dc267c14ad16420297647d501.JPG"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab032b2557e0031e1a8c33e570037cff502.jpg"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f98d2a8f50a3c1e2aa494e01b8b919503.jpg"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bac50f774fc9ad4b2a8e44e068fa80504.jpg"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68248e51e72ef85f40f820f0132be1b6505.jpg"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9472a159591886fda94f5a0d7bcc5f90506.jpg"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782457b8729fc242dafc8d6a6f2654d507.jpg"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d185c7a2c3f38da145ec68533555f71508.jpg"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0986173a48f7588f91bf90c05361d509.jpg"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7faa97cd9f000e6afe83311b8e3f298510.jpg"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb1b60deaf23cc29912d44f922fe62511.jpg"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b740dca4567f9b86d1fa9d5dc64b6d3512.JPG"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0fe99deeafb273704a2fead13ade513.jpg"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c9f4bdac0e4588052b2db421d7547514.jpg"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dd51f671e082e1e0afc1c37475886c515.jpg"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bc54d5d4b40b9f6d185e71b93c818516.jpg"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0657ea481d74b028c725c52d0dd2690517.jpg"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e903cbb316d48b6de10a0d2a388bb0518.jpg"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3348cd136b7ccd65a8e3d5af5c98b9a519.jpg"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3a795cd141ce7abbbe07b808743f6520.jpg"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8cde5ef47aa4b6566512822248907521.jpg"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609661a83e935ae8178b020bec400de9522.jpg"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b91b1fe8e4c7c441d8292922206d1523.jpg"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c2be98f8003e15dbf425e8b0c8515524.jpg"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d680c76ec2655f4399da468f79141e5b525.jpg"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf15064429d49d5df0049bac0b43b22526.jpg"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce920c00974285ffcc6160b90aa463527.jpg"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d642ddd6a6142f6c54aa0c384361b7528.jpg"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef2b1e3d1f09a09179d3fac07263c3529.jpg"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4eb260f8d861a317524e6bcff5cea530.jpg"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28708f411d4375af8a14193825ce57531.jpg"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9cf763d5df341021d9123346cf583532.jpg"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc46278887acbb2a7df0d769b038fd533.jpg"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9c4fccb0ed4957575a64a158b8e2e534.jpg"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5352279ae738b0f65b0e5d6f01e91b535.jpg"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2b694f217c8d7afec2f84fea446cc9536.jpg"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355923313e1e4e6de1f04c19cc94725537.jpg"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822573ef826cf0d5abc0cedc50e0a8f538.jpg"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e49967626cbad088f95682e17e584a539.jpg"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3901ba061cd642ed3166a40f53c5eb7540.jpg"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25c92f6366deea5a546d2744caa70da541.jpg"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052fee8f2a5a6467718e34f0669f31d542.jpg"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3785b2716e5274da96ae32fce34d4e8543.jpg"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586c172170f1e02b1a4a2c4d5ff9718544.jpg"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4315fd73d17e5827e1c85aeb6f79a545.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4362450" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="НАШИ-СЕМЕНА.РФ" descr="НАШИ-СЕМЕНА.РФ"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1181,17007 +1163,16317 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Барбарис желтолистный" descr="Барбарис желтолистный"/>
+        <xdr:cNvPr id="3" name="Барбарис обыкновенный" descr="Барбарис обыкновенный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Барбарис обыкновенный" descr="Барбарис обыкновенный"/>
+        <xdr:cNvPr id="4" name="Барбарис Оттавский" descr="Барбарис Оттавский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Барбарис Оттавский" descr="Барбарис Оттавский"/>
+        <xdr:cNvPr id="5" name="Бузина черная" descr="Бузина черная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Боярышник красный махровый" descr="Боярышник красный махровый"/>
+        <xdr:cNvPr id="6" name="Восковая, зимняя тыква, бенинказа (5 шт.)" descr="Восковая, зимняя тыква, бенинказа (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Бузина черная" descr="Бузина черная"/>
+        <xdr:cNvPr id="7" name="Дереза, ягода годжи" descr="Дереза, ягода годжи"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Восковая, зимняя тыква, бенинказа (5 шт.)" descr="Восковая, зимняя тыква, бенинказа (5 шт.)"/>
+        <xdr:cNvPr id="8" name="Диоскорея бататовая, ямс" descr="Диоскорея бататовая, ямс"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Дереза, ягода годжи" descr="Дереза, ягода годжи"/>
+        <xdr:cNvPr id="9" name="Диоскорея бататовая, ямс (клубни)" descr="Диоскорея бататовая, ямс (клубни)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Диоскорея бататовая, ямс" descr="Диоскорея бататовая, ямс"/>
+        <xdr:cNvPr id="10" name="Ежевика садовая, бесшипная" descr="Ежевика садовая, бесшипная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Диоскорея бататовая, ямс (4 разбор)" descr="Диоскорея бататовая, ямс (4 разбор)"/>
+        <xdr:cNvPr id="11" name="Жимолость съедобная красная " descr="Жимолость съедобная красная "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Диоскорея бататовая, ямс (клубни)" descr="Диоскорея бататовая, ямс (клубни)"/>
+        <xdr:cNvPr id="12" name="Зизифус настоящий, унаби, китайский финик" descr="Зизифус настоящий, унаби, китайский финик"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Ежевика садовая, бесшипная" descr="Ежевика садовая, бесшипная"/>
+        <xdr:cNvPr id="13" name="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;" descr="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Жимолость съедобная красная " descr="Жимолость съедобная красная "/>
+        <xdr:cNvPr id="14" name="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)" descr="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Зизифус настоящий, унаби, китайский финик" descr="Зизифус настоящий, унаби, китайский финик"/>
+        <xdr:cNvPr id="15" name="Лагенария мини" descr="Лагенария мини"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;" descr="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;"/>
+        <xdr:cNvPr id="16" name="Лох зонтичный, ягодный" descr="Лох зонтичный, ягодный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>23</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)" descr="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="17" name="Люффа остроребристая, мочалка" descr="Люффа остроребристая, мочалка"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="Лагенария мини (5 шт.)" descr="Лагенария мини (5 шт.)"/>
+        <xdr:cNvPr id="18" name="Магония падуболистная" descr="Магония падуболистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="Лох восточный, джида" descr="Лох восточный, джида"/>
+        <xdr:cNvPr id="19" name="Мелотрия Левис" descr="Мелотрия Левис"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>26</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="Лох зонтичный, ягодный" descr="Лох зонтичный, ягодный"/>
+        <xdr:cNvPr id="20" name="Момордика" descr="Момордика"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="Люффа остроребристая, мочалка" descr="Люффа остроребристая, мочалка"/>
+        <xdr:cNvPr id="21" name="Момордика мини (2 шт)" descr="Момордика мини (2 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="Магония падуболистная" descr="Магония падуболистная"/>
+        <xdr:cNvPr id="22" name="Нут черный, бараний горох" descr="Нут черный, бараний горох"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="Мелотрия Левис" descr="Мелотрия Левис"/>
+        <xdr:cNvPr id="23" name="Подсолнечник белосемянный" descr="Подсолнечник белосемянный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="Момордика" descr="Момордика"/>
+        <xdr:cNvPr id="24" name="Сараха съедобная, овощная" descr="Сараха съедобная, овощная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="Момордика мини (2 шт)" descr="Момордика мини (2 шт)"/>
+        <xdr:cNvPr id="25" name="Слива писсарди" descr="Слива писсарди"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="Нут черный, бараний горох" descr="Нут черный, бараний горох"/>
+        <xdr:cNvPr id="26" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="Подсолнечник белосемянный" descr="Подсолнечник белосемянный"/>
+        <xdr:cNvPr id="27" name="Физалис многолетний" descr="Физалис многолетний"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="Сараха съедобная, овощная" descr="Сараха съедобная, овощная"/>
+        <xdr:cNvPr id="28" name="Чумиза" descr="Чумиза"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="Слива писсарди" descr="Слива писсарди"/>
+        <xdr:cNvPr id="29" name="Чуфа, сыть съедобная, земляной миндаль" descr="Чуфа, сыть съедобная, земляной миндаль"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="Тыква &amp;quot;Голубой банан&amp;quot; (5 шт.)" descr="Тыква &amp;quot;Голубой банан&amp;quot; (5 шт.)"/>
+        <xdr:cNvPr id="30" name="Яблоня дек., пурпурнолистная, съедобные плоды" descr="Яблоня дек., пурпурнолистная, съедобные плоды"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
+        <xdr:cNvPr id="31" name="Яблоня декоративная" descr="Яблоня декоративная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>38</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="32" name="Физалис многолетний" descr="Физалис многолетний"/>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Альбиция ленкоранская, шелкова акация" descr="Альбиция ленкоранская, шелкова акация"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>39</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="33" name="Чумиза" descr="Чумиза"/>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Аморфа кустарниковая" descr="Аморфа кустарниковая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>40</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="34" name="Чуфа, сыть съедобная, земляной миндаль" descr="Чуфа, сыть съедобная, земляной миндаль"/>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Барбарис обыкновенный" descr="Барбарис обыкновенный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>41</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="35" name="Яблоня дек., пурпурнолистная, съедобные плоды" descr="Яблоня дек., пурпурнолистная, съедобные плоды"/>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Барбарис Оттавский" descr="Барбарис Оттавский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>42</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="36" name="Яблоня декоративная" descr="Яблоня декоративная"/>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Барбарис пурпурнолистный" descr="Барбарис пурпурнолистный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="Альбиция ленкоранская, шелкова акация" descr="Альбиция ленкоранская, шелкова акация"/>
+        <xdr:cNvPr id="37" name="Бирючина обыкновенная" descr="Бирючина обыкновенная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="Аморфа кустарниковая" descr="Аморфа кустарниковая"/>
+        <xdr:cNvPr id="38" name="Бобовник анагировидный" descr="Бобовник анагировидный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Барбарис желтолистный" descr="Барбарис желтолистный"/>
+        <xdr:cNvPr id="39" name="Бузина темнолистная резная" descr="Бузина темнолистная резная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="Барбарис обыкновенный" descr="Барбарис обыкновенный"/>
+        <xdr:cNvPr id="40" name="Бузина черная" descr="Бузина черная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="Барбарис Оттавский" descr="Барбарис Оттавский"/>
+        <xdr:cNvPr id="41" name="Гибискус сирийский (смесь)" descr="Гибискус сирийский (смесь)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="Барбарис пурпурнолистный" descr="Барбарис пурпурнолистный"/>
+        <xdr:cNvPr id="42" name="Гибискус сирийский, махровый" descr="Гибискус сирийский, махровый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="Бирючина обыкновенная" descr="Бирючина обыкновенная"/>
+        <xdr:cNvPr id="43" name="Дереза, ягода годжи" descr="Дереза, ягода годжи"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="Бобовник анагировидный" descr="Бобовник анагировидный"/>
+        <xdr:cNvPr id="44" name="Жимолость съедобная красная " descr="Жимолость съедобная красная "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="Боярышник красный махровый" descr="Боярышник красный махровый"/>
+        <xdr:cNvPr id="45" name="Жимолость татарская" descr="Жимолость татарская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="Бузина темнолистная резная" descr="Бузина темнолистная резная"/>
+        <xdr:cNvPr id="46" name="Зверобо́й кальмианум Джемо" descr="Зверобо́й кальмианум Джемо"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="Бузина черная" descr="Бузина черная"/>
+        <xdr:cNvPr id="47" name="Катальпа" descr="Катальпа"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="Гибискус сирийский (смесь)" descr="Гибискус сирийский (смесь)"/>
+        <xdr:cNvPr id="48" name="Катальпа Овата, желтая, (карликовая)" descr="Катальпа Овата, желтая, (карликовая)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="Гибискус сирийский, махровый" descr="Гибискус сирийский, махровый"/>
+        <xdr:cNvPr id="49" name="Кельрейтерия метельчатая" descr="Кельрейтерия метельчатая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="Дереза, ягода годжи" descr="Дереза, ягода годжи"/>
+        <xdr:cNvPr id="50" name="Кизил обыкновенный, дерен мужской" descr="Кизил обыкновенный, дерен мужской"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="Жимолость съедобная красная " descr="Жимолость съедобная красная "/>
+        <xdr:cNvPr id="51" name="Кизильник горизонтальный" descr="Кизильник горизонтальный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="Жимолость татарская" descr="Жимолость татарская"/>
+        <xdr:cNvPr id="52" name="Кизильник Симонса" descr="Кизильник Симонса"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="Зверобо́й кальмианум Джемо" descr="Зверобо́й кальмианум Джемо"/>
+        <xdr:cNvPr id="53" name="Лох зонтичный, ягодный" descr="Лох зонтичный, ягодный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="Катальпа" descr="Катальпа"/>
+        <xdr:cNvPr id="54" name="Магония падуболистная" descr="Магония падуболистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="Катальпа Овата, желтая, (карликовая)" descr="Катальпа Овата, желтая, (карликовая)"/>
+        <xdr:cNvPr id="55" name="Пираканта красная" descr="Пираканта красная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="Кельрейтерия метельчатая" descr="Кельрейтерия метельчатая"/>
+        <xdr:cNvPr id="56" name="Платан восточный, или Чинар" descr="Платан восточный, или Чинар"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="Кизил обыкновенный, дерен мужской" descr="Кизил обыкновенный, дерен мужской"/>
+        <xdr:cNvPr id="57" name="Птелея трехлистная" descr="Птелея трехлистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="Кизильник горизонтальный" descr="Кизильник горизонтальный"/>
+        <xdr:cNvPr id="58" name="Скумпия обыкновенная" descr="Скумпия обыкновенная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="Кизильник Симонса" descr="Кизильник Симонса"/>
+        <xdr:cNvPr id="59" name="Слива писсарди" descr="Слива писсарди"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="Лериодендрон, тюльпановое дерево" descr="Лериодендрон, тюльпановое дерево"/>
+        <xdr:cNvPr id="60" name="Снежноягодник приречный" descr="Снежноягодник приречный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="Лох восточный, джида" descr="Лох восточный, джида"/>
+        <xdr:cNvPr id="61" name="Тис ягодный" descr="Тис ягодный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="Лох зонтичный, ягодный" descr="Лох зонтичный, ягодный"/>
+        <xdr:cNvPr id="62" name="Церцис европейский" descr="Церцис европейский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="Магония падуболистная" descr="Магония падуболистная"/>
+        <xdr:cNvPr id="63" name="Яблоня дек., пурпурнолистная, съедобные плоды" descr="Яблоня дек., пурпурнолистная, съедобные плоды"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="Пираканта красная" descr="Пираканта красная"/>
+        <xdr:cNvPr id="64" name="Яблоня декоративная" descr="Яблоня декоративная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>72</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="65" name="Платан восточный, или Чинар" descr="Платан восточный, или Чинар"/>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="Аквилегия бело-синяя" descr="Аквилегия бело-синяя"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>73</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="66" name="Птелея трехлистная" descr="Птелея трехлистная"/>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="Алтей" descr="Алтей"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>74</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="67" name="Скумпия обыкновенная" descr="Скумпия обыкновенная"/>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="Алтей розовый" descr="Алтей розовый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>75</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="68" name="Слива писсарди" descr="Слива писсарди"/>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="Антемис, пупавка" descr="Антемис, пупавка"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>76</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="69" name="Снежноягодник приречный" descr="Снежноягодник приречный"/>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="Аронник итальянский" descr="Аронник итальянский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>77</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="70" name="Тис ягодный" descr="Тис ягодный"/>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="Артишок (10 шт)" descr="Артишок (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>78</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="71" name="Церцис европейский" descr="Церцис европейский"/>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="71" name="Астрагал солодколистный" descr="Астрагал солодколистный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>79</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="72" name="Яблоня дек., пурпурнолистная, съедобные плоды" descr="Яблоня дек., пурпурнолистная, съедобные плоды"/>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="72" name="Асфоделина желтая" descr="Асфоделина желтая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="73" name="Яблоня декоративная" descr="Яблоня декоративная"/>
+      <xdr:row>81</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="Беламканда китайская" descr="Беламканда китайская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="Аквилегия бело-синяя" descr="Аквилегия бело-синяя"/>
+        <xdr:cNvPr id="74" name="Буквица лекарственная" descr="Буквица лекарственная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="Аквилегия желтая" descr="Аквилегия желтая"/>
+        <xdr:cNvPr id="75" name="Валериана лекарственная" descr="Валериана лекарственная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="Аквилегия розовая" descr="Аквилегия розовая"/>
+        <xdr:cNvPr id="76" name="Василистник" descr="Василистник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="Алтей" descr="Алтей"/>
+        <xdr:cNvPr id="77" name="Ваточник" descr="Ваточник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="Алтей розовый" descr="Алтей розовый"/>
+        <xdr:cNvPr id="78" name="Вероника колосковая" descr="Вероника колосковая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="Антемис, пупавка" descr="Антемис, пупавка"/>
+        <xdr:cNvPr id="79" name="Витлуф, салат цикорный (30 шт)" descr="Витлуф, салат цикорный (30 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="Аронник итальянский" descr="Аронник итальянский"/>
+        <xdr:cNvPr id="80" name="Воробейник лекарственный, кукушкины слезки" descr="Воробейник лекарственный, кукушкины слезки"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="Артишок (10 шт)" descr="Артишок (10 шт)"/>
+        <xdr:cNvPr id="81" name="Воробейник пурпурно-голубой" descr="Воробейник пурпурно-голубой"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="Астрагал солодколистный" descr="Астрагал солодколистный"/>
+        <xdr:cNvPr id="82" name="Гайлардия остистая" descr="Гайлардия остистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="Асфоделина желтая" descr="Асфоделина желтая"/>
+        <xdr:cNvPr id="83" name="Гелиопсис подсолнечниковидный" descr="Гелиопсис подсолнечниковидный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="Беламканда китайская" descr="Беламканда китайская"/>
+        <xdr:cNvPr id="84" name="Гелиопсис подсолнечниковидный вариегатный" descr="Гелиопсис подсолнечниковидный вариегатный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="Буквица лекарственная" descr="Буквица лекарственная"/>
+        <xdr:cNvPr id="85" name="Герань белая" descr="Герань белая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="Валериана лекарственная" descr="Валериана лекарственная"/>
+        <xdr:cNvPr id="86" name="Герань кроваво-красная" descr="Герань кроваво-красная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="Василистник" descr="Василистник"/>
+        <xdr:cNvPr id="87" name="Герань луговая" descr="Герань луговая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="Ваточник" descr="Ваточник"/>
+        <xdr:cNvPr id="88" name="Герань оксонская" descr="Герань оксонская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="Вероника колосковая" descr="Вероника колосковая"/>
+        <xdr:cNvPr id="89" name="Герань темно-бурая" descr="Герань темно-бурая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="Витлуф, салат цикорный (30 шт)" descr="Витлуф, салат цикорный (30 шт)"/>
+        <xdr:cNvPr id="90" name="Гибискус травянистый, болотный (белый)" descr="Гибискус травянистый, болотный (белый)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="Воробейник лекарственный, кукушкины слезки" descr="Воробейник лекарственный, кукушкины слезки"/>
+        <xdr:cNvPr id="91" name="Гибискус травянистый, болотный (красный)" descr="Гибискус травянистый, болотный (красный)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="Воробейник пурпурно-голубой" descr="Воробейник пурпурно-голубой"/>
+        <xdr:cNvPr id="92" name="Гибискус травянистый, болотный (красный, резной лист)" descr="Гибискус травянистый, болотный (красный, резной лист)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="Гайлардия остистая" descr="Гайлардия остистая"/>
+        <xdr:cNvPr id="93" name="Гибискус травянистый, болотный (розовый)" descr="Гибискус травянистый, болотный (розовый)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="Гелиопсис подсолнечниковидный" descr="Гелиопсис подсолнечниковидный"/>
+        <xdr:cNvPr id="94" name="Горец виргинский" descr="Горец виргинский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="Гелиопсис подсолнечниковидный вариегатный" descr="Гелиопсис подсолнечниковидный вариегатный"/>
+        <xdr:cNvPr id="95" name="Горошек душистый, чина клубненосная" descr="Горошек душистый, чина клубненосная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="Герань белая" descr="Герань белая"/>
+        <xdr:cNvPr id="96" name="Горошек многолетний, желтый, чина луговая" descr="Горошек многолетний, желтый, чина луговая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="Герань кроваво-красная" descr="Герань кроваво-красная"/>
+        <xdr:cNvPr id="97" name="Горошек многолетний, красный, чина широколистная" descr="Горошек многолетний, красный, чина широколистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="Герань луговая" descr="Герань луговая"/>
+        <xdr:cNvPr id="98" name="Горошек многолетний, розовый, чина широколистная" descr="Горошек многолетний, розовый, чина широколистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="Герань оксонская" descr="Герань оксонская"/>
+        <xdr:cNvPr id="99" name="Гравилат чилоэский красный" descr="Гравилат чилоэский красный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="Герань темно-бурая" descr="Герань темно-бурая"/>
+        <xdr:cNvPr id="100" name="Дербенник иволистный" descr="Дербенник иволистный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="Гибискус травянистый, болотный (белый)" descr="Гибискус травянистый, болотный (белый)"/>
+        <xdr:cNvPr id="101" name="Дубровник нухинский" descr="Дубровник нухинский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="Гибискус травянистый, болотный (красный)" descr="Гибискус травянистый, болотный (красный)"/>
+        <xdr:cNvPr id="102" name="Душица обыкновенная" descr="Душица обыкновенная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="Гибискус травянистый, болотный (красный, резной лист)" descr="Гибискус травянистый, болотный (красный, резной лист)"/>
+        <xdr:cNvPr id="103" name="Дюшения, лапчатка индийская" descr="Дюшения, лапчатка индийская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="Гибискус травянистый, болотный (розовый)" descr="Гибискус травянистый, болотный (розовый)"/>
+        <xdr:cNvPr id="104" name="Ежевика садовая, бесшипная" descr="Ежевика садовая, бесшипная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="Горец виргинский" descr="Горец виргинский"/>
+        <xdr:cNvPr id="105" name="Зверобо́й кальмианум Джемо" descr="Зверобо́й кальмианум Джемо"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="Горошек душистый, чина клубненосная" descr="Горошек душистый, чина клубненосная"/>
+        <xdr:cNvPr id="106" name="Зверобой непахучий" descr="Зверобой непахучий"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="Горошек многолетний, желтый, чина луговая" descr="Горошек многолетний, желтый, чина луговая"/>
+        <xdr:cNvPr id="107" name="Зверобой продырявленный" descr="Зверобой продырявленный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="Горошек многолетний, красный, чина широколистная" descr="Горошек многолетний, красный, чина широколистная"/>
+        <xdr:cNvPr id="108" name="Ирис злаковидный" descr="Ирис злаковидный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="Горошек многолетний, розовый, чина широколистная" descr="Горошек многолетний, розовый, чина широколистная"/>
+        <xdr:cNvPr id="109" name="Ирис ложноаировый" descr="Ирис ложноаировый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="Гравилат чилоэский красный" descr="Гравилат чилоэский красный"/>
+        <xdr:cNvPr id="110" name="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;" descr="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="Дербенник иволистный" descr="Дербенник иволистный"/>
+        <xdr:cNvPr id="111" name="Ковыль" descr="Ковыль"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="Дубровник нухинский" descr="Дубровник нухинский"/>
+        <xdr:cNvPr id="112" name="Колокольчик персиколистный, белый" descr="Колокольчик персиколистный, белый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="Душица обыкновенная" descr="Душица обыкновенная"/>
+        <xdr:cNvPr id="113" name="Колокольчик персиколистный, голубой" descr="Колокольчик персиколистный, голубой"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="Дюшения, лапчатка индийская" descr="Дюшения, лапчатка индийская"/>
+        <xdr:cNvPr id="114" name="Лабазник обыкновенный" descr="Лабазник обыкновенный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="Ежевика садовая, бесшипная" descr="Ежевика садовая, бесшипная"/>
+        <xdr:cNvPr id="115" name="Лаванда" descr="Лаванда"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="Зверобо́й кальмианум Джемо" descr="Зверобо́й кальмианум Джемо"/>
+        <xdr:cNvPr id="116" name="Лаконос американский или Фитолакка американская" descr="Лаконос американский или Фитолакка американская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="Зверобой непахучий" descr="Зверобой непахучий"/>
+        <xdr:cNvPr id="117" name="Лапчатка желтая" descr="Лапчатка желтая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="Зверобой продырявленный" descr="Зверобой продырявленный"/>
+        <xdr:cNvPr id="118" name="Лизимахия точечная, вербейник" descr="Лизимахия точечная, вербейник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="Ирис злаковидный" descr="Ирис злаковидный"/>
+        <xdr:cNvPr id="119" name="Лихнис корончатый белый" descr="Лихнис корончатый белый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="Ирис ложноаировый" descr="Ирис ложноаировый"/>
+        <xdr:cNvPr id="120" name="Лихнис корончатый красный" descr="Лихнис корончатый красный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;" descr="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;"/>
+        <xdr:cNvPr id="121" name="Лихнис халцедонский, оранжевый" descr="Лихнис халцедонский, оранжевый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="Ковыль" descr="Ковыль"/>
+        <xdr:cNvPr id="122" name="Лобелия многолетняя синяя" descr="Лобелия многолетняя синяя"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="Колокольчик персиколистный, белый" descr="Колокольчик персиколистный, белый"/>
+        <xdr:cNvPr id="123" name="Лук душистый" descr="Лук душистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="Колокольчик персиколистный, голубой" descr="Колокольчик персиколистный, голубой"/>
+        <xdr:cNvPr id="124" name="Лук резанец" descr="Лук резанец"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="Лабазник обыкновенный" descr="Лабазник обыкновенный"/>
+        <xdr:cNvPr id="125" name="Малина розолистная, тибетская" descr="Малина розолистная, тибетская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="Лаванда" descr="Лаванда"/>
+        <xdr:cNvPr id="126" name="Обвойник греческий" descr="Обвойник греческий"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="Лаконос американский или Фитолакка американская" descr="Лаконос американский или Фитолакка американская"/>
+        <xdr:cNvPr id="127" name="Ожика снежно-белая" descr="Ожика снежно-белая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="Лапчатка желтая" descr="Лапчатка желтая"/>
+        <xdr:cNvPr id="128" name="Осока краснолистная" descr="Осока краснолистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="Лизимахия точечная, вербейник" descr="Лизимахия точечная, вербейник"/>
+        <xdr:cNvPr id="129" name="Осока пальмолистная" descr="Осока пальмолистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="Лобелия многолетняя синяя" descr="Лобелия многолетняя синяя"/>
+        <xdr:cNvPr id="130" name="Очиток видный" descr="Очиток видный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="Лук душистый" descr="Лук душистый"/>
+        <xdr:cNvPr id="131" name="Очиток отогнутый, скальный (Желтая подушка)" descr="Очиток отогнутый, скальный (Желтая подушка)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="Лук резанец" descr="Лук резанец"/>
+        <xdr:cNvPr id="132" name="Очиток побегоносный" descr="Очиток побегоносный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="Малина розолистная, тибетская" descr="Малина розолистная, тибетская"/>
+        <xdr:cNvPr id="133" name="Пеннисетум лисохвостый" descr="Пеннисетум лисохвостый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="Мордовник" descr="Мордовник"/>
+        <xdr:cNvPr id="134" name="Пижма обыкновенная" descr="Пижма обыкновенная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="Обвойник греческий" descr="Обвойник греческий"/>
+        <xdr:cNvPr id="135" name="Пиретрум девичий махровый" descr="Пиретрум девичий махровый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="Ожика снежно-белая" descr="Ожика снежно-белая"/>
+        <xdr:cNvPr id="136" name="Пиретрум девичьелистный" descr="Пиретрум девичьелистный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="Осока краснолистная" descr="Осока краснолистная"/>
+        <xdr:cNvPr id="137" name="Посконник коноплевый" descr="Посконник коноплевый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="Осока пальмолистная" descr="Осока пальмолистная"/>
+        <xdr:cNvPr id="138" name="Птицемлечник дуговидный" descr="Птицемлечник дуговидный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="Очиток видный" descr="Очиток видный"/>
+        <xdr:cNvPr id="139" name="Ромашка Кавказская" descr="Ромашка Кавказская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="Очиток отогнутый, скальный (Желтая подушка)" descr="Очиток отогнутый, скальный (Желтая подушка)"/>
+        <xdr:cNvPr id="140" name="Рудбекия блестящая" descr="Рудбекия блестящая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="Очиток побегоносный" descr="Очиток побегоносный"/>
+        <xdr:cNvPr id="141" name="Рута душистая" descr="Рута душистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="Пеннисетум лисохвостый" descr="Пеннисетум лисохвостый"/>
+        <xdr:cNvPr id="142" name="Сисиринхиум" descr="Сисиринхиум"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="Пижма обыкновенная" descr="Пижма обыкновенная"/>
+        <xdr:cNvPr id="143" name="Солнцецвет обыкновенный" descr="Солнцецвет обыкновенный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="Пиретрум девичий махровый" descr="Пиретрум девичий махровый"/>
+        <xdr:cNvPr id="144" name="Солодка щетинистая" descr="Солодка щетинистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="Пиретрум девичьелистный" descr="Пиретрум девичьелистный"/>
+        <xdr:cNvPr id="145" name="Спаржа лекарственная, заячий холодок" descr="Спаржа лекарственная, заячий холодок"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="Посконник коноплевый" descr="Посконник коноплевый"/>
+        <xdr:cNvPr id="146" name="Спаржа съедобная, аспарагус съедобный" descr="Спаржа съедобная, аспарагус съедобный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="Птицемлечник дуговидный" descr="Птицемлечник дуговидный"/>
+        <xdr:cNvPr id="147" name="Стальник" descr="Стальник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="Ромашка Кавказская" descr="Ромашка Кавказская"/>
+        <xdr:cNvPr id="148" name="Тысячелистник белый, лекарственный" descr="Тысячелистник белый, лекарственный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="Рудбекия блестящая" descr="Рудбекия блестящая"/>
+        <xdr:cNvPr id="149" name="Униола, хасмантиум" descr="Униола, хасмантиум"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="Рута душистая" descr="Рута душистая"/>
+        <xdr:cNvPr id="150" name="Физалис многолетний" descr="Физалис многолетний"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="Сисиринхиум" descr="Сисиринхиум"/>
+        <xdr:cNvPr id="151" name="Флокс садовый" descr="Флокс садовый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="Солнцецвет обыкновенный" descr="Солнцецвет обыкновенный"/>
+        <xdr:cNvPr id="152" name="Хатьма тюрингенская, лаватера" descr="Хатьма тюрингенская, лаватера"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="Солодка щетинистая" descr="Солодка щетинистая"/>
+        <xdr:cNvPr id="153" name="Черноголовка крупноцветковая" descr="Черноголовка крупноцветковая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="Спаржа лекарственная, заячий холодок" descr="Спаржа лекарственная, заячий холодок"/>
+        <xdr:cNvPr id="154" name="Чистец луговой" descr="Чистец луговой"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="Спаржа съедобная, аспарагус съедобный" descr="Спаржа съедобная, аспарагус съедобный"/>
+        <xdr:cNvPr id="155" name="Шалфей дубравный" descr="Шалфей дубравный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="Стальник" descr="Стальник"/>
+        <xdr:cNvPr id="156" name="Шалфей мутовчатый" descr="Шалфей мутовчатый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="Тысячелистник белый, лекарственный" descr="Тысячелистник белый, лекарственный"/>
+        <xdr:cNvPr id="157" name="Шлемник высочайший" descr="Шлемник высочайший"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="158" name="Униола, хасмантиум" descr="Униола, хасмантиум"/>
+        <xdr:cNvPr id="158" name="Щавель декоративный" descr="Щавель декоративный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>167</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="159" name="Физалис многолетний" descr="Физалис многолетний"/>
+        <xdr:cNvPr id="159" name="Эрагростис видная" descr="Эрагростис видная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>168</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="160" name="Флокс садовый" descr="Флокс садовый"/>
+        <xdr:cNvPr id="160" name="Ясменник кавказский" descr="Ясменник кавказский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>169</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="161" name="Хатьма тюрингенская, лаватера" descr="Хатьма тюрингенская, лаватера"/>
+        <xdr:cNvPr id="161" name="Ястребинка пятнистая" descr="Ястребинка пятнистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>170</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="162" name="Черноголовка крупноцветковая" descr="Черноголовка крупноцветковая"/>
+        <xdr:cNvPr id="162" name="Ячмень гривастый (50 шт)" descr="Ячмень гривастый (50 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>171</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="163" name="Чистец луговой" descr="Чистец луговой"/>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="Амарант метельчатый" descr="Амарант метельчатый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>172</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="164" name="Шалфей дубравный" descr="Шалфей дубравный"/>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="Амарант триколор красный" descr="Амарант триколор красный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>173</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="165" name="Шалфей мутовчатый" descr="Шалфей мутовчатый"/>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="Ангурия сирийская (10 шт)" descr="Ангурия сирийская (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>174</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="166" name="Шлемник высочайший" descr="Шлемник высочайший"/>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)" descr="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>175</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="167" name="Щавель декоративный" descr="Щавель декоративный"/>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="Базелла (10 шт)" descr="Базелла (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>176</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="168" name="Эрагростис видная" descr="Эрагростис видная"/>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)" descr="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>177</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="169" name="Ясменник кавказский" descr="Ясменник кавказский"/>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)" descr="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>178</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="170" name="Ястребинка пятнистая" descr="Ястребинка пятнистая"/>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)" descr="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>179</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="171" name="Ячмень гривастый (15 шт)" descr="Ячмень гривастый (15 шт)"/>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="Бамия, абельмош съедобный (10 шт)" descr="Бамия, абельмош съедобный (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>181</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="172" name="Амарант метельчатый" descr="Амарант метельчатый"/>
+        <xdr:cNvPr id="172" name="Биденс, череда феруллолистная" descr="Биденс, череда феруллолистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>182</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="173" name="Амарант триколор красный" descr="Амарант триколор красный"/>
+        <xdr:cNvPr id="173" name="Бораго, огуречная трава белое (10 шт)" descr="Бораго, огуречная трава белое (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>183</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="174" name="Ангурия сирийская (10 шт)" descr="Ангурия сирийская (10 шт)"/>
+        <xdr:cNvPr id="174" name="Бораго, огуречная трава синее (40 шт)" descr="Бораго, огуречная трава синее (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>184</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="175" name="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)" descr="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="175" name="Василек раскидистый" descr="Василек раскидистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>185</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="176" name="Базелла (10 шт)" descr="Базелла (10 шт)"/>
+        <xdr:cNvPr id="176" name="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)" descr="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>186</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="177" name="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)" descr="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="177" name="Вика зубчатолистная, горошек пильчатый" descr="Вика зубчатолистная, горошек пильчатый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>187</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="178" name="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)" descr="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="178" name="Ворсянка волосистая" descr="Ворсянка волосистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>188</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="179" name="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)" descr="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="179" name="Ворсянка разрезная, или ворсовальная шишка, ворсовка " descr="Ворсянка разрезная, или ворсовальная шишка, ворсовка "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>189</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="180" name="Бамия, абельмош съедобный (10 шт)" descr="Бамия, абельмош съедобный (10 шт)"/>
+        <xdr:cNvPr id="180" name="Восковая, зимняя тыква, бенинказа (5 шт.)" descr="Восковая, зимняя тыква, бенинказа (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>190</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="181" name="Биденс, череда феруллолистная" descr="Биденс, череда феруллолистная"/>
+        <xdr:cNvPr id="181" name="Гибискус тройчатый" descr="Гибискус тройчатый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>191</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="182" name="Бораго, огуречная трава белое (10 шт)" descr="Бораго, огуречная трава белое (10 шт)"/>
+        <xdr:cNvPr id="182" name="Гимнопеталум китайский" descr="Гимнопеталум китайский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>192</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="183" name="Бораго, огуречная трава синее (40 шт)" descr="Бораго, огуречная трава синее (40 шт)"/>
+        <xdr:cNvPr id="183" name="Головчатка, цефалярия" descr="Головчатка, цефалярия"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>193</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="184" name="Василек раскидистый" descr="Василек раскидистый"/>
+        <xdr:cNvPr id="184" name="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)" descr="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>194</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="185" name="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)" descr="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="185" name="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)" descr="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>195</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="186" name="Вика зубчатолистная, горошек пильчатый" descr="Вика зубчатолистная, горошек пильчатый"/>
+        <xdr:cNvPr id="186" name="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)" descr="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>196</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="187" name="Ворсянка волосистая" descr="Ворсянка волосистая"/>
+        <xdr:cNvPr id="187" name="Дзимбало, солянум (7 шт)" descr="Дзимбало, солянум (7 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>197</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="188" name="Ворсянка разрезная, или ворсовальная шишка, ворсовка " descr="Ворсянка разрезная, или ворсовальная шишка, ворсовка "/>
+        <xdr:cNvPr id="188" name="Дыня вьетнамская (5 шт)" descr="Дыня вьетнамская (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>198</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="189" name="Восковая, зимняя тыква, бенинказа (5 шт.)" descr="Восковая, зимняя тыква, бенинказа (5 шт.)"/>
+        <xdr:cNvPr id="189" name="Дыня Канталупа (5 шт)" descr="Дыня Канталупа (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>199</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="190" name="Гибискус тройчатый" descr="Гибискус тройчатый"/>
+        <xdr:cNvPr id="190" name="Календула, ноготки" descr="Календула, ноготки"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>200</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="191" name="Гимнопеталум китайский (5 шт)." descr="Гимнопеталум китайский (5 шт)."/>
+        <xdr:cNvPr id="191" name="Календула, ноготки Махровая" descr="Календула, ноготки Махровая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>201</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="192" name="Головчатка, цефалярия" descr="Головчатка, цефалярия"/>
+        <xdr:cNvPr id="192" name="Календула, ноготки Розовая" descr="Календула, ноготки Розовая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>202</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="193" name="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)" descr="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="193" name="Канареечник, фалярис" descr="Канареечник, фалярис"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>203</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="194" name="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)" descr="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)"/>
+        <xdr:cNvPr id="194" name="Кардиоспермум халикакабский" descr="Кардиоспермум халикакабский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>204</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="195" name="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)" descr="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)"/>
+        <xdr:cNvPr id="195" name="Квамоклит перистый" descr="Квамоклит перистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>205</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="196" name="Дзимбало, солянум (7 шт)" descr="Дзимбало, солянум (7 шт)"/>
+        <xdr:cNvPr id="196" name="Кервель, купырь (25 шт)" descr="Кервель, купырь (25 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>206</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="197" name="Дыня вьетнамская (5 шт)" descr="Дыня вьетнамская (5 шт)"/>
+        <xdr:cNvPr id="197" name="Кивано, рогатая дыня (5 шт.)" descr="Кивано, рогатая дыня (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>207</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="198" name="Дыня Канталупа (5 шт)" descr="Дыня Канталупа (5 шт)"/>
+        <xdr:cNvPr id="198" name="Клитория (2 шт)" descr="Клитория (2 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>208</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="199" name="Календула, ноготки" descr="Календула, ноготки"/>
+        <xdr:cNvPr id="199" name="Крукнек (5 шт)" descr="Крукнек (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>209</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="200" name="Календула, ноготки Махровая" descr="Календула, ноготки Махровая"/>
+        <xdr:cNvPr id="200" name="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)" descr="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>210</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="201" name="Календула, ноготки Розовая" descr="Календула, ноготки Розовая"/>
+        <xdr:cNvPr id="201" name="Кукуруза пестролистная " descr="Кукуруза пестролистная "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>211</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="202" name="Канареечник, фалярис" descr="Канареечник, фалярис"/>
+        <xdr:cNvPr id="202" name="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)" descr="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>212</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="203" name="Кардиоспермум халикакабский" descr="Кардиоспермум халикакабский"/>
+        <xdr:cNvPr id="203" name="Лагенария мини" descr="Лагенария мини"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>213</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="204" name="Квамоклит перистый" descr="Квамоклит перистый"/>
+        <xdr:cNvPr id="204" name="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)" descr="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>214</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="205" name="Кервель, купырь (25 шт)" descr="Кервель, купырь (25 шт)"/>
+        <xdr:cNvPr id="205" name="Лунарий" descr="Лунарий"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>215</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="206" name="Кивано, рогатая дыня (5 шт.)" descr="Кивано, рогатая дыня (5 шт.)"/>
+        <xdr:cNvPr id="206" name="Люффа остроребристая, мочалка" descr="Люффа остроребристая, мочалка"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>216</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="207" name="Клитория (2 шт)" descr="Клитория (2 шт)"/>
+        <xdr:cNvPr id="207" name="Мелотрия Левис" descr="Мелотрия Левис"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>217</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="208" name="Крукнек (5 шт)" descr="Крукнек (5 шт)"/>
+        <xdr:cNvPr id="208" name="Мимоза стыдливая" descr="Мимоза стыдливая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>218</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="209" name="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)" descr="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="209" name="Мирабилис (ночная красавица)" descr="Мирабилис (ночная красавица)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>219</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="210" name="Кукуруза пестролистная (5 шт)" descr="Кукуруза пестролистная (5 шт)"/>
+        <xdr:cNvPr id="210" name="Момордика" descr="Момордика"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>220</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="211" name="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)" descr="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="211" name="Момордика мини (2 шт)" descr="Момордика мини (2 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>221</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="212" name="Лагенария мини (5 шт.)" descr="Лагенария мини (5 шт.)"/>
+        <xdr:cNvPr id="212" name="Мордовник" descr="Мордовник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>222</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="213" name="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)" descr="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)"/>
+        <xdr:cNvPr id="213" name="Нигела дамасская, чернушка" descr="Нигела дамасская, чернушка"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>223</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="214" name="Лихнис корончатый белый" descr="Лихнис корончатый белый"/>
+        <xdr:cNvPr id="214" name="Никандра физалисовидная" descr="Никандра физалисовидная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>224</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="215" name="Лихнис корончатый красный" descr="Лихнис корончатый красный"/>
+        <xdr:cNvPr id="215" name="Нут черный, бараний горох" descr="Нут черный, бараний горох"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>225</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="216" name="Лунарий" descr="Лунарий"/>
+        <xdr:cNvPr id="216" name="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)" descr="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>226</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Люффа остроребристая, мочалка" descr="Люффа остроребристая, мочалка"/>
+        <xdr:cNvPr id="217" name="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)" descr="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>227</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="218" name="Мелотрия Левис" descr="Мелотрия Левис"/>
+        <xdr:cNvPr id="218" name="Перец декоративный «Желтый»" descr="Перец декоративный «Желтый»"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>228</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="219" name="Мимоза стыдливая" descr="Мимоза стыдливая"/>
+        <xdr:cNvPr id="219" name="Перец декоративный «Триколор вариегата»" descr="Перец декоративный «Триколор вариегата»"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>229</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="220" name="Мирабилис (ночная красавица)" descr="Мирабилис (ночная красавица)"/>
+        <xdr:cNvPr id="220" name="Перилла" descr="Перилла"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>230</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="221" name="Момордика" descr="Момордика"/>
+        <xdr:cNvPr id="221" name="Подсолнечник белосемянный" descr="Подсолнечник белосемянный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>231</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="222" name="Момордика мини (2 шт)" descr="Момордика мини (2 шт)"/>
+        <xdr:cNvPr id="222" name="Расторопша пятнистая" descr="Расторопша пятнистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>232</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="223" name="Нигела дамасская, чернушка" descr="Нигела дамасская, чернушка"/>
+        <xdr:cNvPr id="223" name="Редис &amp;quot;Триколор&amp;quot; (15 шт)" descr="Редис &amp;quot;Триколор&amp;quot; (15 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>233</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="224" name="Никандра физалисовидная" descr="Никандра физалисовидная"/>
+        <xdr:cNvPr id="224" name="Редис стручковый, яванский (10 шт)" descr="Редис стручковый, яванский (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>234</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="225" name="Нут черный, бараний горох" descr="Нут черный, бараний горох"/>
+        <xdr:cNvPr id="225" name="Рудбекия волосистая" descr="Рудбекия волосистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>235</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="226" name="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)" descr="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="226" name="Рудбекия трехлопастная, трилоба" descr="Рудбекия трехлопастная, трилоба"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>236</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="227" name="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)" descr="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)"/>
+        <xdr:cNvPr id="227" name="Руэллия Скварроза" descr="Руэллия Скварроза"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>237</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="228" name="Паслен гулявниколистный, колючий помидор (5 шт)" descr="Паслен гулявниколистный, колючий помидор (5 шт)"/>
+        <xdr:cNvPr id="228" name="Сараха съедобная, овощная" descr="Сараха съедобная, овощная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>238</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="229" name="Перец декоративный «Желтый»" descr="Перец декоративный «Желтый»"/>
+        <xdr:cNvPr id="229" name="Сидальцея мальвоцветковая" descr="Сидальцея мальвоцветковая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>239</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="230" name="Перец декоративный «Триколор вариегата»" descr="Перец декоративный «Триколор вариегата»"/>
+        <xdr:cNvPr id="230" name="Скабиоза бледно-желтая" descr="Скабиоза бледно-желтая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>240</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="231" name="Подсолнечник белосемянный" descr="Подсолнечник белосемянный"/>
+        <xdr:cNvPr id="231" name="Сорго сахарное" descr="Сорго сахарное"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>241</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="232" name="Расторопша пятнистая" descr="Расторопша пятнистая"/>
+        <xdr:cNvPr id="232" name="Спилантес (40 шт)" descr="Спилантес (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>242</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="233" name="Редис &amp;quot;Триколор&amp;quot; (15 шт)" descr="Редис &amp;quot;Триколор&amp;quot; (15 шт)"/>
+        <xdr:cNvPr id="233" name="Табак душистый" descr="Табак душистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>243</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="234" name="Редис стручковый, яванский (10 шт)" descr="Редис стручковый, яванский (10 шт)"/>
+        <xdr:cNvPr id="234" name="Титония, мексиканский подсолнух (20 шт)" descr="Титония, мексиканский подсолнух (20 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>244</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="235" name="Рудбекия волосистая" descr="Рудбекия волосистая"/>
+        <xdr:cNvPr id="235" name="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)" descr="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>245</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="236" name="Рудбекия трехлопастная, трилоба" descr="Рудбекия трехлопастная, трилоба"/>
+        <xdr:cNvPr id="236" name="Трихозант (2 шт.)" descr="Трихозант (2 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>246</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="237" name="Руэллия Скварроза" descr="Руэллия Скварроза"/>
+        <xdr:cNvPr id="237" name="Тыква голосеменная (Штирийская)(5 шт.)" descr="Тыква голосеменная (Штирийская)(5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>247</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="238" name="Сараха съедобная, овощная" descr="Сараха съедобная, овощная"/>
+        <xdr:cNvPr id="238" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>248</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="239" name="Сидальцея мальвоцветковая" descr="Сидальцея мальвоцветковая"/>
+        <xdr:cNvPr id="239" name="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;" descr="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>249</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="240" name="Скабиоза бледно-желтая" descr="Скабиоза бледно-желтая"/>
+        <xdr:cNvPr id="240" name="Фасоль лимская" descr="Фасоль лимская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>250</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="241" name="Сорго сахарное" descr="Сорго сахарное"/>
+        <xdr:cNvPr id="241" name="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)" descr="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>251</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="242" name="Спилантес (40 шт)" descr="Спилантес (40 шт)"/>
+        <xdr:cNvPr id="242" name="Физалис ягодный желтый (6 шт.)" descr="Физалис ягодный желтый (6 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>252</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="243" name="Табак душистый" descr="Табак душистый"/>
+        <xdr:cNvPr id="243" name="Хлопчатник травянистый, хлопок" descr="Хлопчатник травянистый, хлопок"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>253</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="244" name="Титония, мексиканский подсолнух (20 шт)" descr="Титония, мексиканский подсолнух (20 шт)"/>
+        <xdr:cNvPr id="244" name="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)" descr="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>254</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="245" name="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)" descr="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="245" name="Цинния карликовая &amp;quot;Захара&amp;quot;" descr="Цинния карликовая &amp;quot;Захара&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>255</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="246" name="Трихозант (2 шт.)" descr="Трихозант (2 шт.)"/>
+        <xdr:cNvPr id="246" name="Чумиза" descr="Чумиза"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>256</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="247" name="Тыква &amp;quot;Голубой банан&amp;quot; (5 шт.)" descr="Тыква &amp;quot;Голубой банан&amp;quot; (5 шт.)"/>
+        <xdr:cNvPr id="247" name="Чуфа, сыть съедобная, земляной миндаль" descr="Чуфа, сыть съедобная, земляной миндаль"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>257</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="248" name="Тыква &amp;quot;Розовый банан&amp;quot; (5 шт.)" descr="Тыква &amp;quot;Розовый банан&amp;quot; (5 шт.)"/>
+        <xdr:cNvPr id="248" name="Шалфей мускатный" descr="Шалфей мускатный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>258</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="249" name="Тыква голосеменная (Штирийская)(5 шт.)" descr="Тыква голосеменная (Штирийская)(5 шт.)"/>
+        <xdr:cNvPr id="249" name="Шток-роза морщинистая" descr="Шток-роза морщинистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>259</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="250" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
+        <xdr:cNvPr id="250" name="Энотера вечерняя" descr="Энотера вечерняя"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>260</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="251" name="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;" descr="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;"/>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Ангурия сирийская (10 шт)" descr="Ангурия сирийская (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>261</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="252" name="Фасоль лимская (3 шт.)" descr="Фасоль лимская (3 шт.)"/>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Анредера, буссенгольция (клубни)" descr="Анредера, буссенгольция (клубни)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>262</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="253" name="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)" descr="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)"/>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Базелла (10 шт)" descr="Базелла (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>263</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="254" name="Физалис ягодный желтый (6 шт.)" descr="Физалис ягодный желтый (6 шт.)"/>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)" descr="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>264</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="255" name="Хлопчатник травянистый, хлопок" descr="Хлопчатник травянистый, хлопок"/>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Гимнопеталум китайский" descr="Гимнопеталум китайский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>265</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="256" name="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)" descr="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)"/>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Горошек душистый, чина клубненосная" descr="Горошек душистый, чина клубненосная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>266</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="257" name="Чумиза" descr="Чумиза"/>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)" descr="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>267</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="258" name="Чуфа, сыть съедобная, земляной миндаль" descr="Чуфа, сыть съедобная, земляной миндаль"/>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Горошек многолетний, желтый, чина луговая" descr="Горошек многолетний, желтый, чина луговая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>268</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="259" name="Шалфей мускатный" descr="Шалфей мускатный"/>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Горошек многолетний, красный, чина широколистная" descr="Горошек многолетний, красный, чина широколистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>269</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="260" name="Шток-роза морщинистая" descr="Шток-роза морщинистая"/>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Горошек многолетний, розовый, чина широколистная" descr="Горошек многолетний, розовый, чина широколистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>270</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="261" name="Энотера вечерняя" descr="Энотера вечерняя"/>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Диоскорея бататовая, ямс" descr="Диоскорея бататовая, ямс"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>272</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="262" name="Ангурия сирийская (10 шт)" descr="Ангурия сирийская (10 шт)"/>
+        <xdr:cNvPr id="262" name="Диоскорея бататовая, ямс (клубни)" descr="Диоскорея бататовая, ямс (клубни)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>273</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="263" name="Анредера, буссенгольция (клубни)" descr="Анредера, буссенгольция (клубни)"/>
+        <xdr:cNvPr id="263" name="Дыня вьетнамская (5 шт)" descr="Дыня вьетнамская (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>274</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="264" name="Базелла (10 шт)" descr="Базелла (10 шт)"/>
+        <xdr:cNvPr id="264" name="Дыня Канталупа (5 шт)" descr="Дыня Канталупа (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>275</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="265" name="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)" descr="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="265" name="Ежевика садовая, бесшипная" descr="Ежевика садовая, бесшипная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>276</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="266" name="Гимнопеталум китайский (5 шт)." descr="Гимнопеталум китайский (5 шт)."/>
+        <xdr:cNvPr id="266" name="Кардиоспермум халикакабский" descr="Кардиоспермум халикакабский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>277</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="267" name="Горошек душистый, чина клубненосная" descr="Горошек душистый, чина клубненосная"/>
+        <xdr:cNvPr id="267" name="Квамоклит перистый" descr="Квамоклит перистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>278</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="268" name="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)" descr="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="268" name="Кивано, рогатая дыня (5 шт.)" descr="Кивано, рогатая дыня (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>279</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="269" name="Горошек многолетний, желтый, чина луговая" descr="Горошек многолетний, желтый, чина луговая"/>
+        <xdr:cNvPr id="269" name="Клитория (2 шт)" descr="Клитория (2 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>280</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="270" name="Горошек многолетний, красный, чина широколистная" descr="Горошек многолетний, красный, чина широколистная"/>
+        <xdr:cNvPr id="270" name="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)" descr="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>281</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="271" name="Горошек многолетний, розовый, чина широколистная" descr="Горошек многолетний, розовый, чина широколистная"/>
+        <xdr:cNvPr id="271" name="Лагенария мини" descr="Лагенария мини"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>282</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="272" name="Диоскорея бататовая, ямс" descr="Диоскорея бататовая, ямс"/>
+        <xdr:cNvPr id="272" name="Люффа остроребристая, мочалка" descr="Люффа остроребристая, мочалка"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>283</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="273" name="Диоскорея бататовая, ямс (4 разбор)" descr="Диоскорея бататовая, ямс (4 разбор)"/>
+        <xdr:cNvPr id="273" name="Мелотрия Левис" descr="Мелотрия Левис"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>284</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="274" name="Диоскорея бататовая, ямс (клубни)" descr="Диоскорея бататовая, ямс (клубни)"/>
+        <xdr:cNvPr id="274" name="Момордика" descr="Момордика"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>285</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="275" name="Дыня вьетнамская (5 шт)" descr="Дыня вьетнамская (5 шт)"/>
+        <xdr:cNvPr id="275" name="Момордика мини (2 шт)" descr="Момордика мини (2 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>286</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="276" name="Дыня Канталупа (5 шт)" descr="Дыня Канталупа (5 шт)"/>
+        <xdr:cNvPr id="276" name="Обвойник греческий" descr="Обвойник греческий"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>287</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="277" name="Ежевика садовая, бесшипная" descr="Ежевика садовая, бесшипная"/>
+        <xdr:cNvPr id="277" name="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)" descr="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>288</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="278" name="Кардиоспермум халикакабский" descr="Кардиоспермум халикакабский"/>
+        <xdr:cNvPr id="278" name="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)" descr="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>289</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="279" name="Квамоклит перистый" descr="Квамоклит перистый"/>
+        <xdr:cNvPr id="279" name="Трихозант (2 шт.)" descr="Трихозант (2 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>290</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="280" name="Кивано, рогатая дыня (5 шт.)" descr="Кивано, рогатая дыня (5 шт.)"/>
+        <xdr:cNvPr id="280" name="Тыква голосеменная (Штирийская)(5 шт.)" descr="Тыква голосеменная (Штирийская)(5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>291</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="281" name="Клитория (2 шт)" descr="Клитория (2 шт)"/>
+        <xdr:cNvPr id="281" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>292</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="282" name="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)" descr="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="282" name="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;" descr="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>293</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="283" name="Лагенария мини (5 шт.)" descr="Лагенария мини (5 шт.)"/>
+        <xdr:cNvPr id="283" name="Фасоль лимская" descr="Фасоль лимская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>294</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="284" name="Люффа остроребристая, мочалка" descr="Люффа остроребристая, мочалка"/>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Аквилегия бело-синяя" descr="Аквилегия бело-синяя"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>295</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="285" name="Мелотрия Левис" descr="Мелотрия Левис"/>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Алтей" descr="Алтей"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>296</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="286" name="Момордика" descr="Момордика"/>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Алтей розовый" descr="Алтей розовый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>297</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="287" name="Момордика мини (2 шт)" descr="Момордика мини (2 шт)"/>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Альбиция ленкоранская, шелкова акация" descr="Альбиция ленкоранская, шелкова акация"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>298</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="288" name="Обвойник греческий" descr="Обвойник греческий"/>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Амарант метельчатый" descr="Амарант метельчатый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>299</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="289" name="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)" descr="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)"/>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Амарант триколор красный" descr="Амарант триколор красный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>300</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="290" name="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)" descr="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)"/>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Аморфа кустарниковая" descr="Аморфа кустарниковая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>301</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="291" name="Трихозант (2 шт.)" descr="Трихозант (2 шт.)"/>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Ангурия сирийская (10 шт)" descr="Ангурия сирийская (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>302</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="292" name="Тыква голосеменная (Штирийская)(5 шт.)" descr="Тыква голосеменная (Штирийская)(5 шт.)"/>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Антемис, пупавка" descr="Антемис, пупавка"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>303</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="293" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)" descr="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>304</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="294" name="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;" descr="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;"/>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Аронник итальянский" descr="Аронник итальянский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>305</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="295" name="Фасоль лимская (3 шт.)" descr="Фасоль лимская (3 шт.)"/>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Артишок (10 шт)" descr="Артишок (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>307</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="296" name="Аквилегия бело-синяя" descr="Аквилегия бело-синяя"/>
+        <xdr:cNvPr id="296" name="Астрагал солодколистный" descr="Астрагал солодколистный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>308</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="297" name="Аквилегия желтая" descr="Аквилегия желтая"/>
+        <xdr:cNvPr id="297" name="Асфоделина желтая" descr="Асфоделина желтая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>309</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="298" name="Аквилегия розовая" descr="Аквилегия розовая"/>
+        <xdr:cNvPr id="298" name="Базелла (10 шт)" descr="Базелла (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>310</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="299" name="Алтей" descr="Алтей"/>
+        <xdr:cNvPr id="299" name="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)" descr="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>311</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="300" name="Алтей розовый" descr="Алтей розовый"/>
+        <xdr:cNvPr id="300" name="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)" descr="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>312</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="301" name="Альбиция ленкоранская, шелкова акация" descr="Альбиция ленкоранская, шелкова акация"/>
+        <xdr:cNvPr id="301" name="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)" descr="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>313</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="302" name="Амарант метельчатый" descr="Амарант метельчатый"/>
+        <xdr:cNvPr id="302" name="Бамия, абельмош съедобный (10 шт)" descr="Бамия, абельмош съедобный (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>314</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="303" name="Амарант триколор красный" descr="Амарант триколор красный"/>
+        <xdr:cNvPr id="303" name="Барбарис обыкновенный" descr="Барбарис обыкновенный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>315</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="304" name="Аморфа кустарниковая" descr="Аморфа кустарниковая"/>
+        <xdr:cNvPr id="304" name="Барбарис Оттавский" descr="Барбарис Оттавский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>316</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="305" name="Ангурия сирийская (10 шт)" descr="Ангурия сирийская (10 шт)"/>
+        <xdr:cNvPr id="305" name="Барбарис пурпурнолистный" descr="Барбарис пурпурнолистный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>317</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="306" name="Антемис, пупавка" descr="Антемис, пупавка"/>
+        <xdr:cNvPr id="306" name="Беламканда китайская" descr="Беламканда китайская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>318</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="307" name="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)" descr="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="307" name="Биденс, череда феруллолистная" descr="Биденс, череда феруллолистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>319</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="308" name="Аронник итальянский" descr="Аронник итальянский"/>
+        <xdr:cNvPr id="308" name="Бирючина обыкновенная" descr="Бирючина обыкновенная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>320</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="309" name="Артишок (10 шт)" descr="Артишок (10 шт)"/>
+        <xdr:cNvPr id="309" name="Бобовник анагировидный" descr="Бобовник анагировидный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>321</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="310" name="Астрагал солодколистный" descr="Астрагал солодколистный"/>
+        <xdr:cNvPr id="310" name="Бораго, огуречная трава белое (10 шт)" descr="Бораго, огуречная трава белое (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>322</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="311" name="Асфоделина желтая" descr="Асфоделина желтая"/>
+        <xdr:cNvPr id="311" name="Бораго, огуречная трава синее (40 шт)" descr="Бораго, огуречная трава синее (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>323</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="312" name="Базелла (10 шт)" descr="Базелла (10 шт)"/>
+        <xdr:cNvPr id="312" name="Бузина темнолистная резная" descr="Бузина темнолистная резная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>324</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="313" name="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)" descr="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="313" name="Бузина черная" descr="Бузина черная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>325</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="314" name="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)" descr="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="314" name="Буквица лекарственная" descr="Буквица лекарственная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>326</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="315" name="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)" descr="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="315" name="Валериана лекарственная" descr="Валериана лекарственная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>327</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="316" name="Бамия, абельмош съедобный (10 шт)" descr="Бамия, абельмош съедобный (10 шт)"/>
+        <xdr:cNvPr id="316" name="Василек раскидистый" descr="Василек раскидистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>328</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="317" name="Барбарис желтолистный" descr="Барбарис желтолистный"/>
+        <xdr:cNvPr id="317" name="Василистник" descr="Василистник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>329</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="318" name="Барбарис обыкновенный" descr="Барбарис обыкновенный"/>
+        <xdr:cNvPr id="318" name="Ваточник" descr="Ваточник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>330</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="319" name="Барбарис Оттавский" descr="Барбарис Оттавский"/>
+        <xdr:cNvPr id="319" name="Вероника колосковая" descr="Вероника колосковая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>331</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="320" name="Барбарис пурпурнолистный" descr="Барбарис пурпурнолистный"/>
+        <xdr:cNvPr id="320" name="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)" descr="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>332</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="321" name="Беламканда китайская" descr="Беламканда китайская"/>
+        <xdr:cNvPr id="321" name="Вика зубчатолистная, горошек пильчатый" descr="Вика зубчатолистная, горошек пильчатый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>333</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="322" name="Биденс, череда феруллолистная" descr="Биденс, череда феруллолистная"/>
+        <xdr:cNvPr id="322" name="Витлуф, салат цикорный (30 шт)" descr="Витлуф, салат цикорный (30 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>334</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="323" name="Бирючина обыкновенная" descr="Бирючина обыкновенная"/>
+        <xdr:cNvPr id="323" name="Воробейник лекарственный, кукушкины слезки" descr="Воробейник лекарственный, кукушкины слезки"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>335</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="324" name="Бобовник анагировидный" descr="Бобовник анагировидный"/>
+        <xdr:cNvPr id="324" name="Воробейник пурпурно-голубой" descr="Воробейник пурпурно-голубой"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>336</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="325" name="Бораго, огуречная трава белое (10 шт)" descr="Бораго, огуречная трава белое (10 шт)"/>
+        <xdr:cNvPr id="325" name="Ворсянка волосистая" descr="Ворсянка волосистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>337</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="326" name="Бораго, огуречная трава синее (40 шт)" descr="Бораго, огуречная трава синее (40 шт)"/>
+        <xdr:cNvPr id="326" name="Ворсянка разрезная, или ворсовальная шишка, ворсовка " descr="Ворсянка разрезная, или ворсовальная шишка, ворсовка "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>338</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="327" name="Боярышник красный махровый" descr="Боярышник красный махровый"/>
+        <xdr:cNvPr id="327" name="Восковая, зимняя тыква, бенинказа (5 шт.)" descr="Восковая, зимняя тыква, бенинказа (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>339</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="328" name="Бузина темнолистная резная" descr="Бузина темнолистная резная"/>
+        <xdr:cNvPr id="328" name="Гайлардия остистая" descr="Гайлардия остистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>340</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="329" name="Бузина черная" descr="Бузина черная"/>
+        <xdr:cNvPr id="329" name="Гелиопсис подсолнечниковидный" descr="Гелиопсис подсолнечниковидный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>341</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="330" name="Буквица лекарственная" descr="Буквица лекарственная"/>
+        <xdr:cNvPr id="330" name="Гелиопсис подсолнечниковидный вариегатный" descr="Гелиопсис подсолнечниковидный вариегатный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>342</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="331" name="Валериана лекарственная" descr="Валериана лекарственная"/>
+        <xdr:cNvPr id="331" name="Гелиотроп (10 шт)" descr="Гелиотроп (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>343</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="332" name="Василек раскидистый" descr="Василек раскидистый"/>
+        <xdr:cNvPr id="332" name="Герань белая" descr="Герань белая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>344</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="333" name="Василистник" descr="Василистник"/>
+        <xdr:cNvPr id="333" name="Герань кроваво-красная" descr="Герань кроваво-красная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="334" name="Ваточник" descr="Ваточник"/>
+        <xdr:cNvPr id="334" name="Герань луговая" descr="Герань луговая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="335" name="Вероника колосковая" descr="Вероника колосковая"/>
+        <xdr:cNvPr id="335" name="Герань оксонская" descr="Герань оксонская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="336" name="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)" descr="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="336" name="Герань темно-бурая" descr="Герань темно-бурая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="337" name="Вика зубчатолистная, горошек пильчатый" descr="Вика зубчатолистная, горошек пильчатый"/>
+        <xdr:cNvPr id="337" name="Гибискус сирийский (смесь)" descr="Гибискус сирийский (смесь)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="338" name="Витлуф, салат цикорный (30 шт)" descr="Витлуф, салат цикорный (30 шт)"/>
+        <xdr:cNvPr id="338" name="Гибискус сирийский, махровый" descr="Гибискус сирийский, махровый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>350</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="339" name="Воробейник лекарственный, кукушкины слезки" descr="Воробейник лекарственный, кукушкины слезки"/>
+        <xdr:cNvPr id="339" name="Гибискус травянистый, болотный (белый)" descr="Гибискус травянистый, болотный (белый)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>351</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="340" name="Воробейник пурпурно-голубой" descr="Воробейник пурпурно-голубой"/>
+        <xdr:cNvPr id="340" name="Гибискус травянистый, болотный (красный)" descr="Гибискус травянистый, болотный (красный)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>352</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="341" name="Ворсянка волосистая" descr="Ворсянка волосистая"/>
+        <xdr:cNvPr id="341" name="Гибискус травянистый, болотный (красный, резной лист)" descr="Гибискус травянистый, болотный (красный, резной лист)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>353</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="342" name="Ворсянка разрезная, или ворсовальная шишка, ворсовка " descr="Ворсянка разрезная, или ворсовальная шишка, ворсовка "/>
+        <xdr:cNvPr id="342" name="Гибискус травянистый, болотный (розовый)" descr="Гибискус травянистый, болотный (розовый)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>354</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="343" name="Восковая, зимняя тыква, бенинказа (5 шт.)" descr="Восковая, зимняя тыква, бенинказа (5 шт.)"/>
+        <xdr:cNvPr id="343" name="Гибискус тройчатый" descr="Гибискус тройчатый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>355</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="344" name="Гайлардия остистая" descr="Гайлардия остистая"/>
+        <xdr:cNvPr id="344" name="Гимнопеталум китайский" descr="Гимнопеталум китайский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>356</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="345" name="Гелиопсис подсолнечниковидный" descr="Гелиопсис подсолнечниковидный"/>
+        <xdr:cNvPr id="345" name="Головчатка, цефалярия" descr="Головчатка, цефалярия"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>357</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="346" name="Гелиопсис подсолнечниковидный вариегатный" descr="Гелиопсис подсолнечниковидный вариегатный"/>
+        <xdr:cNvPr id="346" name="Горец виргинский" descr="Горец виргинский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>358</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="347" name="Гелиотроп (10 шт)" descr="Гелиотроп (10 шт)"/>
+        <xdr:cNvPr id="347" name="Горошек душистый, чина клубненосная" descr="Горошек душистый, чина клубненосная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>359</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="348" name="Герань белая" descr="Герань белая"/>
+        <xdr:cNvPr id="348" name="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)" descr="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>360</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="349" name="Герань кроваво-красная" descr="Герань кроваво-красная"/>
+        <xdr:cNvPr id="349" name="Горошек многолетний, желтый, чина луговая" descr="Горошек многолетний, желтый, чина луговая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>361</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="350" name="Герань луговая" descr="Герань луговая"/>
+        <xdr:cNvPr id="350" name="Горошек многолетний, красный, чина широколистная" descr="Горошек многолетний, красный, чина широколистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>362</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="351" name="Герань оксонская" descr="Герань оксонская"/>
+        <xdr:cNvPr id="351" name="Горошек многолетний, розовый, чина широколистная" descr="Горошек многолетний, розовый, чина широколистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>363</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="352" name="Герань темно-бурая" descr="Герань темно-бурая"/>
+        <xdr:cNvPr id="352" name="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)" descr="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>364</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="353" name="Гибискус сирийский (смесь)" descr="Гибискус сирийский (смесь)"/>
+        <xdr:cNvPr id="353" name="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)" descr="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>365</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="354" name="Гибискус сирийский, махровый" descr="Гибискус сирийский, махровый"/>
+        <xdr:cNvPr id="354" name="Гравилат чилоэский красный" descr="Гравилат чилоэский красный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>366</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="355" name="Гибискус травянистый, болотный (белый)" descr="Гибискус травянистый, болотный (белый)"/>
+        <xdr:cNvPr id="355" name="Дербенник иволистный" descr="Дербенник иволистный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>367</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="356" name="Гибискус травянистый, болотный (красный)" descr="Гибискус травянистый, болотный (красный)"/>
+        <xdr:cNvPr id="356" name="Дереза, ягода годжи" descr="Дереза, ягода годжи"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="357" name="Гибискус травянистый, болотный (красный, резной лист)" descr="Гибискус травянистый, болотный (красный, резной лист)"/>
+        <xdr:cNvPr id="357" name="Дзимбало, солянум (7 шт)" descr="Дзимбало, солянум (7 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>369</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="358" name="Гибискус травянистый, болотный (розовый)" descr="Гибискус травянистый, болотный (розовый)"/>
+        <xdr:cNvPr id="358" name="Дубровник нухинский" descr="Дубровник нухинский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>370</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="359" name="Гибискус тройчатый" descr="Гибискус тройчатый"/>
+        <xdr:cNvPr id="359" name="Душица обыкновенная" descr="Душица обыкновенная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>371</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="360" name="Гимнопеталум китайский (5 шт)." descr="Гимнопеталум китайский (5 шт)."/>
+        <xdr:cNvPr id="360" name="Дыня вьетнамская (5 шт)" descr="Дыня вьетнамская (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>372</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="361" name="Головчатка, цефалярия" descr="Головчатка, цефалярия"/>
+        <xdr:cNvPr id="361" name="Дыня Канталупа (5 шт)" descr="Дыня Канталупа (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="362" name="Горец виргинский" descr="Горец виргинский"/>
+        <xdr:cNvPr id="362" name="Дюшения, лапчатка индийская" descr="Дюшения, лапчатка индийская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>374</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="363" name="Горошек душистый, чина клубненосная" descr="Горошек душистый, чина клубненосная"/>
+        <xdr:cNvPr id="363" name="Ежевика садовая, бесшипная" descr="Ежевика садовая, бесшипная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="364" name="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)" descr="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="364" name="Жимолость съедобная красная " descr="Жимолость съедобная красная "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>376</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="365" name="Горошек многолетний, желтый, чина луговая" descr="Горошек многолетний, желтый, чина луговая"/>
+        <xdr:cNvPr id="365" name="Жимолость татарская" descr="Жимолость татарская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>377</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="366" name="Горошек многолетний, красный, чина широколистная" descr="Горошек многолетний, красный, чина широколистная"/>
+        <xdr:cNvPr id="366" name="Зверобо́й кальмианум Джемо" descr="Зверобо́й кальмианум Джемо"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="367" name="Горошек многолетний, розовый, чина широколистная" descr="Горошек многолетний, розовый, чина широколистная"/>
+        <xdr:cNvPr id="367" name="Зверобой непахучий" descr="Зверобой непахучий"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>379</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="368" name="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)" descr="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)"/>
+        <xdr:cNvPr id="368" name="Зверобой продырявленный" descr="Зверобой продырявленный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="369" name="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)" descr="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)"/>
+        <xdr:cNvPr id="369" name="Зизифус настоящий, унаби, китайский финик" descr="Зизифус настоящий, унаби, китайский финик"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="370" name="Гравилат чилоэский красный" descr="Гравилат чилоэский красный"/>
+        <xdr:cNvPr id="370" name="Ирис злаковидный" descr="Ирис злаковидный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>382</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="371" name="Дербенник иволистный" descr="Дербенник иволистный"/>
+        <xdr:cNvPr id="371" name="Ирис ложноаировый" descr="Ирис ложноаировый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>383</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="372" name="Дереза, ягода годжи" descr="Дереза, ягода годжи"/>
+        <xdr:cNvPr id="372" name="Календула, ноготки" descr="Календула, ноготки"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>384</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="373" name="Дзимбало, солянум (7 шт)" descr="Дзимбало, солянум (7 шт)"/>
+        <xdr:cNvPr id="373" name="Календула, ноготки Махровая" descr="Календула, ноготки Махровая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>385</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="374" name="Диоскорея бататовая, ямс (4 разбор)" descr="Диоскорея бататовая, ямс (4 разбор)"/>
+        <xdr:cNvPr id="374" name="Календула, ноготки Розовая" descr="Календула, ноготки Розовая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>386</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="375" name="Дубровник нухинский" descr="Дубровник нухинский"/>
+        <xdr:cNvPr id="375" name="Канареечник, фалярис" descr="Канареечник, фалярис"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>387</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="376" name="Душица обыкновенная" descr="Душица обыкновенная"/>
+        <xdr:cNvPr id="376" name="Кардиоспермум халикакабский" descr="Кардиоспермум халикакабский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>388</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="377" name="Дыня вьетнамская (5 шт)" descr="Дыня вьетнамская (5 шт)"/>
+        <xdr:cNvPr id="377" name="Катальпа" descr="Катальпа"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>389</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="378" name="Дыня Канталупа (5 шт)" descr="Дыня Канталупа (5 шт)"/>
+        <xdr:cNvPr id="378" name="Катальпа Овата, желтая, (карликовая)" descr="Катальпа Овата, желтая, (карликовая)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>390</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="379" name="Дюшения, лапчатка индийская" descr="Дюшения, лапчатка индийская"/>
+        <xdr:cNvPr id="379" name="Квамоклит перистый" descr="Квамоклит перистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>391</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="380" name="Ежевика садовая, бесшипная" descr="Ежевика садовая, бесшипная"/>
+        <xdr:cNvPr id="380" name="Кельрейтерия метельчатая" descr="Кельрейтерия метельчатая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>392</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="381" name="Жимолость съедобная красная " descr="Жимолость съедобная красная "/>
+        <xdr:cNvPr id="381" name="Кервель, купырь (25 шт)" descr="Кервель, купырь (25 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>393</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="382" name="Жимолость татарская" descr="Жимолость татарская"/>
+        <xdr:cNvPr id="382" name="Кивано, рогатая дыня (5 шт.)" descr="Кивано, рогатая дыня (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>394</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="383" name="Зверобо́й кальмианум Джемо" descr="Зверобо́й кальмианум Джемо"/>
+        <xdr:cNvPr id="383" name="Кизил обыкновенный, дерен мужской" descr="Кизил обыкновенный, дерен мужской"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>395</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="384" name="Зверобой непахучий" descr="Зверобой непахучий"/>
+        <xdr:cNvPr id="384" name="Кизильник горизонтальный" descr="Кизильник горизонтальный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>396</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="385" name="Зверобой продырявленный" descr="Зверобой продырявленный"/>
+        <xdr:cNvPr id="385" name="Кизильник Симонса" descr="Кизильник Симонса"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>397</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="386" name="Зизифус настоящий, унаби, китайский финик" descr="Зизифус настоящий, унаби, китайский финик"/>
+        <xdr:cNvPr id="386" name="Клитория (2 шт)" descr="Клитория (2 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>398</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="387" name="Ирис злаковидный" descr="Ирис злаковидный"/>
+        <xdr:cNvPr id="387" name="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;" descr="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>399</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="388" name="Ирис ложноаировый" descr="Ирис ложноаировый"/>
+        <xdr:cNvPr id="388" name="Ковыль" descr="Ковыль"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>400</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="389" name="Календула, ноготки" descr="Календула, ноготки"/>
+        <xdr:cNvPr id="389" name="Колокольчик персиколистный, белый" descr="Колокольчик персиколистный, белый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>401</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="390" name="Календула, ноготки Махровая" descr="Календула, ноготки Махровая"/>
+        <xdr:cNvPr id="390" name="Колокольчик персиколистный, голубой" descr="Колокольчик персиколистный, голубой"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>402</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="391" name="Календула, ноготки Розовая" descr="Календула, ноготки Розовая"/>
+        <xdr:cNvPr id="391" name="Крукнек (5 шт)" descr="Крукнек (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>403</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="392" name="Канареечник, фалярис" descr="Канареечник, фалярис"/>
+        <xdr:cNvPr id="392" name="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)" descr="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>404</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="393" name="Кардиоспермум халикакабский" descr="Кардиоспермум халикакабский"/>
+        <xdr:cNvPr id="393" name="Кукуруза пестролистная " descr="Кукуруза пестролистная "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>405</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="394" name="Катальпа" descr="Катальпа"/>
+        <xdr:cNvPr id="394" name="Лабазник обыкновенный" descr="Лабазник обыкновенный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>406</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="395" name="Катальпа Овата, желтая, (карликовая)" descr="Катальпа Овата, желтая, (карликовая)"/>
+        <xdr:cNvPr id="395" name="Лаванда" descr="Лаванда"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>407</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="396" name="Квамоклит перистый" descr="Квамоклит перистый"/>
+        <xdr:cNvPr id="396" name="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)" descr="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>408</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="397" name="Кельрейтерия метельчатая" descr="Кельрейтерия метельчатая"/>
+        <xdr:cNvPr id="397" name="Лагенария мини" descr="Лагенария мини"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>409</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="398" name="Кервель, купырь (25 шт)" descr="Кервель, купырь (25 шт)"/>
+        <xdr:cNvPr id="398" name="Лаконос американский или Фитолакка американская" descr="Лаконос американский или Фитолакка американская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>410</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="399" name="Кивано, рогатая дыня (5 шт.)" descr="Кивано, рогатая дыня (5 шт.)"/>
+        <xdr:cNvPr id="399" name="Лапчатка желтая" descr="Лапчатка желтая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>411</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="400" name="Кизил обыкновенный, дерен мужской" descr="Кизил обыкновенный, дерен мужской"/>
+        <xdr:cNvPr id="400" name="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)" descr="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>412</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="401" name="Кизильник горизонтальный" descr="Кизильник горизонтальный"/>
+        <xdr:cNvPr id="401" name="Лизимахия точечная, вербейник" descr="Лизимахия точечная, вербейник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>413</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="402" name="Кизильник Симонса" descr="Кизильник Симонса"/>
+        <xdr:cNvPr id="402" name="Лихнис корончатый белый" descr="Лихнис корончатый белый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>414</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="403" name="Клитория (2 шт)" descr="Клитория (2 шт)"/>
+        <xdr:cNvPr id="403" name="Лихнис корончатый красный" descr="Лихнис корончатый красный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>415</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="404" name="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;" descr="Клубника, земляника садовая &amp;quot;Белый Швед&amp;quot;"/>
+        <xdr:cNvPr id="404" name="Лихнис халцедонский, оранжевый" descr="Лихнис халцедонский, оранжевый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>416</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="405" name="Ковыль" descr="Ковыль"/>
+        <xdr:cNvPr id="405" name="Лобелия многолетняя синяя" descr="Лобелия многолетняя синяя"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>417</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="406" name="Колокольчик персиколистный, белый" descr="Колокольчик персиколистный, белый"/>
+        <xdr:cNvPr id="406" name="Лох зонтичный, ягодный" descr="Лох зонтичный, ягодный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>418</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="407" name="Колокольчик персиколистный, голубой" descr="Колокольчик персиколистный, голубой"/>
+        <xdr:cNvPr id="407" name="Лук душистый" descr="Лук душистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>419</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="408" name="Крукнек (5 шт)" descr="Крукнек (5 шт)"/>
+        <xdr:cNvPr id="408" name="Лук резанец" descr="Лук резанец"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>420</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="409" name="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)" descr="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="409" name="Лунарий" descr="Лунарий"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>421</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="410" name="Кукуруза пестролистная (5 шт)" descr="Кукуруза пестролистная (5 шт)"/>
+        <xdr:cNvPr id="410" name="Люффа остроребристая, мочалка" descr="Люффа остроребристая, мочалка"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>422</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="411" name="Лабазник обыкновенный" descr="Лабазник обыкновенный"/>
+        <xdr:cNvPr id="411" name="Магония падуболистная" descr="Магония падуболистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>423</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="412" name="Лаванда" descr="Лаванда"/>
+        <xdr:cNvPr id="412" name="Малина розолистная, тибетская" descr="Малина розолистная, тибетская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>424</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="413" name="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)" descr="Лагенария &amp;quot;Лебедь&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="413" name="Мелотрия Левис" descr="Мелотрия Левис"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>425</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="414" name="Лагенария мини (5 шт.)" descr="Лагенария мини (5 шт.)"/>
+        <xdr:cNvPr id="414" name="Мимоза стыдливая" descr="Мимоза стыдливая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>426</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="415" name="Лаконос американский или Фитолакка американская" descr="Лаконос американский или Фитолакка американская"/>
+        <xdr:cNvPr id="415" name="Мирабилис (ночная красавица)" descr="Мирабилис (ночная красавица)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>427</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="416" name="Лапчатка желтая" descr="Лапчатка желтая"/>
+        <xdr:cNvPr id="416" name="Момордика" descr="Момордика"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>428</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="417" name="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)" descr="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)"/>
+        <xdr:cNvPr id="417" name="Момордика мини (2 шт)" descr="Момордика мини (2 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>429</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="418" name="Лериодендрон, тюльпановое дерево" descr="Лериодендрон, тюльпановое дерево"/>
+        <xdr:cNvPr id="418" name="Мордовник" descr="Мордовник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>430</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="419" name="Лизимахия точечная, вербейник" descr="Лизимахия точечная, вербейник"/>
+        <xdr:cNvPr id="419" name="Нигела дамасская, чернушка" descr="Нигела дамасская, чернушка"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>431</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="420" name="Лихнис корончатый белый" descr="Лихнис корончатый белый"/>
+        <xdr:cNvPr id="420" name="Никандра физалисовидная" descr="Никандра физалисовидная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>432</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="421" name="Лихнис корончатый красный" descr="Лихнис корончатый красный"/>
+        <xdr:cNvPr id="421" name="Нут черный, бараний горох" descr="Нут черный, бараний горох"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>433</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="422" name="Лобелия многолетняя синяя" descr="Лобелия многолетняя синяя"/>
+        <xdr:cNvPr id="422" name="Обвойник греческий" descr="Обвойник греческий"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>434</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="423" name="Лох восточный, джида" descr="Лох восточный, джида"/>
+        <xdr:cNvPr id="423" name="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)" descr="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>435</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="424" name="Лох зонтичный, ягодный" descr="Лох зонтичный, ягодный"/>
+        <xdr:cNvPr id="424" name="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)" descr="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>436</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="425" name="Лук душистый" descr="Лук душистый"/>
+        <xdr:cNvPr id="425" name="Ожика снежно-белая" descr="Ожика снежно-белая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>437</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="426" name="Лук резанец" descr="Лук резанец"/>
+        <xdr:cNvPr id="426" name="Осока краснолистная" descr="Осока краснолистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>438</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="427" name="Лунарий" descr="Лунарий"/>
+        <xdr:cNvPr id="427" name="Осока пальмолистная" descr="Осока пальмолистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>439</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="428" name="Люффа остроребристая, мочалка" descr="Люффа остроребристая, мочалка"/>
+        <xdr:cNvPr id="428" name="Очиток видный" descr="Очиток видный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>440</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="429" name="Магония падуболистная" descr="Магония падуболистная"/>
+        <xdr:cNvPr id="429" name="Очиток отогнутый, скальный (Желтая подушка)" descr="Очиток отогнутый, скальный (Желтая подушка)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>441</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="430" name="Малина розолистная, тибетская" descr="Малина розолистная, тибетская"/>
+        <xdr:cNvPr id="430" name="Очиток побегоносный" descr="Очиток побегоносный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>442</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="431" name="Мелотрия Левис" descr="Мелотрия Левис"/>
+        <xdr:cNvPr id="431" name="Пеннисетум лисохвостый" descr="Пеннисетум лисохвостый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>443</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="432" name="Мимоза стыдливая" descr="Мимоза стыдливая"/>
+        <xdr:cNvPr id="432" name="Перец декоративный «Желтый»" descr="Перец декоративный «Желтый»"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>444</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="433" name="Мирабилис (ночная красавица)" descr="Мирабилис (ночная красавица)"/>
+        <xdr:cNvPr id="433" name="Перец декоративный «Триколор вариегата»" descr="Перец декоративный «Триколор вариегата»"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>445</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="434" name="Момордика" descr="Момордика"/>
+        <xdr:cNvPr id="434" name="Перилла" descr="Перилла"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>446</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="435" name="Момордика мини (2 шт)" descr="Момордика мини (2 шт)"/>
+        <xdr:cNvPr id="435" name="Пижма обыкновенная" descr="Пижма обыкновенная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>447</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="436" name="Мордовник" descr="Мордовник"/>
+        <xdr:cNvPr id="436" name="Пираканта красная" descr="Пираканта красная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>448</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="437" name="Нигела дамасская, чернушка" descr="Нигела дамасская, чернушка"/>
+        <xdr:cNvPr id="437" name="Пиретрум девичий махровый" descr="Пиретрум девичий махровый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>449</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="438" name="Никандра физалисовидная" descr="Никандра физалисовидная"/>
+        <xdr:cNvPr id="438" name="Пиретрум девичьелистный" descr="Пиретрум девичьелистный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>450</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="439" name="Нут черный, бараний горох" descr="Нут черный, бараний горох"/>
+        <xdr:cNvPr id="439" name="Платан восточный, или Чинар" descr="Платан восточный, или Чинар"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>451</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="440" name="Обвойник греческий" descr="Обвойник греческий"/>
+        <xdr:cNvPr id="440" name="Подсолнечник белосемянный" descr="Подсолнечник белосемянный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>452</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="441" name="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)" descr="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="441" name="Посконник коноплевый" descr="Посконник коноплевый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>453</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="442" name="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)" descr="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)"/>
+        <xdr:cNvPr id="442" name="Птелея трехлистная" descr="Птелея трехлистная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>454</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="443" name="Ожика снежно-белая" descr="Ожика снежно-белая"/>
+        <xdr:cNvPr id="443" name="Птицемлечник дуговидный" descr="Птицемлечник дуговидный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>455</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="444" name="Осока краснолистная" descr="Осока краснолистная"/>
+        <xdr:cNvPr id="444" name="Расторопша пятнистая" descr="Расторопша пятнистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>456</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="445" name="Осока пальмолистная" descr="Осока пальмолистная"/>
+        <xdr:cNvPr id="445" name="Редис &amp;quot;Триколор&amp;quot; (15 шт)" descr="Редис &amp;quot;Триколор&amp;quot; (15 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>457</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="446" name="Очиток видный" descr="Очиток видный"/>
+        <xdr:cNvPr id="446" name="Редис стручковый, яванский (10 шт)" descr="Редис стручковый, яванский (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>458</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="447" name="Очиток отогнутый, скальный (Желтая подушка)" descr="Очиток отогнутый, скальный (Желтая подушка)"/>
+        <xdr:cNvPr id="447" name="Ромашка Кавказская" descr="Ромашка Кавказская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>459</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="448" name="Очиток побегоносный" descr="Очиток побегоносный"/>
+        <xdr:cNvPr id="448" name="Рудбекия блестящая" descr="Рудбекия блестящая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>460</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="449" name="Паслен гулявниколистный, колючий помидор (5 шт)" descr="Паслен гулявниколистный, колючий помидор (5 шт)"/>
+        <xdr:cNvPr id="449" name="Рудбекия волосистая" descr="Рудбекия волосистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>461</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="450" name="Пеннисетум лисохвостый" descr="Пеннисетум лисохвостый"/>
+        <xdr:cNvPr id="450" name="Рудбекия трехлопастная, трилоба" descr="Рудбекия трехлопастная, трилоба"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>462</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="451" name="Перец декоративный «Желтый»" descr="Перец декоративный «Желтый»"/>
+        <xdr:cNvPr id="451" name="Рута душистая" descr="Рута душистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>463</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="452" name="Перец декоративный «Триколор вариегата»" descr="Перец декоративный «Триколор вариегата»"/>
+        <xdr:cNvPr id="452" name="Руэллия Скварроза" descr="Руэллия Скварроза"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>464</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="453" name="Пижма обыкновенная" descr="Пижма обыкновенная"/>
+        <xdr:cNvPr id="453" name="Салат &amp;quot;Оленьи рожки&amp;quot; (30 шт)" descr="Салат &amp;quot;Оленьи рожки&amp;quot; (30 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>465</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="454" name="Пираканта красная" descr="Пираканта красная"/>
+        <xdr:cNvPr id="454" name="Сараха съедобная, овощная" descr="Сараха съедобная, овощная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>466</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="455" name="Пиретрум девичий махровый" descr="Пиретрум девичий махровый"/>
+        <xdr:cNvPr id="455" name="Сидальцея мальвоцветковая" descr="Сидальцея мальвоцветковая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>467</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="456" name="Пиретрум девичьелистный" descr="Пиретрум девичьелистный"/>
+        <xdr:cNvPr id="456" name="Сисиринхиум" descr="Сисиринхиум"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>468</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="457" name="Платан восточный, или Чинар" descr="Платан восточный, или Чинар"/>
+        <xdr:cNvPr id="457" name="Скабиоза бледно-желтая" descr="Скабиоза бледно-желтая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>469</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="458" name="Подсолнечник белосемянный" descr="Подсолнечник белосемянный"/>
+        <xdr:cNvPr id="458" name="Скумпия обыкновенная" descr="Скумпия обыкновенная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>470</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="459" name="Посконник коноплевый" descr="Посконник коноплевый"/>
+        <xdr:cNvPr id="459" name="Слива писсарди" descr="Слива писсарди"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>471</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="460" name="Птелея трехлистная" descr="Птелея трехлистная"/>
+        <xdr:cNvPr id="460" name="Снежноягодник приречный" descr="Снежноягодник приречный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>472</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="461" name="Птицемлечник дуговидный" descr="Птицемлечник дуговидный"/>
+        <xdr:cNvPr id="461" name="Солнцецвет обыкновенный" descr="Солнцецвет обыкновенный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>473</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="462" name="Расторопша пятнистая" descr="Расторопша пятнистая"/>
+        <xdr:cNvPr id="462" name="Солодка щетинистая" descr="Солодка щетинистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>474</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="463" name="Редис &amp;quot;Триколор&amp;quot; (15 шт)" descr="Редис &amp;quot;Триколор&amp;quot; (15 шт)"/>
+        <xdr:cNvPr id="463" name="Сорго сахарное" descr="Сорго сахарное"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>475</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="464" name="Редис стручковый, яванский (10 шт)" descr="Редис стручковый, яванский (10 шт)"/>
+        <xdr:cNvPr id="464" name="Спаржа лекарственная, заячий холодок" descr="Спаржа лекарственная, заячий холодок"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>476</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="465" name="Ромашка Кавказская" descr="Ромашка Кавказская"/>
+        <xdr:cNvPr id="465" name="Спаржа съедобная, аспарагус съедобный" descr="Спаржа съедобная, аспарагус съедобный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>477</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="466" name="Рудбекия блестящая" descr="Рудбекия блестящая"/>
+        <xdr:cNvPr id="466" name="Спилантес (40 шт)" descr="Спилантес (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>478</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="467" name="Рудбекия волосистая" descr="Рудбекия волосистая"/>
+        <xdr:cNvPr id="467" name="Стальник" descr="Стальник"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>479</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="468" name="Рудбекия трехлопастная, трилоба" descr="Рудбекия трехлопастная, трилоба"/>
+        <xdr:cNvPr id="468" name="Табак душистый" descr="Табак душистый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>480</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="469" name="Рута душистая" descr="Рута душистая"/>
+        <xdr:cNvPr id="469" name="Тис ягодный" descr="Тис ягодный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>481</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="470" name="Руэллия Скварроза" descr="Руэллия Скварроза"/>
+        <xdr:cNvPr id="470" name="Титония, мексиканский подсолнух (20 шт)" descr="Титония, мексиканский подсолнух (20 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>482</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="471" name="Салат &amp;quot;Оленьи рожки&amp;quot; (30 шт)" descr="Салат &amp;quot;Оленьи рожки&amp;quot; (30 шт)"/>
+        <xdr:cNvPr id="471" name="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)" descr="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>483</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="472" name="Сараха съедобная, овощная" descr="Сараха съедобная, овощная"/>
+        <xdr:cNvPr id="472" name="Трихозант (2 шт.)" descr="Трихозант (2 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>484</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="473" name="Сидальцея мальвоцветковая" descr="Сидальцея мальвоцветковая"/>
+        <xdr:cNvPr id="473" name="Тыква голосеменная (Штирийская)(5 шт.)" descr="Тыква голосеменная (Штирийская)(5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>485</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="474" name="Сисиринхиум" descr="Сисиринхиум"/>
+        <xdr:cNvPr id="474" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>486</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="475" name="Скабиоза бледно-желтая" descr="Скабиоза бледно-желтая"/>
+        <xdr:cNvPr id="475" name="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;" descr="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>487</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="476" name="Скумпия обыкновенная" descr="Скумпия обыкновенная"/>
+        <xdr:cNvPr id="476" name="Тысячелистник белый, лекарственный" descr="Тысячелистник белый, лекарственный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>488</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="477" name="Слива писсарди" descr="Слива писсарди"/>
+        <xdr:cNvPr id="477" name="Униола, хасмантиум" descr="Униола, хасмантиум"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>489</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="478" name="Снежноягодник приречный" descr="Снежноягодник приречный"/>
+        <xdr:cNvPr id="478" name="Фасоль лимская" descr="Фасоль лимская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>490</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="479" name="Солнцецвет обыкновенный" descr="Солнцецвет обыкновенный"/>
+        <xdr:cNvPr id="479" name="Физалис многолетний" descr="Физалис многолетний"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>491</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="480" name="Солодка щетинистая" descr="Солодка щетинистая"/>
+        <xdr:cNvPr id="480" name="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)" descr="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>492</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="481" name="Сорго сахарное" descr="Сорго сахарное"/>
+        <xdr:cNvPr id="481" name="Физалис ягодный желтый (6 шт.)" descr="Физалис ягодный желтый (6 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>493</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="482" name="Спаржа лекарственная, заячий холодок" descr="Спаржа лекарственная, заячий холодок"/>
+        <xdr:cNvPr id="482" name="Флокс садовый" descr="Флокс садовый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>494</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="483" name="Спаржа съедобная, аспарагус съедобный" descr="Спаржа съедобная, аспарагус съедобный"/>
+        <xdr:cNvPr id="483" name="Хатьма тюрингенская, лаватера" descr="Хатьма тюрингенская, лаватера"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>495</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="484" name="Спилантес (40 шт)" descr="Спилантес (40 шт)"/>
+        <xdr:cNvPr id="484" name="Хлопчатник травянистый, хлопок" descr="Хлопчатник травянистый, хлопок"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>496</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="485" name="Стальник" descr="Стальник"/>
+        <xdr:cNvPr id="485" name="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)" descr="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>497</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="486" name="Табак душистый" descr="Табак душистый"/>
+        <xdr:cNvPr id="486" name="Церцис европейский" descr="Церцис европейский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>498</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="487" name="Тис ягодный" descr="Тис ягодный"/>
+        <xdr:cNvPr id="487" name="Цинния карликовая &amp;quot;Захара&amp;quot;" descr="Цинния карликовая &amp;quot;Захара&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>499</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="488" name="Титония, мексиканский подсолнух (20 шт)" descr="Титония, мексиканский подсолнух (20 шт)"/>
+        <xdr:cNvPr id="488" name="Черноголовка крупноцветковая" descr="Черноголовка крупноцветковая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>500</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="489" name="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)" descr="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="489" name="Чистец луговой" descr="Чистец луговой"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>501</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="490" name="Трихозант (2 шт.)" descr="Трихозант (2 шт.)"/>
+        <xdr:cNvPr id="490" name="Чумиза" descr="Чумиза"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>502</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="491" name="Тыква &amp;quot;Голубой банан&amp;quot; (5 шт.)" descr="Тыква &amp;quot;Голубой банан&amp;quot; (5 шт.)"/>
+        <xdr:cNvPr id="491" name="Чуфа, сыть съедобная, земляной миндаль" descr="Чуфа, сыть съедобная, земляной миндаль"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>503</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="492" name="Тыква &amp;quot;Розовый банан&amp;quot; (5 шт.)" descr="Тыква &amp;quot;Розовый банан&amp;quot; (5 шт.)"/>
+        <xdr:cNvPr id="492" name="Шалфей дубравный" descr="Шалфей дубравный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>504</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="493" name="Тыква голосеменная (Штирийская)(5 шт.)" descr="Тыква голосеменная (Штирийская)(5 шт.)"/>
+        <xdr:cNvPr id="493" name="Шалфей мускатный" descr="Шалфей мускатный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>505</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="494" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
+        <xdr:cNvPr id="494" name="Шалфей мутовчатый" descr="Шалфей мутовчатый"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>506</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="495" name="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;" descr="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;"/>
+        <xdr:cNvPr id="495" name="Шлемник высочайший" descr="Шлемник высочайший"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>507</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="496" name="Тысячелистник белый, лекарственный" descr="Тысячелистник белый, лекарственный"/>
+        <xdr:cNvPr id="496" name="Шток-роза морщинистая" descr="Шток-роза морщинистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>508</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="497" name="Униола, хасмантиум" descr="Униола, хасмантиум"/>
+        <xdr:cNvPr id="497" name="Щавель декоративный" descr="Щавель декоративный"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>509</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="498" name="Фасоль лимская (3 шт.)" descr="Фасоль лимская (3 шт.)"/>
+        <xdr:cNvPr id="498" name="Энотера вечерняя" descr="Энотера вечерняя"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>510</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="499" name="Физалис многолетний" descr="Физалис многолетний"/>
+        <xdr:cNvPr id="499" name="Эрагростис видная" descr="Эрагростис видная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>511</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="500" name="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)" descr="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)"/>
+        <xdr:cNvPr id="500" name="Яблоня дек., пурпурнолистная, съедобные плоды" descr="Яблоня дек., пурпурнолистная, съедобные плоды"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>512</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="501" name="Физалис ягодный желтый (6 шт.)" descr="Физалис ягодный желтый (6 шт.)"/>
+        <xdr:cNvPr id="501" name="Яблоня декоративная" descr="Яблоня декоративная"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>513</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="502" name="Флокс садовый" descr="Флокс садовый"/>
+        <xdr:cNvPr id="502" name="Ясменник кавказский" descr="Ясменник кавказский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>514</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="503" name="Хатьма тюрингенская, лаватера" descr="Хатьма тюрингенская, лаватера"/>
+        <xdr:cNvPr id="503" name="Ястребинка пятнистая" descr="Ястребинка пятнистая"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>515</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="504" name="Хлопчатник травянистый, хлопок" descr="Хлопчатник травянистый, хлопок"/>
+        <xdr:cNvPr id="504" name="Ячмень гривастый (50 шт)" descr="Ячмень гривастый (50 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>516</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="505" name="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)" descr="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)"/>
+      <xdr:row>517</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Ангурия сирийская (10 шт)" descr="Ангурия сирийская (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>517</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="506" name="Церцис европейский" descr="Церцис европейский"/>
+      <xdr:row>518</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)" descr="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>518</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="507" name="Цинния карликовая &amp;quot;Захара&amp;quot; (10 шт)" descr="Цинния карликовая &amp;quot;Захара&amp;quot; (10 шт)"/>
+      <xdr:row>519</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Артишок (10 шт)" descr="Артишок (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>519</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="508" name="Черноголовка крупноцветковая" descr="Черноголовка крупноцветковая"/>
+      <xdr:row>520</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Базелла (10 шт)" descr="Базелла (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>520</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="509" name="Чистец луговой" descr="Чистец луговой"/>
+      <xdr:row>521</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)" descr="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>521</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="510" name="Чумиза" descr="Чумиза"/>
+      <xdr:row>522</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)" descr="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>522</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="511" name="Чуфа, сыть съедобная, земляной миндаль" descr="Чуфа, сыть съедобная, земляной миндаль"/>
+      <xdr:row>523</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)" descr="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>523</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="512" name="Шалфей дубравный" descr="Шалфей дубравный"/>
+      <xdr:row>524</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Бамия, абельмош съедобный (10 шт)" descr="Бамия, абельмош съедобный (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>524</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="513" name="Шалфей мускатный" descr="Шалфей мускатный"/>
+      <xdr:row>525</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Бораго, огуречная трава белое (10 шт)" descr="Бораго, огуречная трава белое (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>525</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="514" name="Шалфей мутовчатый" descr="Шалфей мутовчатый"/>
+      <xdr:row>526</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Бораго, огуречная трава синее (40 шт)" descr="Бораго, огуречная трава синее (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>526</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="515" name="Шлемник высочайший" descr="Шлемник высочайший"/>
+      <xdr:row>527</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)" descr="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>527</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="516" name="Шток-роза морщинистая" descr="Шток-роза морщинистая"/>
+      <xdr:row>528</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Витлуф, салат цикорный (30 шт)" descr="Витлуф, салат цикорный (30 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>528</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="517" name="Щавель декоративный" descr="Щавель декоративный"/>
+      <xdr:row>529</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Восковая, зимняя тыква, бенинказа (5 шт.)" descr="Восковая, зимняя тыква, бенинказа (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>529</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="518" name="Энотера вечерняя" descr="Энотера вечерняя"/>
+      <xdr:row>530</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Гимнопеталум китайский" descr="Гимнопеталум китайский"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>530</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="519" name="Эрагростис видная" descr="Эрагростис видная"/>
+      <xdr:row>531</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)" descr="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>531</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="520" name="Яблоня дек., пурпурнолистная, съедобные плоды" descr="Яблоня дек., пурпурнолистная, съедобные плоды"/>
+      <xdr:row>532</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)" descr="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>532</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="521" name="Яблоня декоративная" descr="Яблоня декоративная"/>
+      <xdr:row>533</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)" descr="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>533</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="522" name="Ясменник кавказский" descr="Ясменник кавказский"/>
+      <xdr:row>534</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Дзимбало, солянум (7 шт)" descr="Дзимбало, солянум (7 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>534</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="523" name="Ястребинка пятнистая" descr="Ястребинка пятнистая"/>
+      <xdr:row>535</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Дыня вьетнамская (5 шт)" descr="Дыня вьетнамская (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
-      <xdr:row>535</xdr:row>
-[...5 lines deleted...]
-        <xdr:cNvPr id="524" name="Ячмень гривастый (15 шт)" descr="Ячмень гривастый (15 шт)"/>
+      <xdr:row>536</xdr:row>
+      <xdr:rowOff>9525</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="666750" cy="666750"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Дыня Канталупа (5 шт)" descr="Дыня Канталупа (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>537</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="525" name="Ангурия сирийская (10 шт)" descr="Ангурия сирийская (10 шт)"/>
+        <xdr:cNvPr id="525" name="Кервель, купырь (25 шт)" descr="Кервель, купырь (25 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>538</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="526" name="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)" descr="Арбуз &amp;quot;Огонек&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="526" name="Кивано, рогатая дыня (5 шт.)" descr="Кивано, рогатая дыня (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>539</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="527" name="Артишок (10 шт)" descr="Артишок (10 шт)"/>
+        <xdr:cNvPr id="527" name="Крукнек (5 шт)" descr="Крукнек (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>540</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="528" name="Базелла (10 шт)" descr="Базелла (10 шт)"/>
+        <xdr:cNvPr id="528" name="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)" descr="Кукуруза &amp;quot;Земляничная&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>541</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="529" name="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)" descr="Баклажан &amp;quot;Пальчиковый&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="529" name="Кукуруза пестролистная " descr="Кукуруза пестролистная "/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>542</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="530" name="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)" descr="Баклажан белый &amp;quot;Лебединый&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="530" name="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)" descr="Лебеда садовая &amp;quot;Красное перо&amp;quot; (20 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>543</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="531" name="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)" descr="Бамия, абельмош съедобный &amp;quot;Алабама Рэд&amp;quot; (10 шт)"/>
+        <xdr:cNvPr id="531" name="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)" descr="Огурец &amp;quot;Три белых листа&amp;quot; (5 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>544</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="532" name="Бамия, абельмош съедобный (10 шт)" descr="Бамия, абельмош съедобный (10 шт)"/>
+        <xdr:cNvPr id="532" name="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)" descr="Огурец посевной Сиккимский, бабушкин ридикюль (5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>545</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="533" name="Бораго, огуречная трава белое (10 шт)" descr="Бораго, огуречная трава белое (10 шт)"/>
+        <xdr:cNvPr id="533" name="Редис &amp;quot;Триколор&amp;quot; (15 шт)" descr="Редис &amp;quot;Триколор&amp;quot; (15 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>546</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="534" name="Бораго, огуречная трава синее (40 шт)" descr="Бораго, огуречная трава синее (40 шт)"/>
+        <xdr:cNvPr id="534" name="Редис стручковый, яванский (10 шт)" descr="Редис стручковый, яванский (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>547</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="535" name="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)" descr="Вигна &amp;quot;Ниагара&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="535" name="Салат &amp;quot;Оленьи рожки&amp;quot; (30 шт)" descr="Салат &amp;quot;Оленьи рожки&amp;quot; (30 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>548</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="536" name="Витлуф, салат цикорный (30 шт)" descr="Витлуф, салат цикорный (30 шт)"/>
+        <xdr:cNvPr id="536" name="Спилантес (40 шт)" descr="Спилантес (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>549</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="537" name="Восковая, зимняя тыква, бенинказа (5 шт.)" descr="Восковая, зимняя тыква, бенинказа (5 шт.)"/>
+        <xdr:cNvPr id="537" name="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)" descr="Томаты (помидоры) &amp;quot;Желтая груша&amp;quot; (10 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>550</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="538" name="Гимнопеталум китайский (5 шт)." descr="Гимнопеталум китайский (5 шт)."/>
+        <xdr:cNvPr id="538" name="Трихозант (2 шт.)" descr="Трихозант (2 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>551</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="539" name="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)" descr="Горошек зеленый &amp;quot;Голден Свифт&amp;quot; (5 шт)"/>
+        <xdr:cNvPr id="539" name="Тыква голосеменная (Штирийская)(5 шт.)" descr="Тыква голосеменная (Штирийская)(5 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>552</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="540" name="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)" descr="Горчица салатная &amp;quot;Волнушка&amp;quot; (40 шт)"/>
+        <xdr:cNvPr id="540" name="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)" descr="Тыква декоративная &amp;quot;груша&amp;quot; (3 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>553</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="541" name="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)" descr="Горчица сарептская &amp;quot;Мей Лин&amp;quot; (40 шт)"/>
+        <xdr:cNvPr id="541" name="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;" descr="Тыква декоративная &amp;quot;Турецкая чалма&amp;quot;"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>554</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="542" name="Дзимбало, солянум (7 шт)" descr="Дзимбало, солянум (7 шт)"/>
+        <xdr:cNvPr id="542" name="Фасоль лимская" descr="Фасоль лимская"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>555</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="543" name="Дыня вьетнамская (5 шт)" descr="Дыня вьетнамская (5 шт)"/>
+        <xdr:cNvPr id="543" name="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)" descr="Физалис овощной &amp;quot;Лакомка&amp;quot; (10 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>556</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="544" name="Дыня Канталупа (5 шт)" descr="Дыня Канталупа (5 шт)"/>
+        <xdr:cNvPr id="544" name="Физалис ягодный желтый (6 шт.)" descr="Физалис ягодный желтый (6 шт.)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>9525</xdr:colOff>
       <xdr:row>557</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="666750" cy="666750"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="545" name="Кервель, купырь (25 шт)" descr="Кервель, купырь (25 шт)"/>
+        <xdr:cNvPr id="545" name="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)" descr="Хризантема овощная &amp;quot;Мираж&amp;quot; (40 шт)"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
-        <a:stretch>
-[...688 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -18440,63 +17732,63 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1085;&#1072;&#1096;&#1080;-&#1089;&#1077;&#1084;&#1077;&#1085;&#1072;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@&#1085;&#1072;&#1096;&#1080;-&#1089;&#1077;&#1084;&#1077;&#1085;&#1072;.&#1088;&#1092;" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=550" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-zheltolistnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-obiknovennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-tunberga/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bojarishnik-girkanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dereza--godzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=526" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dioskoreya-batatovaya-yams/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=528" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ezhevika-sadovaja--besshipnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=478" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/unabi-zizifus-kitajskij-finik/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=477" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lagenariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=616" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=580" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/loh-zontichnij--jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lyuffa-egipetskaya-mochalka-cilindricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/magonija-paddubolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melotriya-levis/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/momordika/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=627" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=552" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/podsolnechnik-belosemyannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=442" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sliva-pissardi/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=564" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=484" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chufa/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=435" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jablonja-gorkaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/albicija--shelkova-akacija/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amorfa-kustarnikovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-zheltolistnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-obiknovennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-tunberga/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-ottavskij--sazhenci-/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/biryuchina-obyknovennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bobovnik-anagirovidnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bojarishnik-girkanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=444" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-sirijskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=597" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dereza--godzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=478" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/zhimolost-tatarskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=438" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/katalpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=498" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kelrejterija-metelchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=500" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kizilnik-dammera/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kizilnik-simonsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=630" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=580" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/loh-zontichnij--jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/magonija-paddubolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pirokanta/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/platan-vostochnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pteleya-trehlistnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skumpija-kozhevennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sliva-pissardi/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/snezhnojagodnik-prirechnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/tis-jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/cercis/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=435" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jablonja-gorkaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akvilegija-belo-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=556" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akvilegiya-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/altej-lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=449" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/antemis--pupavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/aronnik-italjanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=561" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=496" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kust/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/belamkanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bukvica-lekarstvennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/valeriana-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vasilistnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vatochnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/veronika-koloskovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=604" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorobejnik-lekarstvennij--kukushkini-slezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorobejnik-purpurno-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gajlardija-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=440" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geliopsis-pestrolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-krovavo-krasnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-golubaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=523" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=539" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travjanistij--bolotnij--belij-/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travjanistij-bolotnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travyanistyj-bolotnyj-krasnyj-reznoj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travyanistyj-bolotnyj-rozovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=532" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-klubnenosnij-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=493" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-mnogoletnij--krasnij--china-shirokolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gravilat-chilojeskij-krasnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/derbennik-ivolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dubrovnichek/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dushica/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/djushenija--lapchatka-indijskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ezhevika-sadovaja--besshipnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=438" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=487" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/zveroboj-prodirjavlennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/iris-zlakovidnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=492" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=477" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kovil/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kolokolchik-persikolistnij--belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kolokolchik-persikolistnij--goluboj/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/labaznik/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lakonos--fitolakka/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=446" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lizimahija-tochechnaja--verbejnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lobelija-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/luk-dushistij/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/luk-rezanec/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/malina-rozolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/mordovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/obvojnik-grecheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=629" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/osoka-krasnolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=611" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-vidnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-otognutyj-skalnyj-zheltaya-podushka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-pobegonosnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pennisetum/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pizhma-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/piretrum-devichelistnij-mahrovij/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/piretrum-devichelistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/poskonnik-konoplevij/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pticemlechnik-dugovidnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/romashka-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekiya-blestyaschaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ruta-dushistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sisirinhium/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/solncecvet/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/solodka-shhetinistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sparzha-obiknovennaja--lekarstvennaja--dikaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sparzha-sedobnaja--asparagus-sedobnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=576" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/tisjachelistnik-belij--lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/uniola--hasmantium/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/floks-sadovij/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/hatma-tjurngreskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chernogolovka-krupnocvetkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=524" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-dubravnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shlemnik-visochajshij/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shhavel-dekorativnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/myulenbergiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=521" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jastrebinka-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=602" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amarant/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amarant-zheltolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-travjanistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=559" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bazela/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=567" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=566" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=519" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=499" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=628" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=626" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=607" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vasilek-raskidistij/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=598" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vika-zubchatolistnaya-goroshek-pilchatyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=486" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorsjanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-trojchatyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=619" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skabioza-sirenevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=569" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=577" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=606" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dzimbalo-solyanum/" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=558" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=584" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=494" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=574" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=575" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=437" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kardiospermum-halikakabskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=482" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=583" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kivano/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=615" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=563" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kukuruza-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lagenariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=616" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=568" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-koronchatij-belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-koronchatij-krasnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lunarij/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lyuffa-egipetskaya-mochalka-cilindricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melotriya-levis/" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=481" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=447" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/momordika/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=627" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/negela-damasskaja--chernushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/nikandra-fizalisovidnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=552" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akant-myagkij/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=601" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gledichija-trehkoljuchkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=533" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/perec-dekorativnij-kruglij/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/podsolnechnik-belosemyannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=571" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=578" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/redis-struchkovyj-yavanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekija-volosistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekija-trehlopastnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=536" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=442" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sidalceja-malvocvetkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skabioza-bledno-zheltaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sorgo-saharnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melissa--lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=531" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=625" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buddleya-davida-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/trihozant/" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=564" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gorec-pochechujnij--pochechujnaja-trava/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=608" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=433" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=600" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=599" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis-ovoschnoj-zheltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/hlopchatnik-hlopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=605" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=484" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chufa/" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-muskatnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shtok-roza-morshhinistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=534" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-travjanistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=550" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bazela/" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=598" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=619" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-klubnenosnij-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=569" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=493" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-mnogoletnij--krasnij--china-shirokolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=526" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dioskoreya-batatovaya-yams/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=528" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=558" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=584" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ezhevika-sadovaja--besshipnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kardiospermum-halikakabskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=482" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kivano/" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=615" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lagenariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=616" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lyuffa-egipetskaya-mochalka-cilindricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melotriya-levis/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/momordika/" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=627" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/obvojnik-grecheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akant-myagkij/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=601" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/trihozant/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=608" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=433" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=600" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akvilegija-belo-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=556" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akvilegiya-rozovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/altej-lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=449" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/albicija--shelkova-akacija/" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amarant/" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amarant-zheltolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amorfa-kustarnikovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-travjanistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/antemis--pupavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=559" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/aronnik-italjanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=561" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=496" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kust/" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bazela/" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=567" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=566" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=519" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=499" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-zheltolistnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-obiknovennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-tunberga/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-ottavskij--sazhenci-/" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/belamkanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=628" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/biryuchina-obyknovennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bobovnik-anagirovidnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=626" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=607" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bojarishnik-girkanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=444" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bukvica-lekarstvennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/valeriana-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vasilek-raskidistij/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vasilistnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vatochnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/veronika-koloskovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=598" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vika-zubchatolistnaya-goroshek-pilchatyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=604" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorobejnik-lekarstvennij--kukushkini-slezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorobejnik-purpurno-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=486" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorsjanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gajlardija-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=440" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geliopsis-pestrolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=623" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-krovavo-krasnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-golubaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=523" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=539" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-sirijskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=597" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travjanistij--bolotnij--belij-/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travjanistij-bolotnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travyanistyj-bolotnyj-krasnyj-reznoj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travyanistyj-bolotnyj-rozovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-trojchatyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=619" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skabioza-sirenevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=532" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-klubnenosnij-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=569" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=493" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-mnogoletnij--krasnij--china-shirokolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=577" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=606" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gravilat-chilojeskij-krasnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/derbennik-ivolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dereza--godzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dzimbalo-solyanum/" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dioskoreya-batatovaya-yams/" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dubrovnichek/" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dushica/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=558" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=584" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/djushenija--lapchatka-indijskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ezhevika-sadovaja--besshipnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=478" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/zhimolost-tatarskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=438" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=487" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/zveroboj-prodirjavlennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/unabi-zizifus-kitajskij-finik/" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/iris-zlakovidnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=492" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=494" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=574" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=575" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=437" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kardiospermum-halikakabskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/katalpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=498" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=482" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kelrejterija-metelchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=583" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kivano/" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=500" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kizilnik-dammera/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kizilnik-simonsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=615" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=477" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kovil/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kolokolchik-persikolistnij--belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kolokolchik-persikolistnij--goluboj/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=563" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kukuruza-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/labaznik/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lagenariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=616" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lakonos--fitolakka/" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=446" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=568" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=630" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lizimahija-tochechnaja--verbejnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-koronchatij-belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-koronchatij-krasnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lobelija-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=580" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/loh-zontichnij--jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/luk-dushistij/" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/luk-rezanec/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lunarij/" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lyuffa-egipetskaya-mochalka-cilindricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/magonija-paddubolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/malina-rozolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melotriya-levis/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=481" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=447" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/momordika/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=627" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/mordovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/negela-damasskaja--chernushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/nikandra-fizalisovidnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=552" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/obvojnik-grecheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akant-myagkij/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=601" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=629" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/osoka-krasnolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=611" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-vidnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-otognutyj-skalnyj-zheltaya-podushka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-pobegonosnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gledichija-trehkoljuchkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pennisetum/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=533" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/perec-dekorativnij-kruglij/" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pizhma-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pirokanta/" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/piretrum-devichelistnij-mahrovij/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/piretrum-devichelistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/platan-vostochnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/podsolnechnik-belosemyannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/poskonnik-konoplevij/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pteleya-trehlistnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pticemlechnik-dugovidnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=571" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=578" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/redis-struchkovyj-yavanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/romashka-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekiya-blestyaschaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekija-volosistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekija-trehlopastnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ruta-dushistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=536" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=620" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=442" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sidalceja-malvocvetkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sisirinhium/" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skabioza-bledno-zheltaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skumpija-kozhevennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sliva-pissardi/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/snezhnojagodnik-prirechnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/solncecvet/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/solodka-shhetinistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sorgo-saharnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sparzha-obiknovennaja--lekarstvennaja--dikaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sparzha-sedobnaja--asparagus-sedobnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melissa--lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=576" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=531" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/tis-jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=625" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buddleya-davida-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/trihozant/" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=564" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gorec-pochechujnij--pochechujnaja-trava/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=608" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=433" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/tisjachelistnik-belij--lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/uniola--hasmantium/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=600" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=599" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis-ovoschnoj-zheltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/floks-sadovij/" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/hatma-tjurngreskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/hlopchatnik-hlopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=605" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/cercis/" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=624" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chernogolovka-krupnocvetkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=524" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=484" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chufa/" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-dubravnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-muskatnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shlemnik-visochajshij/" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shtok-roza-morshhinistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shhavel-dekorativnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=534" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/myulenbergiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=435" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jablonja-gorkaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=521" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jastrebinka-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=602" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-travjanistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=559" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=561" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bazela/" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=567" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=566" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=519" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=499" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=626" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=607" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=598" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=604" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=619" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=569" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=577" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=606" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dzimbalo-solyanum/" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=558" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=584" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=583" TargetMode="External"/><Relationship Id="rId_hyperlink_547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kivano/" TargetMode="External"/><Relationship Id="rId_hyperlink_548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=563" TargetMode="External"/><Relationship Id="rId_hyperlink_550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kukuruza-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=568" TargetMode="External"/><Relationship Id="rId_hyperlink_552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akant-myagkij/" TargetMode="External"/><Relationship Id="rId_hyperlink_553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=601" TargetMode="External"/><Relationship Id="rId_hyperlink_554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gledichija-trehkoljuchkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=578" TargetMode="External"/><Relationship Id="rId_hyperlink_556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/redis-struchkovyj-yavanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=620" TargetMode="External"/><Relationship Id="rId_hyperlink_558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melissa--lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buddleya-davida-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/trihozant/" TargetMode="External"/><Relationship Id="rId_hyperlink_561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=564" TargetMode="External"/><Relationship Id="rId_hyperlink_562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gorec-pochechujnij--pochechujnaja-trava/" TargetMode="External"/><Relationship Id="rId_hyperlink_563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=608" TargetMode="External"/><Relationship Id="rId_hyperlink_564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=433" TargetMode="External"/><Relationship Id="rId_hyperlink_566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=600" TargetMode="External"/><Relationship Id="rId_hyperlink_567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=599" TargetMode="External"/><Relationship Id="rId_hyperlink_568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis-ovoschnoj-zheltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=605" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://&#1085;&#1072;&#1096;&#1080;-&#1089;&#1077;&#1084;&#1077;&#1085;&#1072;.&#1088;&#1092;/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@&#1085;&#1072;&#1096;&#1080;-&#1089;&#1077;&#1084;&#1077;&#1085;&#1072;.&#1088;&#1092;" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=550" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-obiknovennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-tunberga/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dereza--godzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=526" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=528" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ezhevika-sadovaja--besshipnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=478" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/unabi-zizifus-kitajskij-finik/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=477" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lagenariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=616" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/loh-zontichnij--jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lyuffa-egipetskaya-mochalka-cilindricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/magonija-paddubolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melotriya-levis/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/momordika/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=627" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=552" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/podsolnechnik-belosemyannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=442" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sliva-pissardi/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=484" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chufa/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=435" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jablonja-gorkaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/albicija--shelkova-akacija/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amorfa-kustarnikovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-obiknovennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-tunberga/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-ottavskij--sazhenci-/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/biryuchina-obyknovennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bobovnik-anagirovidnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=444" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-sirijskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=597" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dereza--godzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=478" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/zhimolost-tatarskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=438" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/katalpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=498" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kelrejterija-metelchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=500" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kizilnik-dammera/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kizilnik-simonsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/loh-zontichnij--jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/magonija-paddubolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pirokanta/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/platan-vostochnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pteleya-trehlistnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skumpija-kozhevennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sliva-pissardi/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/snezhnojagodnik-prirechnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/tis-jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/cercis/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=435" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jablonja-gorkaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akvilegija-belo-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/altej-lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=449" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/antemis--pupavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/aronnik-italjanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=561" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=496" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kust/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/belamkanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bukvica-lekarstvennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/valeriana-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vasilistnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vatochnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/veronika-koloskovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=604" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorobejnik-lekarstvennij--kukushkini-slezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorobejnik-purpurno-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gajlardija-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=440" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geliopsis-pestrolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-krovavo-krasnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-golubaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=523" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=539" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travjanistij--bolotnij--belij-/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travjanistij-bolotnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travyanistyj-bolotnyj-krasnyj-reznoj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travyanistyj-bolotnyj-rozovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=532" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-klubnenosnij-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=493" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-mnogoletnij--krasnij--china-shirokolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gravilat-chilojeskij-krasnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/derbennik-ivolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dubrovnichek/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dushica/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/djushenija--lapchatka-indijskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ezhevika-sadovaja--besshipnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=438" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=487" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/zveroboj-prodirjavlennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/iris-zlakovidnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=492" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=477" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kovil/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kolokolchik-persikolistnij--belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kolokolchik-persikolistnij--goluboj/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/labaznik/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lakonos--fitolakka/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=446" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lizimahija-tochechnaja--verbejnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-koronchatij-belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-koronchatij-krasnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-halcedonskij--oranzhevij/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lobelija-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/luk-dushistij/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/luk-rezanec/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/malina-rozolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/obvojnik-grecheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=629" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/osoka-krasnolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=611" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-vidnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-otognutyj-skalnyj-zheltaya-podushka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-pobegonosnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pennisetum/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pizhma-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/piretrum-devichelistnij-mahrovij/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/piretrum-devichelistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/poskonnik-konoplevij/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pticemlechnik-dugovidnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/romashka-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekiya-blestyaschaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ruta-dushistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sisirinhium/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/solncecvet/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/solodka-shhetinistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sparzha-obiknovennaja--lekarstvennaja--dikaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sparzha-sedobnaja--asparagus-sedobnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=576" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/tisjachelistnik-belij--lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/uniola--hasmantium/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/floks-sadovij/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/hatma-tjurngreskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chernogolovka-krupnocvetkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=524" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-dubravnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shlemnik-visochajshij/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shhavel-dekorativnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/myulenbergiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=521" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jastrebinka-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=602" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amarant/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amarant-zheltolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-travjanistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=559" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bazela/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=567" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=566" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=519" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=499" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=628" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=626" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=607" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vasilek-raskidistij/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=598" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vika-zubchatolistnaya-goroshek-pilchatyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=486" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorsjanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-trojchatyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=619" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skabioza-sirenevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=569" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=577" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=606" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dzimbalo-solyanum/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=558" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=584" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=494" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=574" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=575" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=437" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kardiospermum-halikakabskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=482" TargetMode="External"/><Relationship Id="rId_hyperlink_197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=583" TargetMode="External"/><Relationship Id="rId_hyperlink_198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kivano/" TargetMode="External"/><Relationship Id="rId_hyperlink_199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=615" TargetMode="External"/><Relationship Id="rId_hyperlink_200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=563" TargetMode="External"/><Relationship Id="rId_hyperlink_202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kukuruza-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lagenariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=616" TargetMode="External"/><Relationship Id="rId_hyperlink_205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=568" TargetMode="External"/><Relationship Id="rId_hyperlink_206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lunarij/" TargetMode="External"/><Relationship Id="rId_hyperlink_207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lyuffa-egipetskaya-mochalka-cilindricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melotriya-levis/" TargetMode="External"/><Relationship Id="rId_hyperlink_209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=481" TargetMode="External"/><Relationship Id="rId_hyperlink_210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=447" TargetMode="External"/><Relationship Id="rId_hyperlink_211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/momordika/" TargetMode="External"/><Relationship Id="rId_hyperlink_212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=627" TargetMode="External"/><Relationship Id="rId_hyperlink_213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/mordovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/negela-damasskaja--chernushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/nikandra-fizalisovidnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=552" TargetMode="External"/><Relationship Id="rId_hyperlink_217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akant-myagkij/" TargetMode="External"/><Relationship Id="rId_hyperlink_218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=601" TargetMode="External"/><Relationship Id="rId_hyperlink_219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=533" TargetMode="External"/><Relationship Id="rId_hyperlink_220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/perec-dekorativnij-kruglij/" TargetMode="External"/><Relationship Id="rId_hyperlink_221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gtpsofila-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/podsolnechnik-belosemyannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=571" TargetMode="External"/><Relationship Id="rId_hyperlink_224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=578" TargetMode="External"/><Relationship Id="rId_hyperlink_225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/redis-struchkovyj-yavanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekija-volosistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekija-trehlopastnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=536" TargetMode="External"/><Relationship Id="rId_hyperlink_229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=442" TargetMode="External"/><Relationship Id="rId_hyperlink_230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sidalceja-malvocvetkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skabioza-bledno-zheltaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sorgo-saharnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melissa--lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=531" TargetMode="External"/><Relationship Id="rId_hyperlink_235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=625" TargetMode="External"/><Relationship Id="rId_hyperlink_236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buddleya-davida-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/trihozant/" TargetMode="External"/><Relationship Id="rId_hyperlink_238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=608" TargetMode="External"/><Relationship Id="rId_hyperlink_239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=433" TargetMode="External"/><Relationship Id="rId_hyperlink_241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=600" TargetMode="External"/><Relationship Id="rId_hyperlink_242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=599" TargetMode="External"/><Relationship Id="rId_hyperlink_243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis-ovoschnoj-zheltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/hlopchatnik-hlopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=605" TargetMode="External"/><Relationship Id="rId_hyperlink_246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=624" TargetMode="External"/><Relationship Id="rId_hyperlink_247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=484" TargetMode="External"/><Relationship Id="rId_hyperlink_248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chufa/" TargetMode="External"/><Relationship Id="rId_hyperlink_249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-muskatnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shtok-roza-morshhinistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=534" TargetMode="External"/><Relationship Id="rId_hyperlink_252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-travjanistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=550" TargetMode="External"/><Relationship Id="rId_hyperlink_254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bazela/" TargetMode="External"/><Relationship Id="rId_hyperlink_255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=598" TargetMode="External"/><Relationship Id="rId_hyperlink_256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=619" TargetMode="External"/><Relationship Id="rId_hyperlink_257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-klubnenosnij-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=569" TargetMode="External"/><Relationship Id="rId_hyperlink_259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=493" TargetMode="External"/><Relationship Id="rId_hyperlink_260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-mnogoletnij--krasnij--china-shirokolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=526" TargetMode="External"/><Relationship Id="rId_hyperlink_263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=528" TargetMode="External"/><Relationship Id="rId_hyperlink_264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=558" TargetMode="External"/><Relationship Id="rId_hyperlink_265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=584" TargetMode="External"/><Relationship Id="rId_hyperlink_266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ezhevika-sadovaja--besshipnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kardiospermum-halikakabskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=482" TargetMode="External"/><Relationship Id="rId_hyperlink_269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kivano/" TargetMode="External"/><Relationship Id="rId_hyperlink_270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=615" TargetMode="External"/><Relationship Id="rId_hyperlink_271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lagenariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=616" TargetMode="External"/><Relationship Id="rId_hyperlink_273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lyuffa-egipetskaya-mochalka-cilindricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melotriya-levis/" TargetMode="External"/><Relationship Id="rId_hyperlink_275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/momordika/" TargetMode="External"/><Relationship Id="rId_hyperlink_276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=627" TargetMode="External"/><Relationship Id="rId_hyperlink_277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/obvojnik-grecheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akant-myagkij/" TargetMode="External"/><Relationship Id="rId_hyperlink_279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=601" TargetMode="External"/><Relationship Id="rId_hyperlink_280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/trihozant/" TargetMode="External"/><Relationship Id="rId_hyperlink_281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=608" TargetMode="External"/><Relationship Id="rId_hyperlink_282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=433" TargetMode="External"/><Relationship Id="rId_hyperlink_284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=600" TargetMode="External"/><Relationship Id="rId_hyperlink_285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akvilegija-belo-sinjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/altej-lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=449" TargetMode="External"/><Relationship Id="rId_hyperlink_288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/albicija--shelkova-akacija/" TargetMode="External"/><Relationship Id="rId_hyperlink_289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amarant/" TargetMode="External"/><Relationship Id="rId_hyperlink_290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amarant-zheltolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/amorfa-kustarnikovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-travjanistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/antemis--pupavka/" TargetMode="External"/><Relationship Id="rId_hyperlink_294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=559" TargetMode="External"/><Relationship Id="rId_hyperlink_295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/aronnik-italjanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=561" TargetMode="External"/><Relationship Id="rId_hyperlink_297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=496" TargetMode="External"/><Relationship Id="rId_hyperlink_298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kust/" TargetMode="External"/><Relationship Id="rId_hyperlink_299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bazela/" TargetMode="External"/><Relationship Id="rId_hyperlink_300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=567" TargetMode="External"/><Relationship Id="rId_hyperlink_301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=566" TargetMode="External"/><Relationship Id="rId_hyperlink_302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=519" TargetMode="External"/><Relationship Id="rId_hyperlink_303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=499" TargetMode="External"/><Relationship Id="rId_hyperlink_304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-obiknovennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-tunberga/" TargetMode="External"/><Relationship Id="rId_hyperlink_306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/barbaris-ottavskij--sazhenci-/" TargetMode="External"/><Relationship Id="rId_hyperlink_307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/belamkanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=628" TargetMode="External"/><Relationship Id="rId_hyperlink_309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/biryuchina-obyknovennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bobovnik-anagirovidnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=626" TargetMode="External"/><Relationship Id="rId_hyperlink_312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=607" TargetMode="External"/><Relationship Id="rId_hyperlink_313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=444" TargetMode="External"/><Relationship Id="rId_hyperlink_314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-chernaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bukvica-lekarstvennaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/valeriana-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vasilek-raskidistij/" TargetMode="External"/><Relationship Id="rId_hyperlink_318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vasilistnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vatochnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/veronika-koloskovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=598" TargetMode="External"/><Relationship Id="rId_hyperlink_322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vika-zubchatolistnaya-goroshek-pilchatyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=604" TargetMode="External"/><Relationship Id="rId_hyperlink_324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorobejnik-lekarstvennij--kukushkini-slezki/" TargetMode="External"/><Relationship Id="rId_hyperlink_325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorobejnik-purpurno-sinij/" TargetMode="External"/><Relationship Id="rId_hyperlink_326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=486" TargetMode="External"/><Relationship Id="rId_hyperlink_327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/vorsjanka/" TargetMode="External"/><Relationship Id="rId_hyperlink_328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gajlardija-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=440" TargetMode="External"/><Relationship Id="rId_hyperlink_331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geliopsis-pestrolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=623" TargetMode="External"/><Relationship Id="rId_hyperlink_333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-belaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-krovavo-krasnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/geran-golubaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=523" TargetMode="External"/><Relationship Id="rId_hyperlink_337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=539" TargetMode="External"/><Relationship Id="rId_hyperlink_338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-sirijskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=597" TargetMode="External"/><Relationship Id="rId_hyperlink_340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travjanistij--bolotnij--belij-/" TargetMode="External"/><Relationship Id="rId_hyperlink_341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travjanistij-bolotnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travyanistyj-bolotnyj-krasnyj-reznoj-list/" TargetMode="External"/><Relationship Id="rId_hyperlink_343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-travyanistyj-bolotnyj-rozovyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gibiskus-trojchatyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=619" TargetMode="External"/><Relationship Id="rId_hyperlink_346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skabioza-sirenevaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=532" TargetMode="External"/><Relationship Id="rId_hyperlink_348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-klubnenosnij-china/" TargetMode="External"/><Relationship Id="rId_hyperlink_349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=569" TargetMode="External"/><Relationship Id="rId_hyperlink_350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=493" TargetMode="External"/><Relationship Id="rId_hyperlink_351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek-mnogoletnij--krasnij--china-shirokolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/goroshek/" TargetMode="External"/><Relationship Id="rId_hyperlink_353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=577" TargetMode="External"/><Relationship Id="rId_hyperlink_354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=606" TargetMode="External"/><Relationship Id="rId_hyperlink_355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gravilat-chilojeskij-krasnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/derbennik-ivolistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dereza--godzhi/" TargetMode="External"/><Relationship Id="rId_hyperlink_358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dzimbalo-solyanum/" TargetMode="External"/><Relationship Id="rId_hyperlink_359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dubrovnichek/" TargetMode="External"/><Relationship Id="rId_hyperlink_360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dushica/" TargetMode="External"/><Relationship Id="rId_hyperlink_361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=558" TargetMode="External"/><Relationship Id="rId_hyperlink_362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=584" TargetMode="External"/><Relationship Id="rId_hyperlink_363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/djushenija--lapchatka-indijskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ezhevika-sadovaja--besshipnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=478" TargetMode="External"/><Relationship Id="rId_hyperlink_366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/zhimolost-tatarskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=438" TargetMode="External"/><Relationship Id="rId_hyperlink_368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=487" TargetMode="External"/><Relationship Id="rId_hyperlink_369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/zveroboj-prodirjavlennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/unabi-zizifus-kitajskij-finik/" TargetMode="External"/><Relationship Id="rId_hyperlink_371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/iris-zlakovidnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=492" TargetMode="External"/><Relationship Id="rId_hyperlink_373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=494" TargetMode="External"/><Relationship Id="rId_hyperlink_374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=574" TargetMode="External"/><Relationship Id="rId_hyperlink_375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=575" TargetMode="External"/><Relationship Id="rId_hyperlink_376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=437" TargetMode="External"/><Relationship Id="rId_hyperlink_377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kardiospermum-halikakabskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/katalpa/" TargetMode="External"/><Relationship Id="rId_hyperlink_379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=498" TargetMode="External"/><Relationship Id="rId_hyperlink_380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=482" TargetMode="External"/><Relationship Id="rId_hyperlink_381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kelrejterija-metelchataja/" TargetMode="External"/><Relationship Id="rId_hyperlink_382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=583" TargetMode="External"/><Relationship Id="rId_hyperlink_383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kivano/" TargetMode="External"/><Relationship Id="rId_hyperlink_384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=500" TargetMode="External"/><Relationship Id="rId_hyperlink_385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kizilnik-dammera/" TargetMode="External"/><Relationship Id="rId_hyperlink_386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kizilnik-simonsa/" TargetMode="External"/><Relationship Id="rId_hyperlink_387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=615" TargetMode="External"/><Relationship Id="rId_hyperlink_388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=477" TargetMode="External"/><Relationship Id="rId_hyperlink_389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kovil/" TargetMode="External"/><Relationship Id="rId_hyperlink_390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kolokolchik-persikolistnij--belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kolokolchik-persikolistnij--goluboj/" TargetMode="External"/><Relationship Id="rId_hyperlink_392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=563" TargetMode="External"/><Relationship Id="rId_hyperlink_394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kukuruza-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/labaznik/" TargetMode="External"/><Relationship Id="rId_hyperlink_396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lavanda/" TargetMode="External"/><Relationship Id="rId_hyperlink_397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lagenariya/" TargetMode="External"/><Relationship Id="rId_hyperlink_398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=616" TargetMode="External"/><Relationship Id="rId_hyperlink_399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lakonos--fitolakka/" TargetMode="External"/><Relationship Id="rId_hyperlink_400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=446" TargetMode="External"/><Relationship Id="rId_hyperlink_401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=568" TargetMode="External"/><Relationship Id="rId_hyperlink_402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lizimahija-tochechnaja--verbejnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-koronchatij-belij/" TargetMode="External"/><Relationship Id="rId_hyperlink_404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-koronchatij-krasnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lihnis-halcedonskij--oranzhevij/" TargetMode="External"/><Relationship Id="rId_hyperlink_406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lobelija-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/loh-zontichnij--jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/luk-dushistij/" TargetMode="External"/><Relationship Id="rId_hyperlink_409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/luk-rezanec/" TargetMode="External"/><Relationship Id="rId_hyperlink_410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lunarij/" TargetMode="External"/><Relationship Id="rId_hyperlink_411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/lyuffa-egipetskaya-mochalka-cilindricheskaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/magonija-paddubolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/malina-rozolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melotriya-levis/" TargetMode="External"/><Relationship Id="rId_hyperlink_415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=481" TargetMode="External"/><Relationship Id="rId_hyperlink_416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=447" TargetMode="External"/><Relationship Id="rId_hyperlink_417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/momordika/" TargetMode="External"/><Relationship Id="rId_hyperlink_418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=627" TargetMode="External"/><Relationship Id="rId_hyperlink_419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/mordovnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/negela-damasskaja--chernushka/" TargetMode="External"/><Relationship Id="rId_hyperlink_421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/nikandra-fizalisovidnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=552" TargetMode="External"/><Relationship Id="rId_hyperlink_423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/obvojnik-grecheskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akant-myagkij/" TargetMode="External"/><Relationship Id="rId_hyperlink_425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=601" TargetMode="External"/><Relationship Id="rId_hyperlink_426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=629" TargetMode="External"/><Relationship Id="rId_hyperlink_427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/osoka-krasnolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=611" TargetMode="External"/><Relationship Id="rId_hyperlink_429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-vidnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-otognutyj-skalnyj-zheltaya-podushka-/" TargetMode="External"/><Relationship Id="rId_hyperlink_431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ochitok-pobegonosnyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pennisetum/" TargetMode="External"/><Relationship Id="rId_hyperlink_433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=533" TargetMode="External"/><Relationship Id="rId_hyperlink_434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/perec-dekorativnij-kruglij/" TargetMode="External"/><Relationship Id="rId_hyperlink_435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/gtpsofila-mnogoletnjaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pizhma-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pirokanta/" TargetMode="External"/><Relationship Id="rId_hyperlink_438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/piretrum-devichelistnij-mahrovij/" TargetMode="External"/><Relationship Id="rId_hyperlink_439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/piretrum-devichelistnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/platan-vostochnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/podsolnechnik-belosemyannyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/poskonnik-konoplevij/" TargetMode="External"/><Relationship Id="rId_hyperlink_443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pteleya-trehlistnaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/pticemlechnik-dugovidnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=571" TargetMode="External"/><Relationship Id="rId_hyperlink_446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=578" TargetMode="External"/><Relationship Id="rId_hyperlink_447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/redis-struchkovyj-yavanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/romashka-lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekiya-blestyaschaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekija-volosistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/rudbekija-trehlopastnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/ruta-dushistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=536" TargetMode="External"/><Relationship Id="rId_hyperlink_454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=620" TargetMode="External"/><Relationship Id="rId_hyperlink_455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=442" TargetMode="External"/><Relationship Id="rId_hyperlink_456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sidalceja-malvocvetkovaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sisirinhium/" TargetMode="External"/><Relationship Id="rId_hyperlink_458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skabioza-bledno-zheltaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/skumpija-kozhevennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sliva-pissardi/" TargetMode="External"/><Relationship Id="rId_hyperlink_461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/snezhnojagodnik-prirechnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/solncecvet/" TargetMode="External"/><Relationship Id="rId_hyperlink_463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/solodka-shhetinistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sorgo-saharnoe/" TargetMode="External"/><Relationship Id="rId_hyperlink_465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sparzha-obiknovennaja--lekarstvennaja--dikaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/sparzha-sedobnaja--asparagus-sedobnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melissa--lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=576" TargetMode="External"/><Relationship Id="rId_hyperlink_469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=531" TargetMode="External"/><Relationship Id="rId_hyperlink_470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/tis-jagodnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=625" TargetMode="External"/><Relationship Id="rId_hyperlink_472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buddleya-davida-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/trihozant/" TargetMode="External"/><Relationship Id="rId_hyperlink_474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=608" TargetMode="External"/><Relationship Id="rId_hyperlink_475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=433" TargetMode="External"/><Relationship Id="rId_hyperlink_477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/tisjachelistnik-belij--lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/uniola--hasmantium/" TargetMode="External"/><Relationship Id="rId_hyperlink_479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=600" TargetMode="External"/><Relationship Id="rId_hyperlink_480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis/" TargetMode="External"/><Relationship Id="rId_hyperlink_481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=599" TargetMode="External"/><Relationship Id="rId_hyperlink_482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis-ovoschnoj-zheltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/floks-sadovij/" TargetMode="External"/><Relationship Id="rId_hyperlink_484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/hatma-tjurngreskaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/hlopchatnik-hlopok/" TargetMode="External"/><Relationship Id="rId_hyperlink_486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=605" TargetMode="External"/><Relationship Id="rId_hyperlink_487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/cercis/" TargetMode="External"/><Relationship Id="rId_hyperlink_488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=624" TargetMode="External"/><Relationship Id="rId_hyperlink_489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chernogolovka-krupnocvetkovaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=524" TargetMode="External"/><Relationship Id="rId_hyperlink_491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=484" TargetMode="External"/><Relationship Id="rId_hyperlink_492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/chufa/" TargetMode="External"/><Relationship Id="rId_hyperlink_493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-dubravnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-muskatnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shalfej-lekarstvennij/" TargetMode="External"/><Relationship Id="rId_hyperlink_496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shlemnik-visochajshij/" TargetMode="External"/><Relationship Id="rId_hyperlink_497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shtok-roza-morshhinistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/shhavel-dekorativnij/" TargetMode="External"/><Relationship Id="rId_hyperlink_499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=534" TargetMode="External"/><Relationship Id="rId_hyperlink_500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/myulenbergiya/" TargetMode="External"/><Relationship Id="rId_hyperlink_501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=435" TargetMode="External"/><Relationship Id="rId_hyperlink_502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jablonja-gorkaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=521" TargetMode="External"/><Relationship Id="rId_hyperlink_504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/jastrebinka-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=602" TargetMode="External"/><Relationship Id="rId_hyperlink_506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buzina-travjanistaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=559" TargetMode="External"/><Relationship Id="rId_hyperlink_508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=561" TargetMode="External"/><Relationship Id="rId_hyperlink_509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/bazela/" TargetMode="External"/><Relationship Id="rId_hyperlink_510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=567" TargetMode="External"/><Relationship Id="rId_hyperlink_511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=566" TargetMode="External"/><Relationship Id="rId_hyperlink_512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=519" TargetMode="External"/><Relationship Id="rId_hyperlink_513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=499" TargetMode="External"/><Relationship Id="rId_hyperlink_514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=626" TargetMode="External"/><Relationship Id="rId_hyperlink_515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=607" TargetMode="External"/><Relationship Id="rId_hyperlink_516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=598" TargetMode="External"/><Relationship Id="rId_hyperlink_517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=604" TargetMode="External"/><Relationship Id="rId_hyperlink_518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=612" TargetMode="External"/><Relationship Id="rId_hyperlink_519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=619" TargetMode="External"/><Relationship Id="rId_hyperlink_520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=569" TargetMode="External"/><Relationship Id="rId_hyperlink_521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=577" TargetMode="External"/><Relationship Id="rId_hyperlink_522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=606" TargetMode="External"/><Relationship Id="rId_hyperlink_523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/dzimbalo-solyanum/" TargetMode="External"/><Relationship Id="rId_hyperlink_524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=558" TargetMode="External"/><Relationship Id="rId_hyperlink_525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=584" TargetMode="External"/><Relationship Id="rId_hyperlink_526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=583" TargetMode="External"/><Relationship Id="rId_hyperlink_527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kivano/" TargetMode="External"/><Relationship Id="rId_hyperlink_528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=562" TargetMode="External"/><Relationship Id="rId_hyperlink_529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=563" TargetMode="External"/><Relationship Id="rId_hyperlink_530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/kukuruza-pestrolistnaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=568" TargetMode="External"/><Relationship Id="rId_hyperlink_532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/akant-myagkij/" TargetMode="External"/><Relationship Id="rId_hyperlink_533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=601" TargetMode="External"/><Relationship Id="rId_hyperlink_534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=578" TargetMode="External"/><Relationship Id="rId_hyperlink_535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/redis-struchkovyj-yavanskij/" TargetMode="External"/><Relationship Id="rId_hyperlink_536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=620" TargetMode="External"/><Relationship Id="rId_hyperlink_537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/melissa--lekarstvennaja/" TargetMode="External"/><Relationship Id="rId_hyperlink_538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/buddleya-davida-zheltaya/" TargetMode="External"/><Relationship Id="rId_hyperlink_539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/trihozant/" TargetMode="External"/><Relationship Id="rId_hyperlink_540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=608" TargetMode="External"/><Relationship Id="rId_hyperlink_541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=480" TargetMode="External"/><Relationship Id="rId_hyperlink_542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=433" TargetMode="External"/><Relationship Id="rId_hyperlink_543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=600" TargetMode="External"/><Relationship Id="rId_hyperlink_544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=599" TargetMode="External"/><Relationship Id="rId_hyperlink_545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/fizalis-ovoschnoj-zheltyj/" TargetMode="External"/><Relationship Id="rId_hyperlink_546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://xn----7sbbtap4adg0b0e.xn--p1ai/index.php?route=product/product&amp;amp;product_id=605" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K582"/>
+  <dimension ref="A1:K559"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="60" customWidth="true" style="0"/>
     <col min="3" max="3" width="18" customWidth="true" style="0"/>
     <col min="4" max="4" width="18" customWidth="true" style="0"/>
     <col min="5" max="5" width="18" customWidth="true" style="0"/>
     <col min="6" max="6" width="18" customWidth="true" style="0"/>
     <col min="7" max="7" width="18" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" customHeight="1" ht="20">
       <c r="A1"/>
       <c r="C1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="D1" s="1"/>
       <c r="E1" s="3" t="s">
         <v>1</v>
       </c>
@@ -18582,14901 +17874,14303 @@
       </c>
       <c r="F9" s="12">
         <v>0</v>
       </c>
       <c r="G9" s="14" t="str">
         <f>D9*F9</f>
         <v>0</v>
       </c>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
     </row>
     <row r="10" spans="1:11" customHeight="1" ht="54">
       <c r="A10" s="8"/>
       <c r="B10" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D10" s="10">
         <v>20</v>
       </c>
       <c r="E10" s="10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F10" s="12">
         <v>0</v>
       </c>
       <c r="G10" s="14" t="str">
         <f>D10*F10</f>
         <v>0</v>
       </c>
       <c r="H10" s="7"/>
       <c r="I10" s="7"/>
       <c r="J10" s="7"/>
       <c r="K10" s="7"/>
     </row>
     <row r="11" spans="1:11" customHeight="1" ht="54">
       <c r="A11" s="8"/>
       <c r="B11" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C11" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D11" s="10">
         <v>20</v>
       </c>
       <c r="E11" s="10">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F11" s="12">
         <v>0</v>
       </c>
       <c r="G11" s="14" t="str">
         <f>D11*F11</f>
         <v>0</v>
       </c>
       <c r="H11" s="7"/>
       <c r="I11" s="7"/>
       <c r="J11" s="7"/>
       <c r="K11" s="7"/>
     </row>
     <row r="12" spans="1:11" customHeight="1" ht="54">
       <c r="A12" s="8"/>
       <c r="B12" s="9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="C12" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D12" s="10">
         <v>20</v>
       </c>
       <c r="E12" s="10">
-        <v>2</v>
+        <v>41</v>
       </c>
       <c r="F12" s="12">
         <v>0</v>
       </c>
       <c r="G12" s="14" t="str">
         <f>D12*F12</f>
         <v>0</v>
       </c>
       <c r="H12" s="7"/>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
     </row>
     <row r="13" spans="1:11" customHeight="1" ht="54">
       <c r="A13" s="8"/>
       <c r="B13" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C13" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="10">
         <v>20</v>
       </c>
       <c r="E13" s="10">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F13" s="12">
         <v>0</v>
       </c>
       <c r="G13" s="14" t="str">
         <f>D13*F13</f>
         <v>0</v>
       </c>
       <c r="H13" s="7"/>
       <c r="I13" s="7"/>
       <c r="J13" s="7"/>
       <c r="K13" s="7"/>
     </row>
     <row r="14" spans="1:11" customHeight="1" ht="54">
       <c r="A14" s="8"/>
       <c r="B14" s="9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C14" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" s="10">
         <v>20</v>
       </c>
       <c r="E14" s="10">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F14" s="12">
         <v>0</v>
       </c>
       <c r="G14" s="14" t="str">
         <f>D14*F14</f>
         <v>0</v>
       </c>
       <c r="H14" s="7"/>
       <c r="I14" s="7"/>
       <c r="J14" s="7"/>
       <c r="K14" s="7"/>
     </row>
     <row r="15" spans="1:11" customHeight="1" ht="54">
       <c r="A15" s="8"/>
       <c r="B15" s="9" t="s">
         <v>25</v>
       </c>
       <c r="C15" s="10" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D15" s="10">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E15" s="10">
-        <v>15</v>
+        <v>7</v>
       </c>
       <c r="F15" s="12">
         <v>0</v>
       </c>
       <c r="G15" s="14" t="str">
         <f>D15*F15</f>
         <v>0</v>
       </c>
       <c r="H15" s="7"/>
       <c r="I15" s="7"/>
       <c r="J15" s="7"/>
       <c r="K15" s="7"/>
     </row>
     <row r="16" spans="1:11" customHeight="1" ht="54">
       <c r="A16" s="8"/>
       <c r="B16" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C16" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="C16" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="10">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="E16" s="10">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="F16" s="12">
         <v>0</v>
       </c>
       <c r="G16" s="14" t="str">
         <f>D16*F16</f>
         <v>0</v>
       </c>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
     </row>
     <row r="17" spans="1:11" customHeight="1" ht="54">
       <c r="A17" s="8"/>
       <c r="B17" s="9" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D17" s="10">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E17" s="10">
-        <v>7</v>
+        <v>30</v>
       </c>
       <c r="F17" s="12">
         <v>0</v>
       </c>
       <c r="G17" s="14" t="str">
         <f>D17*F17</f>
         <v>0</v>
       </c>
       <c r="H17" s="7"/>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
     </row>
     <row r="18" spans="1:11" customHeight="1" ht="54">
       <c r="A18" s="8"/>
       <c r="B18" s="9" t="s">
         <v>30</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>31</v>
       </c>
       <c r="D18" s="10">
         <v>20</v>
       </c>
       <c r="E18" s="10">
         <v>6</v>
       </c>
       <c r="F18" s="12">
         <v>0</v>
       </c>
       <c r="G18" s="14" t="str">
         <f>D18*F18</f>
         <v>0</v>
       </c>
       <c r="H18" s="7"/>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
       <c r="K18" s="7"/>
     </row>
     <row r="19" spans="1:11" customHeight="1" ht="54">
       <c r="A19" s="8"/>
       <c r="B19" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>29</v>
       </c>
       <c r="D19" s="10">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="E19" s="10">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F19" s="12">
         <v>0</v>
       </c>
       <c r="G19" s="14" t="str">
         <f>D19*F19</f>
         <v>0</v>
       </c>
       <c r="H19" s="7"/>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
       <c r="K19" s="7"/>
     </row>
     <row r="20" spans="1:11" customHeight="1" ht="54">
       <c r="A20" s="8"/>
       <c r="B20" s="9" t="s">
         <v>33</v>
       </c>
       <c r="C20" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D20" s="10">
         <v>20</v>
       </c>
       <c r="E20" s="10">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="F20" s="12">
         <v>0</v>
       </c>
       <c r="G20" s="14" t="str">
         <f>D20*F20</f>
         <v>0</v>
       </c>
       <c r="H20" s="7"/>
       <c r="I20" s="7"/>
       <c r="J20" s="7"/>
       <c r="K20" s="7"/>
     </row>
     <row r="21" spans="1:11" customHeight="1" ht="54">
       <c r="A21" s="8"/>
       <c r="B21" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C21" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="C21" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D21" s="10">
         <v>20</v>
       </c>
       <c r="E21" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F21" s="12">
         <v>0</v>
       </c>
       <c r="G21" s="14" t="str">
         <f>D21*F21</f>
         <v>0</v>
       </c>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
     </row>
     <row r="22" spans="1:11" customHeight="1" ht="54">
       <c r="A22" s="8"/>
       <c r="B22" s="9" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C22" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D22" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E22" s="10">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="F22" s="12">
         <v>0</v>
       </c>
       <c r="G22" s="14" t="str">
         <f>D22*F22</f>
         <v>0</v>
       </c>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
     </row>
     <row r="23" spans="1:11" customHeight="1" ht="54">
       <c r="A23" s="8"/>
       <c r="B23" s="9" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="C23" s="10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D23" s="10">
         <v>20</v>
       </c>
       <c r="E23" s="10">
-        <v>24</v>
+        <v>14</v>
       </c>
       <c r="F23" s="12">
         <v>0</v>
       </c>
       <c r="G23" s="14" t="str">
         <f>D23*F23</f>
         <v>0</v>
       </c>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
       <c r="K23" s="7"/>
     </row>
     <row r="24" spans="1:11" customHeight="1" ht="54">
       <c r="A24" s="8"/>
       <c r="B24" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C24" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="C24" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D24" s="10">
         <v>20</v>
       </c>
       <c r="E24" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F24" s="12">
         <v>0</v>
       </c>
       <c r="G24" s="14" t="str">
         <f>D24*F24</f>
         <v>0</v>
       </c>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
       <c r="K24" s="7"/>
     </row>
     <row r="25" spans="1:11" customHeight="1" ht="54">
       <c r="A25" s="8"/>
       <c r="B25" s="9" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C25" s="10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D25" s="10">
         <v>20</v>
       </c>
       <c r="E25" s="10">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F25" s="12">
         <v>0</v>
       </c>
       <c r="G25" s="14" t="str">
         <f>D25*F25</f>
         <v>0</v>
       </c>
       <c r="H25" s="7"/>
       <c r="I25" s="7"/>
       <c r="J25" s="7"/>
       <c r="K25" s="7"/>
     </row>
     <row r="26" spans="1:11" customHeight="1" ht="54">
       <c r="A26" s="8"/>
       <c r="B26" s="9" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="C26" s="10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D26" s="10">
         <v>20</v>
       </c>
       <c r="E26" s="10">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F26" s="12">
         <v>0</v>
       </c>
       <c r="G26" s="14" t="str">
         <f>D26*F26</f>
         <v>0</v>
       </c>
       <c r="H26" s="7"/>
       <c r="I26" s="7"/>
       <c r="J26" s="7"/>
       <c r="K26" s="7"/>
     </row>
     <row r="27" spans="1:11" customHeight="1" ht="54">
       <c r="A27" s="8"/>
       <c r="B27" s="9" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C27" s="10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D27" s="10">
         <v>20</v>
       </c>
       <c r="E27" s="10">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F27" s="12">
         <v>0</v>
       </c>
       <c r="G27" s="14" t="str">
         <f>D27*F27</f>
         <v>0</v>
       </c>
       <c r="H27" s="7"/>
       <c r="I27" s="7"/>
       <c r="J27" s="7"/>
       <c r="K27" s="7"/>
     </row>
     <row r="28" spans="1:11" customHeight="1" ht="54">
       <c r="A28" s="8"/>
       <c r="B28" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="C28" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="C28" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D28" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E28" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F28" s="12">
         <v>0</v>
       </c>
       <c r="G28" s="14" t="str">
         <f>D28*F28</f>
         <v>0</v>
       </c>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
     </row>
     <row r="29" spans="1:11" customHeight="1" ht="54">
       <c r="A29" s="8"/>
       <c r="B29" s="9" t="s">
         <v>45</v>
       </c>
       <c r="C29" s="10" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D29" s="10">
         <v>20</v>
       </c>
       <c r="E29" s="10">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F29" s="12">
         <v>0</v>
       </c>
       <c r="G29" s="14" t="str">
         <f>D29*F29</f>
         <v>0</v>
       </c>
       <c r="H29" s="7"/>
       <c r="I29" s="7"/>
       <c r="J29" s="7"/>
       <c r="K29" s="7"/>
     </row>
     <row r="30" spans="1:11" customHeight="1" ht="54">
       <c r="A30" s="8"/>
       <c r="B30" s="9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C30" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D30" s="10">
         <v>20</v>
       </c>
       <c r="E30" s="10">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F30" s="12">
         <v>0</v>
       </c>
       <c r="G30" s="14" t="str">
         <f>D30*F30</f>
         <v>0</v>
       </c>
       <c r="H30" s="7"/>
       <c r="I30" s="7"/>
       <c r="J30" s="7"/>
       <c r="K30" s="7"/>
     </row>
     <row r="31" spans="1:11" customHeight="1" ht="54">
       <c r="A31" s="8"/>
       <c r="B31" s="9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C31" s="10" t="s">
-        <v>18</v>
+        <v>35</v>
       </c>
       <c r="D31" s="10">
         <v>20</v>
       </c>
       <c r="E31" s="10">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F31" s="12">
         <v>0</v>
       </c>
       <c r="G31" s="14" t="str">
         <f>D31*F31</f>
         <v>0</v>
       </c>
       <c r="H31" s="7"/>
       <c r="I31" s="7"/>
       <c r="J31" s="7"/>
       <c r="K31" s="7"/>
     </row>
     <row r="32" spans="1:11" customHeight="1" ht="54">
       <c r="A32" s="8"/>
       <c r="B32" s="9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C32" s="10" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D32" s="10">
         <v>20</v>
       </c>
       <c r="E32" s="10">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="14" t="str">
         <f>D32*F32</f>
         <v>0</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
     </row>
     <row r="33" spans="1:11" customHeight="1" ht="54">
       <c r="A33" s="8"/>
       <c r="B33" s="9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C33" s="10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D33" s="10">
         <v>20</v>
       </c>
       <c r="E33" s="10">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="F33" s="12">
         <v>0</v>
       </c>
       <c r="G33" s="14" t="str">
         <f>D33*F33</f>
         <v>0</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
     </row>
     <row r="34" spans="1:11" customHeight="1" ht="54">
       <c r="A34" s="8"/>
       <c r="B34" s="9" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C34" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D34" s="10">
         <v>20</v>
       </c>
       <c r="E34" s="10">
-        <v>14</v>
+        <v>34</v>
       </c>
       <c r="F34" s="12">
         <v>0</v>
       </c>
       <c r="G34" s="14" t="str">
         <f>D34*F34</f>
         <v>0</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
     </row>
     <row r="35" spans="1:11" customHeight="1" ht="54">
       <c r="A35" s="8"/>
       <c r="B35" s="9" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C35" s="10" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="D35" s="10">
         <v>20</v>
       </c>
       <c r="E35" s="10">
-        <v>16</v>
+        <v>63</v>
       </c>
       <c r="F35" s="12">
         <v>0</v>
       </c>
       <c r="G35" s="14" t="str">
         <f>D35*F35</f>
         <v>0</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
     </row>
     <row r="36" spans="1:11" customHeight="1" ht="54">
       <c r="A36" s="8"/>
       <c r="B36" s="9" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C36" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D36" s="10">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E36" s="10">
-        <v>1</v>
+        <v>14</v>
       </c>
       <c r="F36" s="12">
         <v>0</v>
       </c>
       <c r="G36" s="14" t="str">
         <f>D36*F36</f>
         <v>0</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
     </row>
     <row r="37" spans="1:11" customHeight="1" ht="54">
       <c r="A37" s="8"/>
       <c r="B37" s="9" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D37" s="10">
         <v>20</v>
       </c>
       <c r="E37" s="10">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="F37" s="12">
         <v>0</v>
       </c>
       <c r="G37" s="14" t="str">
         <f>D37*F37</f>
         <v>0</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
     </row>
     <row r="38" spans="1:11" customHeight="1" ht="54">
       <c r="A38" s="8"/>
       <c r="B38" s="9" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>56</v>
+        <v>22</v>
       </c>
       <c r="D38" s="10">
         <v>20</v>
       </c>
       <c r="E38" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F38" s="12">
         <v>0</v>
       </c>
       <c r="G38" s="14" t="str">
         <f>D38*F38</f>
         <v>0</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
     </row>
-    <row r="39" spans="1:11" customHeight="1" ht="54">
-[...23 lines deleted...]
-      <c r="K39" s="7"/>
+    <row r="39" spans="1:11">
+      <c r="A39" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F39" s="11"/>
+      <c r="G39" s="13"/>
     </row>
     <row r="40" spans="1:11" customHeight="1" ht="54">
       <c r="A40" s="8"/>
       <c r="B40" s="9" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C40" s="10" t="s">
-        <v>59</v>
+        <v>39</v>
       </c>
       <c r="D40" s="10">
         <v>20</v>
       </c>
       <c r="E40" s="10">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="F40" s="12">
         <v>0</v>
       </c>
       <c r="G40" s="14" t="str">
         <f>D40*F40</f>
         <v>0</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
     </row>
     <row r="41" spans="1:11" customHeight="1" ht="54">
       <c r="A41" s="8"/>
       <c r="B41" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C41" s="10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D41" s="10">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E41" s="10">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F41" s="12">
         <v>0</v>
       </c>
       <c r="G41" s="14" t="str">
         <f>D41*F41</f>
         <v>0</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
     </row>
     <row r="42" spans="1:11" customHeight="1" ht="54">
       <c r="A42" s="8"/>
       <c r="B42" s="9" t="s">
-        <v>61</v>
+        <v>17</v>
       </c>
       <c r="C42" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D42" s="10">
         <v>20</v>
       </c>
       <c r="E42" s="10">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F42" s="12">
         <v>0</v>
       </c>
       <c r="G42" s="14" t="str">
         <f>D42*F42</f>
         <v>0</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
     </row>
     <row r="43" spans="1:11" customHeight="1" ht="54">
       <c r="A43" s="8"/>
       <c r="B43" s="9" t="s">
-        <v>62</v>
+        <v>19</v>
       </c>
       <c r="C43" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D43" s="10">
         <v>20</v>
       </c>
       <c r="E43" s="10">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F43" s="12">
         <v>0</v>
       </c>
       <c r="G43" s="14" t="str">
         <f>D43*F43</f>
         <v>0</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
     </row>
-    <row r="44" spans="1:11">
-[...4 lines deleted...]
-      <c r="G44" s="13"/>
+    <row r="44" spans="1:11" customHeight="1" ht="54">
+      <c r="A44" s="8"/>
+      <c r="B44" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D44" s="10">
+        <v>20</v>
+      </c>
+      <c r="E44" s="10">
+        <v>9</v>
+      </c>
+      <c r="F44" s="12">
+        <v>0</v>
+      </c>
+      <c r="G44" s="14" t="str">
+        <f>D44*F44</f>
+        <v>0</v>
+      </c>
+      <c r="H44" s="7"/>
+      <c r="I44" s="7"/>
+      <c r="J44" s="7"/>
+      <c r="K44" s="7"/>
     </row>
     <row r="45" spans="1:11" customHeight="1" ht="54">
       <c r="A45" s="8"/>
       <c r="B45" s="9" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="C45" s="10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D45" s="10">
         <v>20</v>
       </c>
       <c r="E45" s="10">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="F45" s="12">
         <v>0</v>
       </c>
       <c r="G45" s="14" t="str">
         <f>D45*F45</f>
         <v>0</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
     </row>
     <row r="46" spans="1:11" customHeight="1" ht="54">
       <c r="A46" s="8"/>
       <c r="B46" s="9" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C46" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D46" s="10">
         <v>20</v>
       </c>
       <c r="E46" s="10">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F46" s="12">
         <v>0</v>
       </c>
       <c r="G46" s="14" t="str">
         <f>D46*F46</f>
         <v>0</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
     </row>
     <row r="47" spans="1:11" customHeight="1" ht="54">
       <c r="A47" s="8"/>
       <c r="B47" s="9" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="C47" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D47" s="10">
         <v>20</v>
       </c>
       <c r="E47" s="10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F47" s="12">
         <v>0</v>
       </c>
       <c r="G47" s="14" t="str">
         <f>D47*F47</f>
         <v>0</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
     </row>
     <row r="48" spans="1:11" customHeight="1" ht="54">
       <c r="A48" s="8"/>
       <c r="B48" s="9" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C48" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D48" s="10">
         <v>20</v>
       </c>
       <c r="E48" s="10">
-        <v>9</v>
+        <v>41</v>
       </c>
       <c r="F48" s="12">
         <v>0</v>
       </c>
       <c r="G48" s="14" t="str">
         <f>D48*F48</f>
         <v>0</v>
       </c>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>
       <c r="K48" s="7"/>
     </row>
     <row r="49" spans="1:11" customHeight="1" ht="54">
       <c r="A49" s="8"/>
       <c r="B49" s="9" t="s">
-        <v>21</v>
+        <v>65</v>
       </c>
       <c r="C49" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D49" s="10">
         <v>20</v>
       </c>
       <c r="E49" s="10">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="F49" s="12">
         <v>0</v>
       </c>
       <c r="G49" s="14" t="str">
         <f>D49*F49</f>
         <v>0</v>
       </c>
       <c r="H49" s="7"/>
       <c r="I49" s="7"/>
       <c r="J49" s="7"/>
       <c r="K49" s="7"/>
     </row>
     <row r="50" spans="1:11" customHeight="1" ht="54">
       <c r="A50" s="8"/>
       <c r="B50" s="9" t="s">
         <v>66</v>
       </c>
       <c r="C50" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D50" s="10">
         <v>20</v>
       </c>
       <c r="E50" s="10">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F50" s="12">
         <v>0</v>
       </c>
       <c r="G50" s="14" t="str">
         <f>D50*F50</f>
         <v>0</v>
       </c>
       <c r="H50" s="7"/>
       <c r="I50" s="7"/>
       <c r="J50" s="7"/>
       <c r="K50" s="7"/>
     </row>
     <row r="51" spans="1:11" customHeight="1" ht="54">
       <c r="A51" s="8"/>
       <c r="B51" s="9" t="s">
-        <v>67</v>
+        <v>23</v>
       </c>
       <c r="C51" s="10" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D51" s="10">
         <v>20</v>
       </c>
       <c r="E51" s="10">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F51" s="12">
         <v>0</v>
       </c>
       <c r="G51" s="14" t="str">
         <f>D51*F51</f>
         <v>0</v>
       </c>
       <c r="H51" s="7"/>
       <c r="I51" s="7"/>
       <c r="J51" s="7"/>
       <c r="K51" s="7"/>
     </row>
     <row r="52" spans="1:11" customHeight="1" ht="54">
       <c r="A52" s="8"/>
       <c r="B52" s="9" t="s">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="C52" s="10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D52" s="10">
         <v>20</v>
       </c>
       <c r="E52" s="10">
-        <v>17</v>
+        <v>6</v>
       </c>
       <c r="F52" s="12">
         <v>0</v>
       </c>
       <c r="G52" s="14" t="str">
         <f>D52*F52</f>
         <v>0</v>
       </c>
       <c r="H52" s="7"/>
       <c r="I52" s="7"/>
       <c r="J52" s="7"/>
       <c r="K52" s="7"/>
     </row>
     <row r="53" spans="1:11" customHeight="1" ht="54">
       <c r="A53" s="8"/>
       <c r="B53" s="9" t="s">
-        <v>22</v>
+        <v>67</v>
       </c>
       <c r="C53" s="10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D53" s="10">
         <v>20</v>
       </c>
       <c r="E53" s="10">
-        <v>3</v>
+        <v>20</v>
       </c>
       <c r="F53" s="12">
         <v>0</v>
       </c>
       <c r="G53" s="14" t="str">
         <f>D53*F53</f>
         <v>0</v>
       </c>
       <c r="H53" s="7"/>
       <c r="I53" s="7"/>
       <c r="J53" s="7"/>
       <c r="K53" s="7"/>
     </row>
     <row r="54" spans="1:11" customHeight="1" ht="54">
       <c r="A54" s="8"/>
       <c r="B54" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="C54" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D54" s="10">
         <v>20</v>
       </c>
       <c r="E54" s="10">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F54" s="12">
         <v>0</v>
       </c>
       <c r="G54" s="14" t="str">
         <f>D54*F54</f>
         <v>0</v>
       </c>
       <c r="H54" s="7"/>
       <c r="I54" s="7"/>
       <c r="J54" s="7"/>
       <c r="K54" s="7"/>
     </row>
     <row r="55" spans="1:11" customHeight="1" ht="54">
       <c r="A55" s="8"/>
       <c r="B55" s="9" t="s">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="C55" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D55" s="10">
         <v>20</v>
       </c>
       <c r="E55" s="10">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="F55" s="12">
         <v>0</v>
       </c>
       <c r="G55" s="14" t="str">
         <f>D55*F55</f>
         <v>0</v>
       </c>
       <c r="H55" s="7"/>
       <c r="I55" s="7"/>
       <c r="J55" s="7"/>
       <c r="K55" s="7"/>
     </row>
     <row r="56" spans="1:11" customHeight="1" ht="54">
       <c r="A56" s="8"/>
       <c r="B56" s="9" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C56" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D56" s="10">
         <v>20</v>
       </c>
       <c r="E56" s="10">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F56" s="12">
         <v>0</v>
       </c>
       <c r="G56" s="14" t="str">
         <f>D56*F56</f>
         <v>0</v>
       </c>
       <c r="H56" s="7"/>
       <c r="I56" s="7"/>
       <c r="J56" s="7"/>
       <c r="K56" s="7"/>
     </row>
     <row r="57" spans="1:11" customHeight="1" ht="54">
       <c r="A57" s="8"/>
       <c r="B57" s="9" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C57" s="10" t="s">
-        <v>23</v>
+        <v>73</v>
       </c>
       <c r="D57" s="10">
         <v>20</v>
       </c>
       <c r="E57" s="10">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="F57" s="12">
         <v>0</v>
       </c>
       <c r="G57" s="14" t="str">
         <f>D57*F57</f>
         <v>0</v>
       </c>
       <c r="H57" s="7"/>
       <c r="I57" s="7"/>
       <c r="J57" s="7"/>
       <c r="K57" s="7"/>
     </row>
     <row r="58" spans="1:11" customHeight="1" ht="54">
       <c r="A58" s="8"/>
       <c r="B58" s="9" t="s">
-        <v>26</v>
+        <v>74</v>
       </c>
       <c r="C58" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D58" s="10">
         <v>20</v>
       </c>
       <c r="E58" s="10">
         <v>5</v>
       </c>
       <c r="F58" s="12">
         <v>0</v>
       </c>
       <c r="G58" s="14" t="str">
         <f>D58*F58</f>
         <v>0</v>
       </c>
       <c r="H58" s="7"/>
       <c r="I58" s="7"/>
       <c r="J58" s="7"/>
       <c r="K58" s="7"/>
     </row>
     <row r="59" spans="1:11" customHeight="1" ht="54">
       <c r="A59" s="8"/>
       <c r="B59" s="9" t="s">
-        <v>35</v>
+        <v>75</v>
       </c>
       <c r="C59" s="10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D59" s="10">
         <v>20</v>
       </c>
       <c r="E59" s="10">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="F59" s="12">
         <v>0</v>
       </c>
       <c r="G59" s="14" t="str">
         <f>D59*F59</f>
         <v>0</v>
       </c>
       <c r="H59" s="7"/>
       <c r="I59" s="7"/>
       <c r="J59" s="7"/>
       <c r="K59" s="7"/>
     </row>
     <row r="60" spans="1:11" customHeight="1" ht="54">
       <c r="A60" s="8"/>
       <c r="B60" s="9" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="C60" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D60" s="10">
         <v>20</v>
       </c>
       <c r="E60" s="10">
-        <v>20</v>
+        <v>7</v>
       </c>
       <c r="F60" s="12">
         <v>0</v>
       </c>
       <c r="G60" s="14" t="str">
         <f>D60*F60</f>
         <v>0</v>
       </c>
       <c r="H60" s="7"/>
       <c r="I60" s="7"/>
       <c r="J60" s="7"/>
       <c r="K60" s="7"/>
     </row>
     <row r="61" spans="1:11" customHeight="1" ht="54">
       <c r="A61" s="8"/>
       <c r="B61" s="9" t="s">
-        <v>73</v>
+        <v>37</v>
       </c>
       <c r="C61" s="10" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="D61" s="10">
         <v>20</v>
       </c>
       <c r="E61" s="10">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="F61" s="12">
         <v>0</v>
       </c>
       <c r="G61" s="14" t="str">
         <f>D61*F61</f>
         <v>0</v>
       </c>
       <c r="H61" s="7"/>
       <c r="I61" s="7"/>
       <c r="J61" s="7"/>
       <c r="K61" s="7"/>
     </row>
     <row r="62" spans="1:11" customHeight="1" ht="54">
       <c r="A62" s="8"/>
       <c r="B62" s="9" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="C62" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D62" s="10">
         <v>20</v>
       </c>
       <c r="E62" s="10">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="F62" s="12">
         <v>0</v>
       </c>
       <c r="G62" s="14" t="str">
         <f>D62*F62</f>
         <v>0</v>
       </c>
       <c r="H62" s="7"/>
       <c r="I62" s="7"/>
       <c r="J62" s="7"/>
       <c r="K62" s="7"/>
     </row>
     <row r="63" spans="1:11" customHeight="1" ht="54">
       <c r="A63" s="8"/>
       <c r="B63" s="9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C63" s="10" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="D63" s="10">
         <v>20</v>
       </c>
       <c r="E63" s="10">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F63" s="12">
         <v>0</v>
       </c>
       <c r="G63" s="14" t="str">
         <f>D63*F63</f>
         <v>0</v>
       </c>
       <c r="H63" s="7"/>
       <c r="I63" s="7"/>
       <c r="J63" s="7"/>
       <c r="K63" s="7"/>
     </row>
     <row r="64" spans="1:11" customHeight="1" ht="54">
       <c r="A64" s="8"/>
       <c r="B64" s="9" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C64" s="10" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="D64" s="10">
         <v>20</v>
       </c>
       <c r="E64" s="10">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F64" s="12">
         <v>0</v>
       </c>
       <c r="G64" s="14" t="str">
         <f>D64*F64</f>
         <v>0</v>
       </c>
       <c r="H64" s="7"/>
       <c r="I64" s="7"/>
       <c r="J64" s="7"/>
       <c r="K64" s="7"/>
     </row>
     <row r="65" spans="1:11" customHeight="1" ht="54">
       <c r="A65" s="8"/>
       <c r="B65" s="9" t="s">
         <v>79</v>
       </c>
       <c r="C65" s="10" t="s">
-        <v>34</v>
+        <v>80</v>
       </c>
       <c r="D65" s="10">
         <v>20</v>
       </c>
       <c r="E65" s="10">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="F65" s="12">
         <v>0</v>
       </c>
       <c r="G65" s="14" t="str">
         <f>D65*F65</f>
         <v>0</v>
       </c>
       <c r="H65" s="7"/>
       <c r="I65" s="7"/>
       <c r="J65" s="7"/>
       <c r="K65" s="7"/>
     </row>
     <row r="66" spans="1:11" customHeight="1" ht="54">
       <c r="A66" s="8"/>
       <c r="B66" s="9" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C66" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D66" s="10">
         <v>20</v>
       </c>
       <c r="E66" s="10">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F66" s="12">
         <v>0</v>
       </c>
       <c r="G66" s="14" t="str">
         <f>D66*F66</f>
         <v>0</v>
       </c>
       <c r="H66" s="7"/>
       <c r="I66" s="7"/>
       <c r="J66" s="7"/>
       <c r="K66" s="7"/>
     </row>
     <row r="67" spans="1:11" customHeight="1" ht="54">
       <c r="A67" s="8"/>
       <c r="B67" s="9" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="C67" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D67" s="10">
         <v>20</v>
       </c>
       <c r="E67" s="10">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F67" s="12">
         <v>0</v>
       </c>
       <c r="G67" s="14" t="str">
         <f>D67*F67</f>
         <v>0</v>
       </c>
       <c r="H67" s="7"/>
       <c r="I67" s="7"/>
       <c r="J67" s="7"/>
       <c r="K67" s="7"/>
     </row>
     <row r="68" spans="1:11" customHeight="1" ht="54">
       <c r="A68" s="8"/>
       <c r="B68" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C68" s="10" t="s">
-        <v>40</v>
+        <v>24</v>
       </c>
       <c r="D68" s="10">
         <v>20</v>
       </c>
       <c r="E68" s="10">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F68" s="12">
         <v>0</v>
       </c>
       <c r="G68" s="14" t="str">
         <f>D68*F68</f>
         <v>0</v>
       </c>
       <c r="H68" s="7"/>
       <c r="I68" s="7"/>
       <c r="J68" s="7"/>
       <c r="K68" s="7"/>
     </row>
     <row r="69" spans="1:11" customHeight="1" ht="54">
       <c r="A69" s="8"/>
       <c r="B69" s="9" t="s">
-        <v>42</v>
+        <v>83</v>
       </c>
       <c r="C69" s="10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D69" s="10">
         <v>20</v>
       </c>
       <c r="E69" s="10">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="F69" s="12">
         <v>0</v>
       </c>
       <c r="G69" s="14" t="str">
         <f>D69*F69</f>
         <v>0</v>
       </c>
       <c r="H69" s="7"/>
       <c r="I69" s="7"/>
       <c r="J69" s="7"/>
       <c r="K69" s="7"/>
     </row>
     <row r="70" spans="1:11" customHeight="1" ht="54">
       <c r="A70" s="8"/>
       <c r="B70" s="9" t="s">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="C70" s="10" t="s">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="D70" s="10">
         <v>20</v>
       </c>
       <c r="E70" s="10">
-        <v>14</v>
+        <v>48</v>
       </c>
       <c r="F70" s="12">
         <v>0</v>
       </c>
       <c r="G70" s="14" t="str">
         <f>D70*F70</f>
         <v>0</v>
       </c>
       <c r="H70" s="7"/>
       <c r="I70" s="7"/>
       <c r="J70" s="7"/>
       <c r="K70" s="7"/>
     </row>
     <row r="71" spans="1:11" customHeight="1" ht="54">
       <c r="A71" s="8"/>
       <c r="B71" s="9" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="C71" s="10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D71" s="10">
         <v>20</v>
       </c>
       <c r="E71" s="10">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F71" s="12">
         <v>0</v>
       </c>
       <c r="G71" s="14" t="str">
         <f>D71*F71</f>
         <v>0</v>
       </c>
       <c r="H71" s="7"/>
       <c r="I71" s="7"/>
       <c r="J71" s="7"/>
       <c r="K71" s="7"/>
     </row>
     <row r="72" spans="1:11" customHeight="1" ht="54">
       <c r="A72" s="8"/>
       <c r="B72" s="9" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="C72" s="10" t="s">
-        <v>78</v>
+        <v>22</v>
       </c>
       <c r="D72" s="10">
         <v>20</v>
       </c>
       <c r="E72" s="10">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="F72" s="12">
         <v>0</v>
       </c>
       <c r="G72" s="14" t="str">
         <f>D72*F72</f>
         <v>0</v>
       </c>
       <c r="H72" s="7"/>
       <c r="I72" s="7"/>
       <c r="J72" s="7"/>
       <c r="K72" s="7"/>
     </row>
-    <row r="73" spans="1:11" customHeight="1" ht="54">
-[...23 lines deleted...]
-      <c r="K73" s="7"/>
+    <row r="73" spans="1:11">
+      <c r="A73" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="F73" s="11"/>
+      <c r="G73" s="13"/>
     </row>
     <row r="74" spans="1:11" customHeight="1" ht="54">
       <c r="A74" s="8"/>
       <c r="B74" s="9" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C74" s="10" t="s">
-        <v>86</v>
+        <v>69</v>
       </c>
       <c r="D74" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E74" s="10">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F74" s="12">
         <v>0</v>
       </c>
       <c r="G74" s="14" t="str">
         <f>D74*F74</f>
         <v>0</v>
       </c>
       <c r="H74" s="7"/>
       <c r="I74" s="7"/>
       <c r="J74" s="7"/>
       <c r="K74" s="7"/>
     </row>
     <row r="75" spans="1:11" customHeight="1" ht="54">
       <c r="A75" s="8"/>
       <c r="B75" s="9" t="s">
         <v>87</v>
       </c>
       <c r="C75" s="10" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="D75" s="10">
         <v>20</v>
       </c>
       <c r="E75" s="10">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="F75" s="12">
         <v>0</v>
       </c>
       <c r="G75" s="14" t="str">
         <f>D75*F75</f>
         <v>0</v>
       </c>
       <c r="H75" s="7"/>
       <c r="I75" s="7"/>
       <c r="J75" s="7"/>
       <c r="K75" s="7"/>
     </row>
     <row r="76" spans="1:11" customHeight="1" ht="54">
       <c r="A76" s="8"/>
       <c r="B76" s="9" t="s">
-        <v>53</v>
+        <v>89</v>
       </c>
       <c r="C76" s="10" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="D76" s="10">
         <v>20</v>
       </c>
       <c r="E76" s="10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F76" s="12">
         <v>0</v>
       </c>
       <c r="G76" s="14" t="str">
         <f>D76*F76</f>
         <v>0</v>
       </c>
       <c r="H76" s="7"/>
       <c r="I76" s="7"/>
       <c r="J76" s="7"/>
       <c r="K76" s="7"/>
     </row>
     <row r="77" spans="1:11" customHeight="1" ht="54">
       <c r="A77" s="8"/>
       <c r="B77" s="9" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C77" s="10" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="D77" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E77" s="10">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F77" s="12">
         <v>0</v>
       </c>
       <c r="G77" s="14" t="str">
         <f>D77*F77</f>
         <v>0</v>
       </c>
       <c r="H77" s="7"/>
       <c r="I77" s="7"/>
       <c r="J77" s="7"/>
       <c r="K77" s="7"/>
     </row>
     <row r="78" spans="1:11" customHeight="1" ht="54">
       <c r="A78" s="8"/>
       <c r="B78" s="9" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C78" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D78" s="10">
         <v>20</v>
       </c>
       <c r="E78" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="F78" s="12">
         <v>0</v>
       </c>
       <c r="G78" s="14" t="str">
         <f>D78*F78</f>
         <v>0</v>
       </c>
       <c r="H78" s="7"/>
       <c r="I78" s="7"/>
       <c r="J78" s="7"/>
       <c r="K78" s="7"/>
     </row>
     <row r="79" spans="1:11" customHeight="1" ht="54">
       <c r="A79" s="8"/>
       <c r="B79" s="9" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>92</v>
+      </c>
+      <c r="C79" s="10">
+        <v>10</v>
       </c>
       <c r="D79" s="10">
         <v>20</v>
       </c>
       <c r="E79" s="10">
-        <v>48</v>
+        <v>23</v>
       </c>
       <c r="F79" s="12">
         <v>0</v>
       </c>
       <c r="G79" s="14" t="str">
         <f>D79*F79</f>
         <v>0</v>
       </c>
       <c r="H79" s="7"/>
       <c r="I79" s="7"/>
       <c r="J79" s="7"/>
       <c r="K79" s="7"/>
     </row>
     <row r="80" spans="1:11" customHeight="1" ht="54">
       <c r="A80" s="8"/>
       <c r="B80" s="9" t="s">
-        <v>61</v>
+        <v>93</v>
       </c>
       <c r="C80" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D80" s="10">
         <v>20</v>
       </c>
       <c r="E80" s="10">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F80" s="12">
         <v>0</v>
       </c>
       <c r="G80" s="14" t="str">
         <f>D80*F80</f>
         <v>0</v>
       </c>
       <c r="H80" s="7"/>
       <c r="I80" s="7"/>
       <c r="J80" s="7"/>
       <c r="K80" s="7"/>
     </row>
     <row r="81" spans="1:11" customHeight="1" ht="54">
       <c r="A81" s="8"/>
       <c r="B81" s="9" t="s">
-        <v>62</v>
+        <v>94</v>
       </c>
       <c r="C81" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D81" s="10">
         <v>20</v>
       </c>
       <c r="E81" s="10">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F81" s="12">
         <v>0</v>
       </c>
       <c r="G81" s="14" t="str">
         <f>D81*F81</f>
         <v>0</v>
       </c>
       <c r="H81" s="7"/>
       <c r="I81" s="7"/>
       <c r="J81" s="7"/>
       <c r="K81" s="7"/>
     </row>
-    <row r="82" spans="1:11">
-[...4 lines deleted...]
-      <c r="G82" s="13"/>
+    <row r="82" spans="1:11" customHeight="1" ht="54">
+      <c r="A82" s="8"/>
+      <c r="B82" s="9" t="s">
+        <v>95</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>18</v>
+      </c>
+      <c r="D82" s="10">
+        <v>50</v>
+      </c>
+      <c r="E82" s="10">
+        <v>5</v>
+      </c>
+      <c r="F82" s="12">
+        <v>0</v>
+      </c>
+      <c r="G82" s="14" t="str">
+        <f>D82*F82</f>
+        <v>0</v>
+      </c>
+      <c r="H82" s="7"/>
+      <c r="I82" s="7"/>
+      <c r="J82" s="7"/>
+      <c r="K82" s="7"/>
     </row>
     <row r="83" spans="1:11" customHeight="1" ht="54">
       <c r="A83" s="8"/>
       <c r="B83" s="9" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C83" s="10" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="D83" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E83" s="10">
-        <v>189</v>
+        <v>5</v>
       </c>
       <c r="F83" s="12">
         <v>0</v>
       </c>
       <c r="G83" s="14" t="str">
         <f>D83*F83</f>
         <v>0</v>
       </c>
       <c r="H83" s="7"/>
       <c r="I83" s="7"/>
       <c r="J83" s="7"/>
       <c r="K83" s="7"/>
     </row>
     <row r="84" spans="1:11" customHeight="1" ht="54">
       <c r="A84" s="8"/>
       <c r="B84" s="9" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="C84" s="10" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="D84" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E84" s="10">
-        <v>25</v>
+        <v>5</v>
       </c>
       <c r="F84" s="12">
         <v>0</v>
       </c>
       <c r="G84" s="14" t="str">
         <f>D84*F84</f>
         <v>0</v>
       </c>
       <c r="H84" s="7"/>
       <c r="I84" s="7"/>
       <c r="J84" s="7"/>
       <c r="K84" s="7"/>
     </row>
     <row r="85" spans="1:11" customHeight="1" ht="54">
       <c r="A85" s="8"/>
       <c r="B85" s="9" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="C85" s="10" t="s">
-        <v>93</v>
+        <v>31</v>
       </c>
       <c r="D85" s="10">
         <v>20</v>
       </c>
       <c r="E85" s="10">
-        <v>34</v>
+        <v>7</v>
       </c>
       <c r="F85" s="12">
         <v>0</v>
       </c>
       <c r="G85" s="14" t="str">
         <f>D85*F85</f>
         <v>0</v>
       </c>
       <c r="H85" s="7"/>
       <c r="I85" s="7"/>
       <c r="J85" s="7"/>
       <c r="K85" s="7"/>
     </row>
     <row r="86" spans="1:11" customHeight="1" ht="54">
       <c r="A86" s="8"/>
       <c r="B86" s="9" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C86" s="10" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="D86" s="10">
         <v>20</v>
       </c>
       <c r="E86" s="10">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="F86" s="12">
         <v>0</v>
       </c>
       <c r="G86" s="14" t="str">
         <f>D86*F86</f>
         <v>0</v>
       </c>
       <c r="H86" s="7"/>
       <c r="I86" s="7"/>
       <c r="J86" s="7"/>
       <c r="K86" s="7"/>
     </row>
     <row r="87" spans="1:11" customHeight="1" ht="54">
       <c r="A87" s="8"/>
       <c r="B87" s="9" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C87" s="10" t="s">
-        <v>93</v>
+        <v>101</v>
       </c>
       <c r="D87" s="10">
         <v>20</v>
       </c>
       <c r="E87" s="10">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F87" s="12">
         <v>0</v>
       </c>
       <c r="G87" s="14" t="str">
         <f>D87*F87</f>
         <v>0</v>
       </c>
       <c r="H87" s="7"/>
       <c r="I87" s="7"/>
       <c r="J87" s="7"/>
       <c r="K87" s="7"/>
     </row>
     <row r="88" spans="1:11" customHeight="1" ht="54">
       <c r="A88" s="8"/>
       <c r="B88" s="9" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
       <c r="C88" s="10" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D88" s="10">
         <v>20</v>
       </c>
       <c r="E88" s="10">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="F88" s="12">
         <v>0</v>
       </c>
       <c r="G88" s="14" t="str">
         <f>D88*F88</f>
         <v>0</v>
       </c>
       <c r="H88" s="7"/>
       <c r="I88" s="7"/>
       <c r="J88" s="7"/>
       <c r="K88" s="7"/>
     </row>
     <row r="89" spans="1:11" customHeight="1" ht="54">
       <c r="A89" s="8"/>
       <c r="B89" s="9" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C89" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D89" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E89" s="10">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F89" s="12">
         <v>0</v>
       </c>
       <c r="G89" s="14" t="str">
         <f>D89*F89</f>
         <v>0</v>
       </c>
       <c r="H89" s="7"/>
       <c r="I89" s="7"/>
       <c r="J89" s="7"/>
       <c r="K89" s="7"/>
     </row>
     <row r="90" spans="1:11" customHeight="1" ht="54">
       <c r="A90" s="8"/>
       <c r="B90" s="9" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>104</v>
+      </c>
+      <c r="C90" s="10" t="s">
+        <v>69</v>
       </c>
       <c r="D90" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E90" s="10">
-        <v>23</v>
+        <v>5</v>
       </c>
       <c r="F90" s="12">
         <v>0</v>
       </c>
       <c r="G90" s="14" t="str">
         <f>D90*F90</f>
         <v>0</v>
       </c>
       <c r="H90" s="7"/>
       <c r="I90" s="7"/>
       <c r="J90" s="7"/>
       <c r="K90" s="7"/>
     </row>
     <row r="91" spans="1:11" customHeight="1" ht="54">
       <c r="A91" s="8"/>
       <c r="B91" s="9" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91" s="10" t="s">
         <v>101</v>
       </c>
-      <c r="C91" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" s="10">
         <v>20</v>
       </c>
       <c r="E91" s="10">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="F91" s="12">
         <v>0</v>
       </c>
       <c r="G91" s="14" t="str">
         <f>D91*F91</f>
         <v>0</v>
       </c>
       <c r="H91" s="7"/>
       <c r="I91" s="7"/>
       <c r="J91" s="7"/>
       <c r="K91" s="7"/>
     </row>
     <row r="92" spans="1:11" customHeight="1" ht="54">
       <c r="A92" s="8"/>
       <c r="B92" s="9" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="C92" s="10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D92" s="10">
         <v>20</v>
       </c>
       <c r="E92" s="10">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F92" s="12">
         <v>0</v>
       </c>
       <c r="G92" s="14" t="str">
         <f>D92*F92</f>
         <v>0</v>
       </c>
       <c r="H92" s="7"/>
       <c r="I92" s="7"/>
       <c r="J92" s="7"/>
       <c r="K92" s="7"/>
     </row>
     <row r="93" spans="1:11" customHeight="1" ht="54">
       <c r="A93" s="8"/>
       <c r="B93" s="9" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="C93" s="10" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D93" s="10">
         <v>20</v>
       </c>
       <c r="E93" s="10">
-        <v>56</v>
+        <v>6</v>
       </c>
       <c r="F93" s="12">
         <v>0</v>
       </c>
       <c r="G93" s="14" t="str">
         <f>D93*F93</f>
         <v>0</v>
       </c>
       <c r="H93" s="7"/>
       <c r="I93" s="7"/>
       <c r="J93" s="7"/>
       <c r="K93" s="7"/>
     </row>
     <row r="94" spans="1:11" customHeight="1" ht="54">
       <c r="A94" s="8"/>
       <c r="B94" s="9" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="C94" s="10" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="D94" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E94" s="10">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F94" s="12">
         <v>0</v>
       </c>
       <c r="G94" s="14" t="str">
         <f>D94*F94</f>
         <v>0</v>
       </c>
       <c r="H94" s="7"/>
       <c r="I94" s="7"/>
       <c r="J94" s="7"/>
       <c r="K94" s="7"/>
     </row>
     <row r="95" spans="1:11" customHeight="1" ht="54">
       <c r="A95" s="8"/>
       <c r="B95" s="9" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="C95" s="10" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="D95" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E95" s="10">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="F95" s="12">
         <v>0</v>
       </c>
       <c r="G95" s="14" t="str">
         <f>D95*F95</f>
         <v>0</v>
       </c>
       <c r="H95" s="7"/>
       <c r="I95" s="7"/>
       <c r="J95" s="7"/>
       <c r="K95" s="7"/>
     </row>
     <row r="96" spans="1:11" customHeight="1" ht="54">
       <c r="A96" s="8"/>
       <c r="B96" s="9" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C96" s="10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D96" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E96" s="10">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F96" s="12">
         <v>0</v>
       </c>
       <c r="G96" s="14" t="str">
         <f>D96*F96</f>
         <v>0</v>
       </c>
       <c r="H96" s="7"/>
       <c r="I96" s="7"/>
       <c r="J96" s="7"/>
       <c r="K96" s="7"/>
     </row>
     <row r="97" spans="1:11" customHeight="1" ht="54">
       <c r="A97" s="8"/>
       <c r="B97" s="9" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="C97" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D97" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E97" s="10">
-        <v>39</v>
+        <v>5</v>
       </c>
       <c r="F97" s="12">
         <v>0</v>
       </c>
       <c r="G97" s="14" t="str">
         <f>D97*F97</f>
         <v>0</v>
       </c>
       <c r="H97" s="7"/>
       <c r="I97" s="7"/>
       <c r="J97" s="7"/>
       <c r="K97" s="7"/>
     </row>
     <row r="98" spans="1:11" customHeight="1" ht="54">
       <c r="A98" s="8"/>
       <c r="B98" s="9" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
       <c r="C98" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D98" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E98" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F98" s="12">
         <v>0</v>
       </c>
       <c r="G98" s="14" t="str">
         <f>D98*F98</f>
         <v>0</v>
       </c>
       <c r="H98" s="7"/>
       <c r="I98" s="7"/>
       <c r="J98" s="7"/>
       <c r="K98" s="7"/>
     </row>
     <row r="99" spans="1:11" customHeight="1" ht="54">
       <c r="A99" s="8"/>
       <c r="B99" s="9" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="C99" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D99" s="10">
         <v>20</v>
       </c>
       <c r="E99" s="10">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="F99" s="12">
         <v>0</v>
       </c>
       <c r="G99" s="14" t="str">
         <f>D99*F99</f>
         <v>0</v>
       </c>
       <c r="H99" s="7"/>
       <c r="I99" s="7"/>
       <c r="J99" s="7"/>
       <c r="K99" s="7"/>
     </row>
     <row r="100" spans="1:11" customHeight="1" ht="54">
       <c r="A100" s="8"/>
       <c r="B100" s="9" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="C100" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D100" s="10">
         <v>20</v>
       </c>
       <c r="E100" s="10">
-        <v>7</v>
+        <v>67</v>
       </c>
       <c r="F100" s="12">
         <v>0</v>
       </c>
       <c r="G100" s="14" t="str">
         <f>D100*F100</f>
         <v>0</v>
       </c>
       <c r="H100" s="7"/>
       <c r="I100" s="7"/>
       <c r="J100" s="7"/>
       <c r="K100" s="7"/>
     </row>
     <row r="101" spans="1:11" customHeight="1" ht="54">
       <c r="A101" s="8"/>
       <c r="B101" s="9" t="s">
-        <v>112</v>
+        <v>115</v>
       </c>
       <c r="C101" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D101" s="10">
         <v>20</v>
       </c>
       <c r="E101" s="10">
-        <v>64</v>
+        <v>80</v>
       </c>
       <c r="F101" s="12">
         <v>0</v>
       </c>
       <c r="G101" s="14" t="str">
         <f>D101*F101</f>
         <v>0</v>
       </c>
       <c r="H101" s="7"/>
       <c r="I101" s="7"/>
       <c r="J101" s="7"/>
       <c r="K101" s="7"/>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="54">
       <c r="A102" s="8"/>
       <c r="B102" s="9" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C102" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D102" s="10">
         <v>20</v>
       </c>
       <c r="E102" s="10">
-        <v>14</v>
+        <v>39</v>
       </c>
       <c r="F102" s="12">
         <v>0</v>
       </c>
       <c r="G102" s="14" t="str">
         <f>D102*F102</f>
         <v>0</v>
       </c>
       <c r="H102" s="7"/>
       <c r="I102" s="7"/>
       <c r="J102" s="7"/>
       <c r="K102" s="7"/>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="54">
       <c r="A103" s="8"/>
       <c r="B103" s="9" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C103" s="10" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="D103" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E103" s="10">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F103" s="12">
         <v>0</v>
       </c>
       <c r="G103" s="14" t="str">
         <f>D103*F103</f>
         <v>0</v>
       </c>
       <c r="H103" s="7"/>
       <c r="I103" s="7"/>
       <c r="J103" s="7"/>
       <c r="K103" s="7"/>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="54">
       <c r="A104" s="8"/>
       <c r="B104" s="9" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="C104" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D104" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E104" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F104" s="12">
         <v>0</v>
       </c>
       <c r="G104" s="14" t="str">
         <f>D104*F104</f>
         <v>0</v>
       </c>
       <c r="H104" s="7"/>
       <c r="I104" s="7"/>
       <c r="J104" s="7"/>
       <c r="K104" s="7"/>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="54">
       <c r="A105" s="8"/>
       <c r="B105" s="9" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="C105" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D105" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E105" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F105" s="12">
         <v>0</v>
       </c>
       <c r="G105" s="14" t="str">
         <f>D105*F105</f>
         <v>0</v>
       </c>
       <c r="H105" s="7"/>
       <c r="I105" s="7"/>
       <c r="J105" s="7"/>
       <c r="K105" s="7"/>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="54">
       <c r="A106" s="8"/>
       <c r="B106" s="9" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="C106" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D106" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E106" s="10">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F106" s="12">
         <v>0</v>
       </c>
       <c r="G106" s="14" t="str">
         <f>D106*F106</f>
         <v>0</v>
       </c>
       <c r="H106" s="7"/>
       <c r="I106" s="7"/>
       <c r="J106" s="7"/>
       <c r="K106" s="7"/>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="54">
       <c r="A107" s="8"/>
       <c r="B107" s="9" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="C107" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D107" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E107" s="10">
         <v>1</v>
       </c>
       <c r="F107" s="12">
         <v>0</v>
       </c>
       <c r="G107" s="14" t="str">
         <f>D107*F107</f>
         <v>0</v>
       </c>
       <c r="H107" s="7"/>
       <c r="I107" s="7"/>
       <c r="J107" s="7"/>
       <c r="K107" s="7"/>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="54">
       <c r="A108" s="8"/>
       <c r="B108" s="9" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="C108" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D108" s="10">
         <v>20</v>
       </c>
       <c r="E108" s="10">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="F108" s="12">
         <v>0</v>
       </c>
       <c r="G108" s="14" t="str">
         <f>D108*F108</f>
         <v>0</v>
       </c>
       <c r="H108" s="7"/>
       <c r="I108" s="7"/>
       <c r="J108" s="7"/>
       <c r="K108" s="7"/>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="54">
       <c r="A109" s="8"/>
       <c r="B109" s="9" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="C109" s="10" t="s">
-        <v>20</v>
+        <v>124</v>
       </c>
       <c r="D109" s="10">
         <v>20</v>
       </c>
       <c r="E109" s="10">
-        <v>11</v>
+        <v>42</v>
       </c>
       <c r="F109" s="12">
         <v>0</v>
       </c>
       <c r="G109" s="14" t="str">
         <f>D109*F109</f>
         <v>0</v>
       </c>
       <c r="H109" s="7"/>
       <c r="I109" s="7"/>
       <c r="J109" s="7"/>
       <c r="K109" s="7"/>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="54">
       <c r="A110" s="8"/>
       <c r="B110" s="9" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="C110" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D110" s="10">
         <v>20</v>
       </c>
       <c r="E110" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="F110" s="12">
         <v>0</v>
       </c>
       <c r="G110" s="14" t="str">
         <f>D110*F110</f>
         <v>0</v>
       </c>
       <c r="H110" s="7"/>
       <c r="I110" s="7"/>
       <c r="J110" s="7"/>
       <c r="K110" s="7"/>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="54">
       <c r="A111" s="8"/>
       <c r="B111" s="9" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="C111" s="10" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D111" s="10">
         <v>20</v>
       </c>
       <c r="E111" s="10">
-        <v>67</v>
+        <v>8</v>
       </c>
       <c r="F111" s="12">
         <v>0</v>
       </c>
       <c r="G111" s="14" t="str">
         <f>D111*F111</f>
         <v>0</v>
       </c>
       <c r="H111" s="7"/>
       <c r="I111" s="7"/>
       <c r="J111" s="7"/>
       <c r="K111" s="7"/>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="54">
       <c r="A112" s="8"/>
       <c r="B112" s="9" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="C112" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D112" s="10">
         <v>20</v>
       </c>
       <c r="E112" s="10">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="F112" s="12">
         <v>0</v>
       </c>
       <c r="G112" s="14" t="str">
         <f>D112*F112</f>
         <v>0</v>
       </c>
       <c r="H112" s="7"/>
       <c r="I112" s="7"/>
       <c r="J112" s="7"/>
       <c r="K112" s="7"/>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="54">
       <c r="A113" s="8"/>
       <c r="B113" s="9" t="s">
-        <v>124</v>
+        <v>28</v>
       </c>
       <c r="C113" s="10" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D113" s="10">
         <v>20</v>
       </c>
       <c r="E113" s="10">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F113" s="12">
         <v>0</v>
       </c>
       <c r="G113" s="14" t="str">
         <f>D113*F113</f>
         <v>0</v>
       </c>
       <c r="H113" s="7"/>
       <c r="I113" s="7"/>
       <c r="J113" s="7"/>
       <c r="K113" s="7"/>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="54">
       <c r="A114" s="8"/>
       <c r="B114" s="9" t="s">
-        <v>125</v>
+        <v>68</v>
       </c>
       <c r="C114" s="10" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="D114" s="10">
         <v>20</v>
       </c>
       <c r="E114" s="10">
-        <v>29</v>
+        <v>2</v>
       </c>
       <c r="F114" s="12">
         <v>0</v>
       </c>
       <c r="G114" s="14" t="str">
         <f>D114*F114</f>
         <v>0</v>
       </c>
       <c r="H114" s="7"/>
       <c r="I114" s="7"/>
       <c r="J114" s="7"/>
       <c r="K114" s="7"/>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="54">
       <c r="A115" s="8"/>
       <c r="B115" s="9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C115" s="10" t="s">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="D115" s="10">
         <v>20</v>
       </c>
       <c r="E115" s="10">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="F115" s="12">
         <v>0</v>
       </c>
       <c r="G115" s="14" t="str">
         <f>D115*F115</f>
         <v>0</v>
       </c>
       <c r="H115" s="7"/>
       <c r="I115" s="7"/>
       <c r="J115" s="7"/>
       <c r="K115" s="7"/>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="54">
       <c r="A116" s="8"/>
       <c r="B116" s="9" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C116" s="10" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="D116" s="10">
         <v>20</v>
       </c>
       <c r="E116" s="10">
-        <v>33</v>
+        <v>14</v>
       </c>
       <c r="F116" s="12">
         <v>0</v>
       </c>
       <c r="G116" s="14" t="str">
         <f>D116*F116</f>
         <v>0</v>
       </c>
       <c r="H116" s="7"/>
       <c r="I116" s="7"/>
       <c r="J116" s="7"/>
       <c r="K116" s="7"/>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="54">
       <c r="A117" s="8"/>
       <c r="B117" s="9" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C117" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D117" s="10">
         <v>20</v>
       </c>
       <c r="E117" s="10">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F117" s="12">
         <v>0</v>
       </c>
       <c r="G117" s="14" t="str">
         <f>D117*F117</f>
         <v>0</v>
       </c>
       <c r="H117" s="7"/>
       <c r="I117" s="7"/>
       <c r="J117" s="7"/>
       <c r="K117" s="7"/>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="54">
       <c r="A118" s="8"/>
       <c r="B118" s="9" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="C118" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D118" s="10">
         <v>20</v>
       </c>
       <c r="E118" s="10">
         <v>10</v>
       </c>
       <c r="F118" s="12">
         <v>0</v>
       </c>
       <c r="G118" s="14" t="str">
         <f>D118*F118</f>
         <v>0</v>
       </c>
       <c r="H118" s="7"/>
       <c r="I118" s="7"/>
       <c r="J118" s="7"/>
       <c r="K118" s="7"/>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="54">
       <c r="A119" s="8"/>
       <c r="B119" s="9" t="s">
-        <v>130</v>
+        <v>33</v>
       </c>
       <c r="C119" s="10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D119" s="10">
         <v>20</v>
       </c>
       <c r="E119" s="10">
-        <v>4</v>
+        <v>24</v>
       </c>
       <c r="F119" s="12">
         <v>0</v>
       </c>
       <c r="G119" s="14" t="str">
         <f>D119*F119</f>
         <v>0</v>
       </c>
       <c r="H119" s="7"/>
       <c r="I119" s="7"/>
       <c r="J119" s="7"/>
       <c r="K119" s="7"/>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="54">
       <c r="A120" s="8"/>
       <c r="B120" s="9" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C120" s="10" t="s">
-        <v>132</v>
+        <v>69</v>
       </c>
       <c r="D120" s="10">
         <v>20</v>
       </c>
       <c r="E120" s="10">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="F120" s="12">
         <v>0</v>
       </c>
       <c r="G120" s="14" t="str">
         <f>D120*F120</f>
         <v>0</v>
       </c>
       <c r="H120" s="7"/>
       <c r="I120" s="7"/>
       <c r="J120" s="7"/>
       <c r="K120" s="7"/>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="54">
       <c r="A121" s="8"/>
       <c r="B121" s="9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C121" s="10" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="D121" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E121" s="10">
-        <v>40</v>
+        <v>5</v>
       </c>
       <c r="F121" s="12">
         <v>0</v>
       </c>
       <c r="G121" s="14" t="str">
         <f>D121*F121</f>
         <v>0</v>
       </c>
       <c r="H121" s="7"/>
       <c r="I121" s="7"/>
       <c r="J121" s="7"/>
       <c r="K121" s="7"/>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="54">
       <c r="A122" s="8"/>
       <c r="B122" s="9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="C122" s="10" t="s">
-        <v>74</v>
+        <v>137</v>
       </c>
       <c r="D122" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E122" s="10">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F122" s="12">
         <v>0</v>
       </c>
       <c r="G122" s="14" t="str">
         <f>D122*F122</f>
         <v>0</v>
       </c>
       <c r="H122" s="7"/>
       <c r="I122" s="7"/>
       <c r="J122" s="7"/>
       <c r="K122" s="7"/>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="54">
       <c r="A123" s="8"/>
       <c r="B123" s="9" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C123" s="10" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D123" s="10">
         <v>20</v>
       </c>
       <c r="E123" s="10">
-        <v>41</v>
+        <v>4</v>
       </c>
       <c r="F123" s="12">
         <v>0</v>
       </c>
       <c r="G123" s="14" t="str">
         <f>D123*F123</f>
         <v>0</v>
       </c>
       <c r="H123" s="7"/>
       <c r="I123" s="7"/>
       <c r="J123" s="7"/>
       <c r="K123" s="7"/>
     </row>
     <row r="124" spans="1:11" customHeight="1" ht="54">
       <c r="A124" s="8"/>
       <c r="B124" s="9" t="s">
-        <v>33</v>
+        <v>139</v>
       </c>
       <c r="C124" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D124" s="10">
         <v>20</v>
       </c>
       <c r="E124" s="10">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F124" s="12">
         <v>0</v>
       </c>
       <c r="G124" s="14" t="str">
         <f>D124*F124</f>
         <v>0</v>
       </c>
       <c r="H124" s="7"/>
       <c r="I124" s="7"/>
       <c r="J124" s="7"/>
       <c r="K124" s="7"/>
     </row>
     <row r="125" spans="1:11" customHeight="1" ht="54">
       <c r="A125" s="8"/>
       <c r="B125" s="9" t="s">
-        <v>73</v>
+        <v>140</v>
       </c>
       <c r="C125" s="10" t="s">
-        <v>74</v>
+        <v>141</v>
       </c>
       <c r="D125" s="10">
         <v>20</v>
       </c>
       <c r="E125" s="10">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="F125" s="12">
         <v>0</v>
       </c>
       <c r="G125" s="14" t="str">
         <f>D125*F125</f>
         <v>0</v>
       </c>
       <c r="H125" s="7"/>
       <c r="I125" s="7"/>
       <c r="J125" s="7"/>
       <c r="K125" s="7"/>
     </row>
     <row r="126" spans="1:11" customHeight="1" ht="54">
       <c r="A126" s="8"/>
       <c r="B126" s="9" t="s">
-        <v>136</v>
+        <v>142</v>
       </c>
       <c r="C126" s="10" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D126" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E126" s="10">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F126" s="12">
         <v>0</v>
       </c>
       <c r="G126" s="14" t="str">
         <f>D126*F126</f>
         <v>0</v>
       </c>
       <c r="H126" s="7"/>
       <c r="I126" s="7"/>
       <c r="J126" s="7"/>
       <c r="K126" s="7"/>
     </row>
     <row r="127" spans="1:11" customHeight="1" ht="54">
       <c r="A127" s="8"/>
       <c r="B127" s="9" t="s">
-        <v>137</v>
+        <v>143</v>
       </c>
       <c r="C127" s="10" t="s">
-        <v>138</v>
+        <v>88</v>
       </c>
       <c r="D127" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E127" s="10">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="F127" s="12">
         <v>0</v>
       </c>
       <c r="G127" s="14" t="str">
         <f>D127*F127</f>
         <v>0</v>
       </c>
       <c r="H127" s="7"/>
       <c r="I127" s="7"/>
       <c r="J127" s="7"/>
       <c r="K127" s="7"/>
     </row>
     <row r="128" spans="1:11" customHeight="1" ht="54">
       <c r="A128" s="8"/>
       <c r="B128" s="9" t="s">
-        <v>139</v>
+        <v>144</v>
       </c>
       <c r="C128" s="10" t="s">
-        <v>23</v>
+        <v>135</v>
       </c>
       <c r="D128" s="10">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E128" s="10">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F128" s="12">
         <v>0</v>
       </c>
       <c r="G128" s="14" t="str">
         <f>D128*F128</f>
         <v>0</v>
       </c>
       <c r="H128" s="7"/>
       <c r="I128" s="7"/>
       <c r="J128" s="7"/>
       <c r="K128" s="7"/>
     </row>
     <row r="129" spans="1:11" customHeight="1" ht="54">
       <c r="A129" s="8"/>
       <c r="B129" s="9" t="s">
-        <v>140</v>
+        <v>145</v>
       </c>
       <c r="C129" s="10" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="D129" s="10">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E129" s="10">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F129" s="12">
         <v>0</v>
       </c>
       <c r="G129" s="14" t="str">
         <f>D129*F129</f>
         <v>0</v>
       </c>
       <c r="H129" s="7"/>
       <c r="I129" s="7"/>
       <c r="J129" s="7"/>
       <c r="K129" s="7"/>
     </row>
     <row r="130" spans="1:11" customHeight="1" ht="54">
       <c r="A130" s="8"/>
       <c r="B130" s="9" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="C130" s="10" t="s">
-        <v>23</v>
+        <v>147</v>
       </c>
       <c r="D130" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E130" s="10">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="F130" s="12">
         <v>0</v>
       </c>
       <c r="G130" s="14" t="str">
         <f>D130*F130</f>
         <v>0</v>
       </c>
       <c r="H130" s="7"/>
       <c r="I130" s="7"/>
       <c r="J130" s="7"/>
       <c r="K130" s="7"/>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="54">
       <c r="A131" s="8"/>
       <c r="B131" s="9" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C131" s="10" t="s">
-        <v>74</v>
+        <v>149</v>
       </c>
       <c r="D131" s="10">
         <v>20</v>
       </c>
       <c r="E131" s="10">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="F131" s="12">
         <v>0</v>
       </c>
       <c r="G131" s="14" t="str">
         <f>D131*F131</f>
         <v>0</v>
       </c>
       <c r="H131" s="7"/>
       <c r="I131" s="7"/>
       <c r="J131" s="7"/>
       <c r="K131" s="7"/>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="54">
       <c r="A132" s="8"/>
       <c r="B132" s="9" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="C132" s="10" t="s">
-        <v>143</v>
+        <v>69</v>
       </c>
       <c r="D132" s="10">
         <v>20</v>
       </c>
       <c r="E132" s="10">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="F132" s="12">
         <v>0</v>
       </c>
       <c r="G132" s="14" t="str">
         <f>D132*F132</f>
         <v>0</v>
       </c>
       <c r="H132" s="7"/>
       <c r="I132" s="7"/>
       <c r="J132" s="7"/>
       <c r="K132" s="7"/>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="54">
       <c r="A133" s="8"/>
       <c r="B133" s="9" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="C133" s="10" t="s">
-        <v>138</v>
+        <v>54</v>
       </c>
       <c r="D133" s="10">
         <v>20</v>
       </c>
       <c r="E133" s="10">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F133" s="12">
         <v>0</v>
       </c>
       <c r="G133" s="14" t="str">
         <f>D133*F133</f>
         <v>0</v>
       </c>
       <c r="H133" s="7"/>
       <c r="I133" s="7"/>
       <c r="J133" s="7"/>
       <c r="K133" s="7"/>
     </row>
     <row r="134" spans="1:11" customHeight="1" ht="54">
       <c r="A134" s="8"/>
       <c r="B134" s="9" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="C134" s="10" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="D134" s="10">
         <v>20</v>
       </c>
       <c r="E134" s="10">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F134" s="12">
         <v>0</v>
       </c>
       <c r="G134" s="14" t="str">
         <f>D134*F134</f>
         <v>0</v>
       </c>
       <c r="H134" s="7"/>
       <c r="I134" s="7"/>
       <c r="J134" s="7"/>
       <c r="K134" s="7"/>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="54">
       <c r="A135" s="8"/>
       <c r="B135" s="9" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="C135" s="10" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D135" s="10">
         <v>20</v>
       </c>
       <c r="E135" s="10">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F135" s="12">
         <v>0</v>
       </c>
       <c r="G135" s="14" t="str">
         <f>D135*F135</f>
         <v>0</v>
       </c>
       <c r="H135" s="7"/>
       <c r="I135" s="7"/>
       <c r="J135" s="7"/>
       <c r="K135" s="7"/>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="54">
       <c r="A136" s="8"/>
       <c r="B136" s="9" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="C136" s="10" t="s">
-        <v>148</v>
+        <v>29</v>
       </c>
       <c r="D136" s="10">
         <v>20</v>
       </c>
       <c r="E136" s="10">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="F136" s="12">
         <v>0</v>
       </c>
       <c r="G136" s="14" t="str">
         <f>D136*F136</f>
         <v>0</v>
       </c>
       <c r="H136" s="7"/>
       <c r="I136" s="7"/>
       <c r="J136" s="7"/>
       <c r="K136" s="7"/>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="54">
       <c r="A137" s="8"/>
       <c r="B137" s="9" t="s">
-        <v>149</v>
+        <v>155</v>
       </c>
       <c r="C137" s="10" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="D137" s="10">
         <v>20</v>
       </c>
       <c r="E137" s="10">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="F137" s="12">
         <v>0</v>
       </c>
       <c r="G137" s="14" t="str">
         <f>D137*F137</f>
         <v>0</v>
       </c>
       <c r="H137" s="7"/>
       <c r="I137" s="7"/>
       <c r="J137" s="7"/>
       <c r="K137" s="7"/>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="54">
       <c r="A138" s="8"/>
       <c r="B138" s="9" t="s">
-        <v>150</v>
+        <v>156</v>
       </c>
       <c r="C138" s="10" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D138" s="10">
         <v>20</v>
       </c>
       <c r="E138" s="10">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="F138" s="12">
         <v>0</v>
       </c>
       <c r="G138" s="14" t="str">
         <f>D138*F138</f>
         <v>0</v>
       </c>
       <c r="H138" s="7"/>
       <c r="I138" s="7"/>
       <c r="J138" s="7"/>
       <c r="K138" s="7"/>
     </row>
     <row r="139" spans="1:11" customHeight="1" ht="54">
       <c r="A139" s="8"/>
       <c r="B139" s="9" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="C139" s="10" t="s">
-        <v>152</v>
+        <v>69</v>
       </c>
       <c r="D139" s="10">
         <v>20</v>
       </c>
       <c r="E139" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F139" s="12">
         <v>0</v>
       </c>
       <c r="G139" s="14" t="str">
         <f>D139*F139</f>
         <v>0</v>
       </c>
       <c r="H139" s="7"/>
       <c r="I139" s="7"/>
       <c r="J139" s="7"/>
       <c r="K139" s="7"/>
     </row>
     <row r="140" spans="1:11" customHeight="1" ht="54">
       <c r="A140" s="8"/>
       <c r="B140" s="9" t="s">
-        <v>153</v>
+        <v>158</v>
       </c>
       <c r="C140" s="10" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D140" s="10">
         <v>20</v>
       </c>
       <c r="E140" s="10">
-        <v>51</v>
+        <v>1</v>
       </c>
       <c r="F140" s="12">
         <v>0</v>
       </c>
       <c r="G140" s="14" t="str">
         <f>D140*F140</f>
         <v>0</v>
       </c>
       <c r="H140" s="7"/>
       <c r="I140" s="7"/>
       <c r="J140" s="7"/>
       <c r="K140" s="7"/>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="54">
       <c r="A141" s="8"/>
       <c r="B141" s="9" t="s">
-        <v>154</v>
+        <v>159</v>
       </c>
       <c r="C141" s="10" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="D141" s="10">
         <v>20</v>
       </c>
       <c r="E141" s="10">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="F141" s="12">
         <v>0</v>
       </c>
       <c r="G141" s="14" t="str">
         <f>D141*F141</f>
         <v>0</v>
       </c>
       <c r="H141" s="7"/>
       <c r="I141" s="7"/>
       <c r="J141" s="7"/>
       <c r="K141" s="7"/>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="54">
       <c r="A142" s="8"/>
       <c r="B142" s="9" t="s">
-        <v>155</v>
+        <v>160</v>
       </c>
       <c r="C142" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D142" s="10">
         <v>20</v>
       </c>
       <c r="E142" s="10">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="F142" s="12">
         <v>0</v>
       </c>
       <c r="G142" s="14" t="str">
         <f>D142*F142</f>
         <v>0</v>
       </c>
       <c r="H142" s="7"/>
       <c r="I142" s="7"/>
       <c r="J142" s="7"/>
       <c r="K142" s="7"/>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="54">
       <c r="A143" s="8"/>
       <c r="B143" s="9" t="s">
-        <v>156</v>
+        <v>161</v>
       </c>
       <c r="C143" s="10" t="s">
-        <v>93</v>
+        <v>162</v>
       </c>
       <c r="D143" s="10">
         <v>20</v>
       </c>
       <c r="E143" s="10">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F143" s="12">
         <v>0</v>
       </c>
       <c r="G143" s="14" t="str">
         <f>D143*F143</f>
         <v>0</v>
       </c>
       <c r="H143" s="7"/>
       <c r="I143" s="7"/>
       <c r="J143" s="7"/>
       <c r="K143" s="7"/>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="54">
       <c r="A144" s="8"/>
       <c r="B144" s="9" t="s">
-        <v>157</v>
+        <v>163</v>
       </c>
       <c r="C144" s="10" t="s">
-        <v>20</v>
+        <v>164</v>
       </c>
       <c r="D144" s="10">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E144" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F144" s="12">
         <v>0</v>
       </c>
       <c r="G144" s="14" t="str">
         <f>D144*F144</f>
         <v>0</v>
       </c>
       <c r="H144" s="7"/>
       <c r="I144" s="7"/>
       <c r="J144" s="7"/>
       <c r="K144" s="7"/>
     </row>
     <row r="145" spans="1:11" customHeight="1" ht="54">
       <c r="A145" s="8"/>
       <c r="B145" s="9" t="s">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="C145" s="10" t="s">
-        <v>34</v>
+        <v>166</v>
       </c>
       <c r="D145" s="10">
         <v>20</v>
       </c>
       <c r="E145" s="10">
-        <v>15</v>
+        <v>35</v>
       </c>
       <c r="F145" s="12">
         <v>0</v>
       </c>
       <c r="G145" s="14" t="str">
         <f>D145*F145</f>
         <v>0</v>
       </c>
       <c r="H145" s="7"/>
       <c r="I145" s="7"/>
       <c r="J145" s="7"/>
       <c r="K145" s="7"/>
     </row>
     <row r="146" spans="1:11" customHeight="1" ht="54">
       <c r="A146" s="8"/>
       <c r="B146" s="9" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="C146" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D146" s="10">
         <v>20</v>
       </c>
       <c r="E146" s="10">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="F146" s="12">
         <v>0</v>
       </c>
       <c r="G146" s="14" t="str">
         <f>D146*F146</f>
         <v>0</v>
       </c>
       <c r="H146" s="7"/>
       <c r="I146" s="7"/>
       <c r="J146" s="7"/>
       <c r="K146" s="7"/>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="54">
       <c r="A147" s="8"/>
       <c r="B147" s="9" t="s">
-        <v>160</v>
+        <v>168</v>
       </c>
       <c r="C147" s="10" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="D147" s="10">
         <v>20</v>
       </c>
       <c r="E147" s="10">
-        <v>29</v>
+        <v>4</v>
       </c>
       <c r="F147" s="12">
         <v>0</v>
       </c>
       <c r="G147" s="14" t="str">
         <f>D147*F147</f>
         <v>0</v>
       </c>
       <c r="H147" s="7"/>
       <c r="I147" s="7"/>
       <c r="J147" s="7"/>
       <c r="K147" s="7"/>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="54">
       <c r="A148" s="8"/>
       <c r="B148" s="9" t="s">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="C148" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D148" s="10">
         <v>20</v>
       </c>
       <c r="E148" s="10">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="F148" s="12">
         <v>0</v>
       </c>
       <c r="G148" s="14" t="str">
         <f>D148*F148</f>
         <v>0</v>
       </c>
       <c r="H148" s="7"/>
       <c r="I148" s="7"/>
       <c r="J148" s="7"/>
       <c r="K148" s="7"/>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="54">
       <c r="A149" s="8"/>
       <c r="B149" s="9" t="s">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="C149" s="10" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="D149" s="10">
         <v>20</v>
       </c>
       <c r="E149" s="10">
-        <v>1</v>
+        <v>29</v>
       </c>
       <c r="F149" s="12">
         <v>0</v>
       </c>
       <c r="G149" s="14" t="str">
         <f>D149*F149</f>
         <v>0</v>
       </c>
       <c r="H149" s="7"/>
       <c r="I149" s="7"/>
       <c r="J149" s="7"/>
       <c r="K149" s="7"/>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="54">
       <c r="A150" s="8"/>
       <c r="B150" s="9" t="s">
-        <v>163</v>
+        <v>172</v>
       </c>
       <c r="C150" s="10" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="D150" s="10">
         <v>20</v>
       </c>
       <c r="E150" s="10">
         <v>4</v>
       </c>
       <c r="F150" s="12">
         <v>0</v>
       </c>
       <c r="G150" s="14" t="str">
         <f>D150*F150</f>
         <v>0</v>
       </c>
       <c r="H150" s="7"/>
       <c r="I150" s="7"/>
       <c r="J150" s="7"/>
       <c r="K150" s="7"/>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="54">
       <c r="A151" s="8"/>
       <c r="B151" s="9" t="s">
-        <v>164</v>
+        <v>173</v>
       </c>
       <c r="C151" s="10" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="D151" s="10">
         <v>20</v>
       </c>
       <c r="E151" s="10">
-        <v>12</v>
+        <v>30</v>
       </c>
       <c r="F151" s="12">
         <v>0</v>
       </c>
       <c r="G151" s="14" t="str">
         <f>D151*F151</f>
         <v>0</v>
       </c>
       <c r="H151" s="7"/>
       <c r="I151" s="7"/>
       <c r="J151" s="7"/>
       <c r="K151" s="7"/>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="54">
       <c r="A152" s="8"/>
       <c r="B152" s="9" t="s">
-        <v>165</v>
+        <v>174</v>
       </c>
       <c r="C152" s="10" t="s">
-        <v>166</v>
+        <v>88</v>
       </c>
       <c r="D152" s="10">
         <v>20</v>
       </c>
       <c r="E152" s="10">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F152" s="12">
         <v>0</v>
       </c>
       <c r="G152" s="14" t="str">
         <f>D152*F152</f>
         <v>0</v>
       </c>
       <c r="H152" s="7"/>
       <c r="I152" s="7"/>
       <c r="J152" s="7"/>
       <c r="K152" s="7"/>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="54">
       <c r="A153" s="8"/>
       <c r="B153" s="9" t="s">
-        <v>167</v>
+        <v>175</v>
       </c>
       <c r="C153" s="10" t="s">
-        <v>168</v>
+        <v>69</v>
       </c>
       <c r="D153" s="10">
         <v>20</v>
       </c>
       <c r="E153" s="10">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="F153" s="12">
         <v>0</v>
       </c>
       <c r="G153" s="14" t="str">
         <f>D153*F153</f>
         <v>0</v>
       </c>
       <c r="H153" s="7"/>
       <c r="I153" s="7"/>
       <c r="J153" s="7"/>
       <c r="K153" s="7"/>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="54">
       <c r="A154" s="8"/>
       <c r="B154" s="9" t="s">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="C154" s="10" t="s">
-        <v>168</v>
+        <v>29</v>
       </c>
       <c r="D154" s="10">
         <v>20</v>
       </c>
       <c r="E154" s="10">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="F154" s="12">
         <v>0</v>
       </c>
       <c r="G154" s="14" t="str">
         <f>D154*F154</f>
         <v>0</v>
       </c>
       <c r="H154" s="7"/>
       <c r="I154" s="7"/>
       <c r="J154" s="7"/>
       <c r="K154" s="7"/>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="54">
       <c r="A155" s="8"/>
       <c r="B155" s="9" t="s">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="C155" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D155" s="10">
         <v>20</v>
       </c>
       <c r="E155" s="10">
-        <v>1</v>
+        <v>47</v>
       </c>
       <c r="F155" s="12">
         <v>0</v>
       </c>
       <c r="G155" s="14" t="str">
         <f>D155*F155</f>
         <v>0</v>
       </c>
       <c r="H155" s="7"/>
       <c r="I155" s="7"/>
       <c r="J155" s="7"/>
       <c r="K155" s="7"/>
     </row>
     <row r="156" spans="1:11" customHeight="1" ht="54">
       <c r="A156" s="8"/>
       <c r="B156" s="9" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>178</v>
+      </c>
+      <c r="C156" s="10">
+        <v>10</v>
       </c>
       <c r="D156" s="10">
         <v>20</v>
       </c>
       <c r="E156" s="10">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F156" s="12">
         <v>0</v>
       </c>
       <c r="G156" s="14" t="str">
         <f>D156*F156</f>
         <v>0</v>
       </c>
       <c r="H156" s="7"/>
       <c r="I156" s="7"/>
       <c r="J156" s="7"/>
       <c r="K156" s="7"/>
     </row>
     <row r="157" spans="1:11" customHeight="1" ht="54">
       <c r="A157" s="8"/>
       <c r="B157" s="9" t="s">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="C157" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D157" s="10">
         <v>20</v>
       </c>
       <c r="E157" s="10">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F157" s="12">
         <v>0</v>
       </c>
       <c r="G157" s="14" t="str">
         <f>D157*F157</f>
         <v>0</v>
       </c>
       <c r="H157" s="7"/>
       <c r="I157" s="7"/>
       <c r="J157" s="7"/>
       <c r="K157" s="7"/>
     </row>
     <row r="158" spans="1:11" customHeight="1" ht="54">
       <c r="A158" s="8"/>
       <c r="B158" s="9" t="s">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="C158" s="10" t="s">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="D158" s="10">
         <v>20</v>
       </c>
       <c r="E158" s="10">
-        <v>29</v>
+        <v>78</v>
       </c>
       <c r="F158" s="12">
         <v>0</v>
       </c>
       <c r="G158" s="14" t="str">
         <f>D158*F158</f>
         <v>0</v>
       </c>
       <c r="H158" s="7"/>
       <c r="I158" s="7"/>
       <c r="J158" s="7"/>
       <c r="K158" s="7"/>
     </row>
     <row r="159" spans="1:11" customHeight="1" ht="54">
       <c r="A159" s="8"/>
       <c r="B159" s="9" t="s">
-        <v>175</v>
+        <v>52</v>
       </c>
       <c r="C159" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D159" s="10">
         <v>20</v>
       </c>
       <c r="E159" s="10">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="F159" s="12">
         <v>0</v>
       </c>
       <c r="G159" s="14" t="str">
         <f>D159*F159</f>
         <v>0</v>
       </c>
       <c r="H159" s="7"/>
       <c r="I159" s="7"/>
       <c r="J159" s="7"/>
       <c r="K159" s="7"/>
     </row>
     <row r="160" spans="1:11" customHeight="1" ht="54">
       <c r="A160" s="8"/>
       <c r="B160" s="9" t="s">
-        <v>176</v>
+        <v>182</v>
       </c>
       <c r="C160" s="10" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D160" s="10">
         <v>20</v>
       </c>
       <c r="E160" s="10">
-        <v>30</v>
+        <v>125</v>
       </c>
       <c r="F160" s="12">
         <v>0</v>
       </c>
       <c r="G160" s="14" t="str">
         <f>D160*F160</f>
         <v>0</v>
       </c>
       <c r="H160" s="7"/>
       <c r="I160" s="7"/>
       <c r="J160" s="7"/>
       <c r="K160" s="7"/>
     </row>
     <row r="161" spans="1:11" customHeight="1" ht="54">
       <c r="A161" s="8"/>
       <c r="B161" s="9" t="s">
-        <v>177</v>
+        <v>183</v>
       </c>
       <c r="C161" s="10" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="D161" s="10">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E161" s="10">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F161" s="12">
         <v>0</v>
       </c>
       <c r="G161" s="14" t="str">
         <f>D161*F161</f>
         <v>0</v>
       </c>
       <c r="H161" s="7"/>
       <c r="I161" s="7"/>
       <c r="J161" s="7"/>
       <c r="K161" s="7"/>
     </row>
     <row r="162" spans="1:11" customHeight="1" ht="54">
       <c r="A162" s="8"/>
       <c r="B162" s="9" t="s">
-        <v>178</v>
+        <v>184</v>
       </c>
       <c r="C162" s="10" t="s">
-        <v>74</v>
+        <v>185</v>
       </c>
       <c r="D162" s="10">
         <v>20</v>
       </c>
       <c r="E162" s="10">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F162" s="12">
         <v>0</v>
       </c>
       <c r="G162" s="14" t="str">
         <f>D162*F162</f>
         <v>0</v>
       </c>
       <c r="H162" s="7"/>
       <c r="I162" s="7"/>
       <c r="J162" s="7"/>
       <c r="K162" s="7"/>
     </row>
     <row r="163" spans="1:11" customHeight="1" ht="54">
       <c r="A163" s="8"/>
       <c r="B163" s="9" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
       <c r="C163" s="10" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D163" s="10">
         <v>20</v>
       </c>
       <c r="E163" s="10">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F163" s="12">
         <v>0</v>
       </c>
       <c r="G163" s="14" t="str">
         <f>D163*F163</f>
         <v>0</v>
       </c>
       <c r="H163" s="7"/>
       <c r="I163" s="7"/>
       <c r="J163" s="7"/>
       <c r="K163" s="7"/>
     </row>
     <row r="164" spans="1:11" customHeight="1" ht="54">
       <c r="A164" s="8"/>
       <c r="B164" s="9" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="C164" s="10" t="s">
-        <v>36</v>
+        <v>101</v>
       </c>
       <c r="D164" s="10">
         <v>20</v>
       </c>
       <c r="E164" s="10">
-        <v>47</v>
+        <v>66</v>
       </c>
       <c r="F164" s="12">
         <v>0</v>
       </c>
       <c r="G164" s="14" t="str">
         <f>D164*F164</f>
         <v>0</v>
       </c>
       <c r="H164" s="7"/>
       <c r="I164" s="7"/>
       <c r="J164" s="7"/>
       <c r="K164" s="7"/>
     </row>
     <row r="165" spans="1:11" customHeight="1" ht="54">
       <c r="A165" s="8"/>
       <c r="B165" s="9" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>188</v>
+      </c>
+      <c r="C165" s="10" t="s">
+        <v>101</v>
       </c>
       <c r="D165" s="10">
         <v>20</v>
       </c>
       <c r="E165" s="10">
-        <v>3</v>
+        <v>25</v>
       </c>
       <c r="F165" s="12">
         <v>0</v>
       </c>
       <c r="G165" s="14" t="str">
         <f>D165*F165</f>
         <v>0</v>
       </c>
       <c r="H165" s="7"/>
       <c r="I165" s="7"/>
       <c r="J165" s="7"/>
       <c r="K165" s="7"/>
     </row>
     <row r="166" spans="1:11" customHeight="1" ht="54">
       <c r="A166" s="8"/>
       <c r="B166" s="9" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
       <c r="C166" s="10" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="D166" s="10">
         <v>20</v>
       </c>
       <c r="E166" s="10">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F166" s="12">
         <v>0</v>
       </c>
       <c r="G166" s="14" t="str">
         <f>D166*F166</f>
         <v>0</v>
       </c>
       <c r="H166" s="7"/>
       <c r="I166" s="7"/>
       <c r="J166" s="7"/>
       <c r="K166" s="7"/>
     </row>
     <row r="167" spans="1:11" customHeight="1" ht="54">
       <c r="A167" s="8"/>
       <c r="B167" s="9" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="C167" s="10" t="s">
-        <v>184</v>
+        <v>88</v>
       </c>
       <c r="D167" s="10">
         <v>20</v>
       </c>
       <c r="E167" s="10">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="F167" s="12">
         <v>0</v>
       </c>
       <c r="G167" s="14" t="str">
         <f>D167*F167</f>
         <v>0</v>
       </c>
       <c r="H167" s="7"/>
       <c r="I167" s="7"/>
       <c r="J167" s="7"/>
       <c r="K167" s="7"/>
     </row>
     <row r="168" spans="1:11" customHeight="1" ht="54">
       <c r="A168" s="8"/>
       <c r="B168" s="9" t="s">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="C168" s="10" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="D168" s="10">
         <v>20</v>
       </c>
       <c r="E168" s="10">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F168" s="12">
         <v>0</v>
       </c>
       <c r="G168" s="14" t="str">
         <f>D168*F168</f>
         <v>0</v>
       </c>
       <c r="H168" s="7"/>
       <c r="I168" s="7"/>
       <c r="J168" s="7"/>
       <c r="K168" s="7"/>
     </row>
     <row r="169" spans="1:11" customHeight="1" ht="54">
       <c r="A169" s="8"/>
       <c r="B169" s="9" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="C169" s="10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D169" s="10">
         <v>20</v>
       </c>
       <c r="E169" s="10">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="F169" s="12">
         <v>0</v>
       </c>
       <c r="G169" s="14" t="str">
         <f>D169*F169</f>
         <v>0</v>
       </c>
       <c r="H169" s="7"/>
       <c r="I169" s="7"/>
       <c r="J169" s="7"/>
       <c r="K169" s="7"/>
     </row>
     <row r="170" spans="1:11" customHeight="1" ht="54">
       <c r="A170" s="8"/>
       <c r="B170" s="9" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C170" s="10" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="D170" s="10">
         <v>20</v>
       </c>
       <c r="E170" s="10">
-        <v>49</v>
+        <v>3</v>
       </c>
       <c r="F170" s="12">
         <v>0</v>
       </c>
       <c r="G170" s="14" t="str">
         <f>D170*F170</f>
         <v>0</v>
       </c>
       <c r="H170" s="7"/>
       <c r="I170" s="7"/>
       <c r="J170" s="7"/>
       <c r="K170" s="7"/>
     </row>
     <row r="171" spans="1:11" customHeight="1" ht="54">
       <c r="A171" s="8"/>
       <c r="B171" s="9" t="s">
-        <v>187</v>
+        <v>195</v>
       </c>
       <c r="C171" s="10" t="s">
-        <v>188</v>
+        <v>196</v>
       </c>
       <c r="D171" s="10">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E171" s="10">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F171" s="12">
         <v>0</v>
       </c>
       <c r="G171" s="14" t="str">
         <f>D171*F171</f>
         <v>0</v>
       </c>
       <c r="H171" s="7"/>
       <c r="I171" s="7"/>
       <c r="J171" s="7"/>
       <c r="K171" s="7"/>
     </row>
-    <row r="172" spans="1:11" customHeight="1" ht="54">
-[...23 lines deleted...]
-      <c r="K172" s="7"/>
+    <row r="172" spans="1:11">
+      <c r="A172" s="6" t="s">
+        <v>197</v>
+      </c>
+      <c r="F172" s="11"/>
+      <c r="G172" s="13"/>
     </row>
     <row r="173" spans="1:11" customHeight="1" ht="54">
       <c r="A173" s="8"/>
       <c r="B173" s="9" t="s">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="C173" s="10" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="D173" s="10">
         <v>20</v>
       </c>
       <c r="E173" s="10">
-        <v>66</v>
+        <v>27</v>
       </c>
       <c r="F173" s="12">
         <v>0</v>
       </c>
       <c r="G173" s="14" t="str">
         <f>D173*F173</f>
         <v>0</v>
       </c>
       <c r="H173" s="7"/>
       <c r="I173" s="7"/>
       <c r="J173" s="7"/>
       <c r="K173" s="7"/>
     </row>
     <row r="174" spans="1:11" customHeight="1" ht="54">
       <c r="A174" s="8"/>
       <c r="B174" s="9" t="s">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="C174" s="10" t="s">
-        <v>109</v>
+        <v>69</v>
       </c>
       <c r="D174" s="10">
         <v>20</v>
       </c>
       <c r="E174" s="10">
-        <v>27</v>
+        <v>1</v>
       </c>
       <c r="F174" s="12">
         <v>0</v>
       </c>
       <c r="G174" s="14" t="str">
         <f>D174*F174</f>
         <v>0</v>
       </c>
       <c r="H174" s="7"/>
       <c r="I174" s="7"/>
       <c r="J174" s="7"/>
       <c r="K174" s="7"/>
     </row>
     <row r="175" spans="1:11" customHeight="1" ht="54">
       <c r="A175" s="8"/>
       <c r="B175" s="9" t="s">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="C175" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D175" s="10">
         <v>20</v>
       </c>
       <c r="E175" s="10">
-        <v>1</v>
+        <v>98</v>
       </c>
       <c r="F175" s="12">
         <v>0</v>
       </c>
       <c r="G175" s="14" t="str">
         <f>D175*F175</f>
         <v>0</v>
       </c>
       <c r="H175" s="7"/>
       <c r="I175" s="7"/>
       <c r="J175" s="7"/>
       <c r="K175" s="7"/>
     </row>
     <row r="176" spans="1:11" customHeight="1" ht="54">
       <c r="A176" s="8"/>
       <c r="B176" s="9" t="s">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="C176" s="10" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="D176" s="10">
         <v>20</v>
       </c>
       <c r="E176" s="10">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="F176" s="12">
         <v>0</v>
       </c>
       <c r="G176" s="14" t="str">
         <f>D176*F176</f>
         <v>0</v>
       </c>
       <c r="H176" s="7"/>
       <c r="I176" s="7"/>
       <c r="J176" s="7"/>
       <c r="K176" s="7"/>
     </row>
     <row r="177" spans="1:11" customHeight="1" ht="54">
       <c r="A177" s="8"/>
       <c r="B177" s="9" t="s">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="C177" s="10" t="s">
-        <v>195</v>
+        <v>29</v>
       </c>
       <c r="D177" s="10">
         <v>20</v>
       </c>
       <c r="E177" s="10">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F177" s="12">
         <v>0</v>
       </c>
       <c r="G177" s="14" t="str">
         <f>D177*F177</f>
         <v>0</v>
       </c>
       <c r="H177" s="7"/>
       <c r="I177" s="7"/>
       <c r="J177" s="7"/>
       <c r="K177" s="7"/>
     </row>
     <row r="178" spans="1:11" customHeight="1" ht="54">
       <c r="A178" s="8"/>
       <c r="B178" s="9" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>203</v>
+      </c>
+      <c r="C178" s="10">
+        <v>10</v>
       </c>
       <c r="D178" s="10">
         <v>20</v>
       </c>
       <c r="E178" s="10">
-        <v>25</v>
+        <v>1</v>
       </c>
       <c r="F178" s="12">
         <v>0</v>
       </c>
       <c r="G178" s="14" t="str">
         <f>D178*F178</f>
         <v>0</v>
       </c>
       <c r="H178" s="7"/>
       <c r="I178" s="7"/>
       <c r="J178" s="7"/>
       <c r="K178" s="7"/>
     </row>
     <row r="179" spans="1:11" customHeight="1" ht="54">
       <c r="A179" s="8"/>
       <c r="B179" s="9" t="s">
-        <v>197</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>204</v>
+      </c>
+      <c r="C179" s="10">
+        <v>10</v>
       </c>
       <c r="D179" s="10">
         <v>20</v>
       </c>
       <c r="E179" s="10">
-        <v>3</v>
+        <v>47</v>
       </c>
       <c r="F179" s="12">
         <v>0</v>
       </c>
       <c r="G179" s="14" t="str">
         <f>D179*F179</f>
         <v>0</v>
       </c>
       <c r="H179" s="7"/>
       <c r="I179" s="7"/>
       <c r="J179" s="7"/>
       <c r="K179" s="7"/>
     </row>
     <row r="180" spans="1:11" customHeight="1" ht="54">
       <c r="A180" s="8"/>
       <c r="B180" s="9" t="s">
-        <v>198</v>
+        <v>205</v>
       </c>
       <c r="C180" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D180" s="10">
         <v>20</v>
       </c>
       <c r="E180" s="10">
-        <v>50</v>
+        <v>31</v>
       </c>
       <c r="F180" s="12">
         <v>0</v>
       </c>
       <c r="G180" s="14" t="str">
         <f>D180*F180</f>
         <v>0</v>
       </c>
       <c r="H180" s="7"/>
       <c r="I180" s="7"/>
       <c r="J180" s="7"/>
       <c r="K180" s="7"/>
     </row>
-    <row r="181" spans="1:11">
-[...4 lines deleted...]
-      <c r="G181" s="13"/>
+    <row r="181" spans="1:11" customHeight="1" ht="54">
+      <c r="A181" s="8"/>
+      <c r="B181" s="9" t="s">
+        <v>206</v>
+      </c>
+      <c r="C181" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D181" s="10">
+        <v>20</v>
+      </c>
+      <c r="E181" s="10">
+        <v>16</v>
+      </c>
+      <c r="F181" s="12">
+        <v>0</v>
+      </c>
+      <c r="G181" s="14" t="str">
+        <f>D181*F181</f>
+        <v>0</v>
+      </c>
+      <c r="H181" s="7"/>
+      <c r="I181" s="7"/>
+      <c r="J181" s="7"/>
+      <c r="K181" s="7"/>
     </row>
     <row r="182" spans="1:11" customHeight="1" ht="54">
       <c r="A182" s="8"/>
       <c r="B182" s="9" t="s">
-        <v>200</v>
+        <v>207</v>
       </c>
       <c r="C182" s="10" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D182" s="10">
         <v>20</v>
       </c>
       <c r="E182" s="10">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F182" s="12">
         <v>0</v>
       </c>
       <c r="G182" s="14" t="str">
         <f>D182*F182</f>
         <v>0</v>
       </c>
       <c r="H182" s="7"/>
       <c r="I182" s="7"/>
       <c r="J182" s="7"/>
       <c r="K182" s="7"/>
     </row>
     <row r="183" spans="1:11" customHeight="1" ht="54">
       <c r="A183" s="8"/>
       <c r="B183" s="9" t="s">
-        <v>201</v>
+        <v>208</v>
       </c>
       <c r="C183" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D183" s="10">
         <v>20</v>
       </c>
       <c r="E183" s="10">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F183" s="12">
         <v>0</v>
       </c>
       <c r="G183" s="14" t="str">
         <f>D183*F183</f>
         <v>0</v>
       </c>
       <c r="H183" s="7"/>
       <c r="I183" s="7"/>
       <c r="J183" s="7"/>
       <c r="K183" s="7"/>
     </row>
     <row r="184" spans="1:11" customHeight="1" ht="54">
       <c r="A184" s="8"/>
       <c r="B184" s="9" t="s">
-        <v>202</v>
+        <v>209</v>
       </c>
       <c r="C184" s="10" t="s">
-        <v>34</v>
+        <v>210</v>
       </c>
       <c r="D184" s="10">
         <v>20</v>
       </c>
       <c r="E184" s="10">
-        <v>98</v>
+        <v>18</v>
       </c>
       <c r="F184" s="12">
         <v>0</v>
       </c>
       <c r="G184" s="14" t="str">
         <f>D184*F184</f>
         <v>0</v>
       </c>
       <c r="H184" s="7"/>
       <c r="I184" s="7"/>
       <c r="J184" s="7"/>
       <c r="K184" s="7"/>
     </row>
     <row r="185" spans="1:11" customHeight="1" ht="54">
       <c r="A185" s="8"/>
       <c r="B185" s="9" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="C185" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D185" s="10">
         <v>20</v>
       </c>
       <c r="E185" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F185" s="12">
         <v>0</v>
       </c>
       <c r="G185" s="14" t="str">
         <f>D185*F185</f>
         <v>0</v>
       </c>
       <c r="H185" s="7"/>
       <c r="I185" s="7"/>
       <c r="J185" s="7"/>
       <c r="K185" s="7"/>
     </row>
     <row r="186" spans="1:11" customHeight="1" ht="54">
       <c r="A186" s="8"/>
       <c r="B186" s="9" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
       <c r="C186" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D186" s="10">
         <v>20</v>
       </c>
       <c r="E186" s="10">
         <v>1</v>
       </c>
       <c r="F186" s="12">
         <v>0</v>
       </c>
       <c r="G186" s="14" t="str">
         <f>D186*F186</f>
         <v>0</v>
       </c>
       <c r="H186" s="7"/>
       <c r="I186" s="7"/>
       <c r="J186" s="7"/>
       <c r="K186" s="7"/>
     </row>
     <row r="187" spans="1:11" customHeight="1" ht="54">
       <c r="A187" s="8"/>
       <c r="B187" s="9" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>213</v>
+      </c>
+      <c r="C187" s="10" t="s">
+        <v>29</v>
       </c>
       <c r="D187" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E187" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F187" s="12">
         <v>0</v>
       </c>
       <c r="G187" s="14" t="str">
         <f>D187*F187</f>
         <v>0</v>
       </c>
       <c r="H187" s="7"/>
       <c r="I187" s="7"/>
       <c r="J187" s="7"/>
       <c r="K187" s="7"/>
     </row>
     <row r="188" spans="1:11" customHeight="1" ht="54">
       <c r="A188" s="8"/>
       <c r="B188" s="9" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>214</v>
+      </c>
+      <c r="C188" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="D188" s="10">
         <v>20</v>
       </c>
       <c r="E188" s="10">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F188" s="12">
         <v>0</v>
       </c>
       <c r="G188" s="14" t="str">
         <f>D188*F188</f>
         <v>0</v>
       </c>
       <c r="H188" s="7"/>
       <c r="I188" s="7"/>
       <c r="J188" s="7"/>
       <c r="K188" s="7"/>
     </row>
     <row r="189" spans="1:11" customHeight="1" ht="54">
       <c r="A189" s="8"/>
       <c r="B189" s="9" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
       <c r="C189" s="10" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="D189" s="10">
         <v>20</v>
       </c>
       <c r="E189" s="10">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="F189" s="12">
         <v>0</v>
       </c>
       <c r="G189" s="14" t="str">
         <f>D189*F189</f>
         <v>0</v>
       </c>
       <c r="H189" s="7"/>
       <c r="I189" s="7"/>
       <c r="J189" s="7"/>
       <c r="K189" s="7"/>
     </row>
     <row r="190" spans="1:11" customHeight="1" ht="54">
       <c r="A190" s="8"/>
       <c r="B190" s="9" t="s">
-        <v>208</v>
+        <v>21</v>
       </c>
       <c r="C190" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D190" s="10">
         <v>20</v>
       </c>
       <c r="E190" s="10">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="F190" s="12">
         <v>0</v>
       </c>
       <c r="G190" s="14" t="str">
         <f>D190*F190</f>
         <v>0</v>
       </c>
       <c r="H190" s="7"/>
       <c r="I190" s="7"/>
       <c r="J190" s="7"/>
       <c r="K190" s="7"/>
     </row>
     <row r="191" spans="1:11" customHeight="1" ht="54">
       <c r="A191" s="8"/>
       <c r="B191" s="9" t="s">
-        <v>209</v>
+        <v>216</v>
       </c>
       <c r="C191" s="10" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D191" s="10">
         <v>20</v>
       </c>
       <c r="E191" s="10">
-        <v>9</v>
+        <v>120</v>
       </c>
       <c r="F191" s="12">
         <v>0</v>
       </c>
       <c r="G191" s="14" t="str">
         <f>D191*F191</f>
         <v>0</v>
       </c>
       <c r="H191" s="7"/>
       <c r="I191" s="7"/>
       <c r="J191" s="7"/>
       <c r="K191" s="7"/>
     </row>
     <row r="192" spans="1:11" customHeight="1" ht="54">
       <c r="A192" s="8"/>
       <c r="B192" s="9" t="s">
-        <v>210</v>
+        <v>217</v>
       </c>
       <c r="C192" s="10" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D192" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E192" s="10">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F192" s="12">
         <v>0</v>
       </c>
       <c r="G192" s="14" t="str">
         <f>D192*F192</f>
         <v>0</v>
       </c>
       <c r="H192" s="7"/>
       <c r="I192" s="7"/>
       <c r="J192" s="7"/>
       <c r="K192" s="7"/>
     </row>
     <row r="193" spans="1:11" customHeight="1" ht="54">
       <c r="A193" s="8"/>
       <c r="B193" s="9" t="s">
-        <v>211</v>
+        <v>218</v>
       </c>
       <c r="C193" s="10" t="s">
-        <v>212</v>
+        <v>18</v>
       </c>
       <c r="D193" s="10">
         <v>20</v>
       </c>
       <c r="E193" s="10">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="F193" s="12">
         <v>0</v>
       </c>
       <c r="G193" s="14" t="str">
         <f>D193*F193</f>
         <v>0</v>
       </c>
       <c r="H193" s="7"/>
       <c r="I193" s="7"/>
       <c r="J193" s="7"/>
       <c r="K193" s="7"/>
     </row>
     <row r="194" spans="1:11" customHeight="1" ht="54">
       <c r="A194" s="8"/>
       <c r="B194" s="9" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="C194" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D194" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E194" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F194" s="12">
         <v>0</v>
       </c>
       <c r="G194" s="14" t="str">
         <f>D194*F194</f>
         <v>0</v>
       </c>
       <c r="H194" s="7"/>
       <c r="I194" s="7"/>
       <c r="J194" s="7"/>
       <c r="K194" s="7"/>
     </row>
     <row r="195" spans="1:11" customHeight="1" ht="54">
       <c r="A195" s="8"/>
       <c r="B195" s="9" t="s">
-        <v>214</v>
+        <v>220</v>
       </c>
       <c r="C195" s="10" t="s">
-        <v>23</v>
+        <v>210</v>
       </c>
       <c r="D195" s="10">
         <v>20</v>
       </c>
       <c r="E195" s="10">
-        <v>1</v>
+        <v>94</v>
       </c>
       <c r="F195" s="12">
         <v>0</v>
       </c>
       <c r="G195" s="14" t="str">
         <f>D195*F195</f>
         <v>0</v>
       </c>
       <c r="H195" s="7"/>
       <c r="I195" s="7"/>
       <c r="J195" s="7"/>
       <c r="K195" s="7"/>
     </row>
     <row r="196" spans="1:11" customHeight="1" ht="54">
       <c r="A196" s="8"/>
       <c r="B196" s="9" t="s">
-        <v>215</v>
+        <v>221</v>
       </c>
       <c r="C196" s="10" t="s">
-        <v>23</v>
+        <v>210</v>
       </c>
       <c r="D196" s="10">
         <v>20</v>
       </c>
       <c r="E196" s="10">
-        <v>7</v>
+        <v>49</v>
       </c>
       <c r="F196" s="12">
         <v>0</v>
       </c>
       <c r="G196" s="14" t="str">
         <f>D196*F196</f>
         <v>0</v>
       </c>
       <c r="H196" s="7"/>
       <c r="I196" s="7"/>
       <c r="J196" s="7"/>
       <c r="K196" s="7"/>
     </row>
     <row r="197" spans="1:11" customHeight="1" ht="54">
       <c r="A197" s="8"/>
       <c r="B197" s="9" t="s">
-        <v>216</v>
+        <v>222</v>
       </c>
       <c r="C197" s="10" t="s">
-        <v>20</v>
+        <v>46</v>
       </c>
       <c r="D197" s="10">
         <v>20</v>
       </c>
       <c r="E197" s="10">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="F197" s="12">
         <v>0</v>
       </c>
       <c r="G197" s="14" t="str">
         <f>D197*F197</f>
         <v>0</v>
       </c>
       <c r="H197" s="7"/>
       <c r="I197" s="7"/>
       <c r="J197" s="7"/>
       <c r="K197" s="7"/>
     </row>
     <row r="198" spans="1:11" customHeight="1" ht="54">
       <c r="A198" s="8"/>
       <c r="B198" s="9" t="s">
-        <v>217</v>
+        <v>223</v>
       </c>
       <c r="C198" s="10" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="D198" s="10">
         <v>20</v>
       </c>
       <c r="E198" s="10">
         <v>10</v>
       </c>
       <c r="F198" s="12">
         <v>0</v>
       </c>
       <c r="G198" s="14" t="str">
         <f>D198*F198</f>
         <v>0</v>
       </c>
       <c r="H198" s="7"/>
       <c r="I198" s="7"/>
       <c r="J198" s="7"/>
       <c r="K198" s="7"/>
     </row>
     <row r="199" spans="1:11" customHeight="1" ht="54">
       <c r="A199" s="8"/>
       <c r="B199" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="C199" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D199" s="10">
+        <v>20</v>
+      </c>
+      <c r="E199" s="10">
         <v>25</v>
-      </c>
-[...7 lines deleted...]
-        <v>15</v>
       </c>
       <c r="F199" s="12">
         <v>0</v>
       </c>
       <c r="G199" s="14" t="str">
         <f>D199*F199</f>
         <v>0</v>
       </c>
       <c r="H199" s="7"/>
       <c r="I199" s="7"/>
       <c r="J199" s="7"/>
       <c r="K199" s="7"/>
     </row>
     <row r="200" spans="1:11" customHeight="1" ht="54">
       <c r="A200" s="8"/>
       <c r="B200" s="9" t="s">
-        <v>218</v>
+        <v>225</v>
       </c>
       <c r="C200" s="10" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="D200" s="10">
         <v>20</v>
       </c>
       <c r="E200" s="10">
-        <v>120</v>
+        <v>13</v>
       </c>
       <c r="F200" s="12">
         <v>0</v>
       </c>
       <c r="G200" s="14" t="str">
         <f>D200*F200</f>
         <v>0</v>
       </c>
       <c r="H200" s="7"/>
       <c r="I200" s="7"/>
       <c r="J200" s="7"/>
       <c r="K200" s="7"/>
     </row>
     <row r="201" spans="1:11" customHeight="1" ht="54">
       <c r="A201" s="8"/>
       <c r="B201" s="9" t="s">
-        <v>219</v>
+        <v>226</v>
       </c>
       <c r="C201" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D201" s="10">
         <v>20</v>
       </c>
       <c r="E201" s="10">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="F201" s="12">
         <v>0</v>
       </c>
       <c r="G201" s="14" t="str">
         <f>D201*F201</f>
         <v>0</v>
       </c>
       <c r="H201" s="7"/>
       <c r="I201" s="7"/>
       <c r="J201" s="7"/>
       <c r="K201" s="7"/>
     </row>
     <row r="202" spans="1:11" customHeight="1" ht="54">
       <c r="A202" s="8"/>
       <c r="B202" s="9" t="s">
-        <v>220</v>
+        <v>227</v>
       </c>
       <c r="C202" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D202" s="10">
         <v>20</v>
       </c>
       <c r="E202" s="10">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F202" s="12">
         <v>0</v>
       </c>
       <c r="G202" s="14" t="str">
         <f>D202*F202</f>
         <v>0</v>
       </c>
       <c r="H202" s="7"/>
       <c r="I202" s="7"/>
       <c r="J202" s="7"/>
       <c r="K202" s="7"/>
     </row>
     <row r="203" spans="1:11" customHeight="1" ht="54">
       <c r="A203" s="8"/>
       <c r="B203" s="9" t="s">
-        <v>221</v>
+        <v>228</v>
       </c>
       <c r="C203" s="10" t="s">
-        <v>23</v>
+        <v>229</v>
       </c>
       <c r="D203" s="10">
         <v>20</v>
       </c>
       <c r="E203" s="10">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="F203" s="12">
         <v>0</v>
       </c>
       <c r="G203" s="14" t="str">
         <f>D203*F203</f>
         <v>0</v>
       </c>
       <c r="H203" s="7"/>
       <c r="I203" s="7"/>
       <c r="J203" s="7"/>
       <c r="K203" s="7"/>
     </row>
     <row r="204" spans="1:11" customHeight="1" ht="54">
       <c r="A204" s="8"/>
       <c r="B204" s="9" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
       <c r="C204" s="10" t="s">
-        <v>212</v>
+        <v>69</v>
       </c>
       <c r="D204" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E204" s="10">
-        <v>94</v>
+        <v>2</v>
       </c>
       <c r="F204" s="12">
         <v>0</v>
       </c>
       <c r="G204" s="14" t="str">
         <f>D204*F204</f>
         <v>0</v>
       </c>
       <c r="H204" s="7"/>
       <c r="I204" s="7"/>
       <c r="J204" s="7"/>
       <c r="K204" s="7"/>
     </row>
     <row r="205" spans="1:11" customHeight="1" ht="54">
       <c r="A205" s="8"/>
       <c r="B205" s="9" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
       <c r="C205" s="10" t="s">
-        <v>212</v>
+        <v>22</v>
       </c>
       <c r="D205" s="10">
         <v>20</v>
       </c>
       <c r="E205" s="10">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="F205" s="12">
         <v>0</v>
       </c>
       <c r="G205" s="14" t="str">
         <f>D205*F205</f>
         <v>0</v>
       </c>
       <c r="H205" s="7"/>
       <c r="I205" s="7"/>
       <c r="J205" s="7"/>
       <c r="K205" s="7"/>
     </row>
     <row r="206" spans="1:11" customHeight="1" ht="54">
       <c r="A206" s="8"/>
       <c r="B206" s="9" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="C206" s="10" t="s">
-        <v>50</v>
+        <v>233</v>
       </c>
       <c r="D206" s="10">
         <v>20</v>
       </c>
       <c r="E206" s="10">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F206" s="12">
         <v>0</v>
       </c>
       <c r="G206" s="14" t="str">
         <f>D206*F206</f>
         <v>0</v>
       </c>
       <c r="H206" s="7"/>
       <c r="I206" s="7"/>
       <c r="J206" s="7"/>
       <c r="K206" s="7"/>
     </row>
     <row r="207" spans="1:11" customHeight="1" ht="54">
       <c r="A207" s="8"/>
       <c r="B207" s="9" t="s">
-        <v>225</v>
+        <v>234</v>
       </c>
       <c r="C207" s="10" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D207" s="10">
         <v>20</v>
       </c>
       <c r="E207" s="10">
-        <v>301</v>
+        <v>20</v>
       </c>
       <c r="F207" s="12">
         <v>0</v>
       </c>
       <c r="G207" s="14" t="str">
         <f>D207*F207</f>
         <v>0</v>
       </c>
       <c r="H207" s="7"/>
       <c r="I207" s="7"/>
       <c r="J207" s="7"/>
       <c r="K207" s="7"/>
     </row>
     <row r="208" spans="1:11" customHeight="1" ht="54">
       <c r="A208" s="8"/>
       <c r="B208" s="9" t="s">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="C208" s="10" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D208" s="10">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="E208" s="10">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F208" s="12">
         <v>0</v>
       </c>
       <c r="G208" s="14" t="str">
         <f>D208*F208</f>
         <v>0</v>
       </c>
       <c r="H208" s="7"/>
       <c r="I208" s="7"/>
       <c r="J208" s="7"/>
       <c r="K208" s="7"/>
     </row>
     <row r="209" spans="1:11" customHeight="1" ht="54">
       <c r="A209" s="8"/>
       <c r="B209" s="9" t="s">
-        <v>227</v>
+        <v>236</v>
       </c>
       <c r="C209" s="10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D209" s="10">
         <v>20</v>
       </c>
       <c r="E209" s="10">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="F209" s="12">
         <v>0</v>
       </c>
       <c r="G209" s="14" t="str">
         <f>D209*F209</f>
         <v>0</v>
       </c>
       <c r="H209" s="7"/>
       <c r="I209" s="7"/>
       <c r="J209" s="7"/>
       <c r="K209" s="7"/>
     </row>
     <row r="210" spans="1:11" customHeight="1" ht="54">
       <c r="A210" s="8"/>
       <c r="B210" s="9" t="s">
-        <v>228</v>
+        <v>237</v>
       </c>
       <c r="C210" s="10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D210" s="10">
         <v>20</v>
       </c>
       <c r="E210" s="10">
-        <v>19</v>
+        <v>44</v>
       </c>
       <c r="F210" s="12">
         <v>0</v>
       </c>
       <c r="G210" s="14" t="str">
         <f>D210*F210</f>
         <v>0</v>
       </c>
       <c r="H210" s="7"/>
       <c r="I210" s="7"/>
       <c r="J210" s="7"/>
       <c r="K210" s="7"/>
     </row>
     <row r="211" spans="1:11" customHeight="1" ht="54">
       <c r="A211" s="8"/>
       <c r="B211" s="9" t="s">
-        <v>229</v>
+        <v>238</v>
       </c>
       <c r="C211" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D211" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E211" s="10">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F211" s="12">
         <v>0</v>
       </c>
       <c r="G211" s="14" t="str">
         <f>D211*F211</f>
         <v>0</v>
       </c>
       <c r="H211" s="7"/>
       <c r="I211" s="7"/>
       <c r="J211" s="7"/>
       <c r="K211" s="7"/>
     </row>
     <row r="212" spans="1:11" customHeight="1" ht="54">
       <c r="A212" s="8"/>
       <c r="B212" s="9" t="s">
-        <v>230</v>
+        <v>34</v>
       </c>
       <c r="C212" s="10" t="s">
-        <v>231</v>
+        <v>35</v>
       </c>
       <c r="D212" s="10">
         <v>20</v>
       </c>
       <c r="E212" s="10">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F212" s="12">
         <v>0</v>
       </c>
       <c r="G212" s="14" t="str">
         <f>D212*F212</f>
         <v>0</v>
       </c>
       <c r="H212" s="7"/>
       <c r="I212" s="7"/>
       <c r="J212" s="7"/>
       <c r="K212" s="7"/>
     </row>
     <row r="213" spans="1:11" customHeight="1" ht="54">
       <c r="A213" s="8"/>
       <c r="B213" s="9" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>36</v>
+      </c>
+      <c r="C213" s="10" t="s">
+        <v>31</v>
       </c>
       <c r="D213" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E213" s="10">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="F213" s="12">
         <v>0</v>
       </c>
       <c r="G213" s="14" t="str">
         <f>D213*F213</f>
         <v>0</v>
       </c>
       <c r="H213" s="7"/>
       <c r="I213" s="7"/>
       <c r="J213" s="7"/>
       <c r="K213" s="7"/>
     </row>
     <row r="214" spans="1:11" customHeight="1" ht="54">
       <c r="A214" s="8"/>
       <c r="B214" s="9" t="s">
-        <v>233</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>239</v>
+      </c>
+      <c r="C214" s="10">
+        <v>20</v>
       </c>
       <c r="D214" s="10">
         <v>20</v>
       </c>
       <c r="E214" s="10">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F214" s="12">
         <v>0</v>
       </c>
       <c r="G214" s="14" t="str">
         <f>D214*F214</f>
         <v>0</v>
       </c>
       <c r="H214" s="7"/>
       <c r="I214" s="7"/>
       <c r="J214" s="7"/>
       <c r="K214" s="7"/>
     </row>
     <row r="215" spans="1:11" customHeight="1" ht="54">
       <c r="A215" s="8"/>
       <c r="B215" s="9" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="C215" s="10" t="s">
-        <v>235</v>
+        <v>69</v>
       </c>
       <c r="D215" s="10">
         <v>20</v>
       </c>
       <c r="E215" s="10">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F215" s="12">
         <v>0</v>
       </c>
       <c r="G215" s="14" t="str">
         <f>D215*F215</f>
         <v>0</v>
       </c>
       <c r="H215" s="7"/>
       <c r="I215" s="7"/>
       <c r="J215" s="7"/>
       <c r="K215" s="7"/>
     </row>
     <row r="216" spans="1:11" customHeight="1" ht="54">
       <c r="A216" s="8"/>
       <c r="B216" s="9" t="s">
-        <v>236</v>
+        <v>38</v>
       </c>
       <c r="C216" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D216" s="10">
         <v>20</v>
       </c>
       <c r="E216" s="10">
-        <v>20</v>
+        <v>2</v>
       </c>
       <c r="F216" s="12">
         <v>0</v>
       </c>
       <c r="G216" s="14" t="str">
         <f>D216*F216</f>
         <v>0</v>
       </c>
       <c r="H216" s="7"/>
       <c r="I216" s="7"/>
       <c r="J216" s="7"/>
       <c r="K216" s="7"/>
     </row>
     <row r="217" spans="1:11" customHeight="1" ht="54">
       <c r="A217" s="8"/>
       <c r="B217" s="9" t="s">
-        <v>237</v>
+        <v>41</v>
       </c>
       <c r="C217" s="10" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D217" s="10">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E217" s="10">
         <v>9</v>
       </c>
       <c r="F217" s="12">
         <v>0</v>
       </c>
       <c r="G217" s="14" t="str">
         <f>D217*F217</f>
         <v>0</v>
       </c>
       <c r="H217" s="7"/>
       <c r="I217" s="7"/>
       <c r="J217" s="7"/>
       <c r="K217" s="7"/>
     </row>
     <row r="218" spans="1:11" customHeight="1" ht="54">
       <c r="A218" s="8"/>
       <c r="B218" s="9" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C218" s="10" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D218" s="10">
         <v>20</v>
       </c>
       <c r="E218" s="10">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F218" s="12">
         <v>0</v>
       </c>
       <c r="G218" s="14" t="str">
         <f>D218*F218</f>
         <v>0</v>
       </c>
       <c r="H218" s="7"/>
       <c r="I218" s="7"/>
       <c r="J218" s="7"/>
       <c r="K218" s="7"/>
     </row>
     <row r="219" spans="1:11" customHeight="1" ht="54">
       <c r="A219" s="8"/>
       <c r="B219" s="9" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="C219" s="10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D219" s="10">
+        <v>20</v>
+      </c>
+      <c r="E219" s="10">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="F219" s="12">
         <v>0</v>
       </c>
       <c r="G219" s="14" t="str">
         <f>D219*F219</f>
         <v>0</v>
       </c>
       <c r="H219" s="7"/>
       <c r="I219" s="7"/>
       <c r="J219" s="7"/>
       <c r="K219" s="7"/>
     </row>
     <row r="220" spans="1:11" customHeight="1" ht="54">
       <c r="A220" s="8"/>
       <c r="B220" s="9" t="s">
-        <v>240</v>
+        <v>42</v>
       </c>
       <c r="C220" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D220" s="10">
         <v>20</v>
       </c>
       <c r="E220" s="10">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F220" s="12">
         <v>0</v>
       </c>
       <c r="G220" s="14" t="str">
         <f>D220*F220</f>
         <v>0</v>
       </c>
       <c r="H220" s="7"/>
       <c r="I220" s="7"/>
       <c r="J220" s="7"/>
       <c r="K220" s="7"/>
     </row>
     <row r="221" spans="1:11" customHeight="1" ht="54">
       <c r="A221" s="8"/>
       <c r="B221" s="9" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="C221" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D221" s="10">
         <v>40</v>
       </c>
-      <c r="D221" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="E221" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F221" s="12">
         <v>0</v>
       </c>
       <c r="G221" s="14" t="str">
         <f>D221*F221</f>
         <v>0</v>
       </c>
       <c r="H221" s="7"/>
       <c r="I221" s="7"/>
       <c r="J221" s="7"/>
       <c r="K221" s="7"/>
     </row>
     <row r="222" spans="1:11" customHeight="1" ht="54">
       <c r="A222" s="8"/>
       <c r="B222" s="9" t="s">
-        <v>41</v>
+        <v>243</v>
       </c>
       <c r="C222" s="10" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="D222" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E222" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F222" s="12">
         <v>0</v>
       </c>
       <c r="G222" s="14" t="str">
         <f>D222*F222</f>
         <v>0</v>
       </c>
       <c r="H222" s="7"/>
       <c r="I222" s="7"/>
       <c r="J222" s="7"/>
       <c r="K222" s="7"/>
     </row>
     <row r="223" spans="1:11" customHeight="1" ht="54">
       <c r="A223" s="8"/>
       <c r="B223" s="9" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>244</v>
+      </c>
+      <c r="C223" s="10" t="s">
+        <v>245</v>
       </c>
       <c r="D223" s="10">
         <v>20</v>
       </c>
       <c r="E223" s="10">
-        <v>78</v>
+        <v>10</v>
       </c>
       <c r="F223" s="12">
         <v>0</v>
       </c>
       <c r="G223" s="14" t="str">
         <f>D223*F223</f>
         <v>0</v>
       </c>
       <c r="H223" s="7"/>
       <c r="I223" s="7"/>
       <c r="J223" s="7"/>
       <c r="K223" s="7"/>
     </row>
     <row r="224" spans="1:11" customHeight="1" ht="54">
       <c r="A224" s="8"/>
       <c r="B224" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C224" s="10" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="D224" s="10">
         <v>20</v>
       </c>
       <c r="E224" s="10">
-        <v>2</v>
+        <v>246</v>
       </c>
       <c r="F224" s="12">
         <v>0</v>
       </c>
       <c r="G224" s="14" t="str">
         <f>D224*F224</f>
         <v>0</v>
       </c>
       <c r="H224" s="7"/>
       <c r="I224" s="7"/>
       <c r="J224" s="7"/>
       <c r="K224" s="7"/>
     </row>
     <row r="225" spans="1:11" customHeight="1" ht="54">
       <c r="A225" s="8"/>
       <c r="B225" s="9" t="s">
-        <v>243</v>
+        <v>45</v>
       </c>
       <c r="C225" s="10" t="s">
-        <v>244</v>
+        <v>46</v>
       </c>
       <c r="D225" s="10">
         <v>20</v>
       </c>
       <c r="E225" s="10">
         <v>5</v>
       </c>
       <c r="F225" s="12">
         <v>0</v>
       </c>
       <c r="G225" s="14" t="str">
         <f>D225*F225</f>
         <v>0</v>
       </c>
       <c r="H225" s="7"/>
       <c r="I225" s="7"/>
       <c r="J225" s="7"/>
       <c r="K225" s="7"/>
     </row>
     <row r="226" spans="1:11" customHeight="1" ht="54">
       <c r="A226" s="8"/>
       <c r="B226" s="9" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
       <c r="C226" s="10" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="D226" s="10">
         <v>20</v>
       </c>
       <c r="E226" s="10">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F226" s="12">
         <v>0</v>
       </c>
       <c r="G226" s="14" t="str">
         <f>D226*F226</f>
         <v>0</v>
       </c>
       <c r="H226" s="7"/>
       <c r="I226" s="7"/>
       <c r="J226" s="7"/>
       <c r="K226" s="7"/>
     </row>
     <row r="227" spans="1:11" customHeight="1" ht="54">
       <c r="A227" s="8"/>
       <c r="B227" s="9" t="s">
-        <v>44</v>
+        <v>248</v>
       </c>
       <c r="C227" s="10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D227" s="10">
         <v>20</v>
       </c>
       <c r="E227" s="10">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F227" s="12">
         <v>0</v>
       </c>
       <c r="G227" s="14" t="str">
         <f>D227*F227</f>
         <v>0</v>
       </c>
       <c r="H227" s="7"/>
       <c r="I227" s="7"/>
       <c r="J227" s="7"/>
       <c r="K227" s="7"/>
     </row>
     <row r="228" spans="1:11" customHeight="1" ht="54">
       <c r="A228" s="8"/>
       <c r="B228" s="9" t="s">
-        <v>46</v>
+        <v>249</v>
       </c>
       <c r="C228" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D228" s="10">
         <v>20</v>
       </c>
       <c r="E228" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F228" s="12">
         <v>0</v>
       </c>
       <c r="G228" s="14" t="str">
         <f>D228*F228</f>
         <v>0</v>
       </c>
       <c r="H228" s="7"/>
       <c r="I228" s="7"/>
       <c r="J228" s="7"/>
       <c r="K228" s="7"/>
     </row>
     <row r="229" spans="1:11" customHeight="1" ht="54">
       <c r="A229" s="8"/>
       <c r="B229" s="9" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="C229" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D229" s="10">
         <v>20</v>
       </c>
       <c r="E229" s="10">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F229" s="12">
         <v>0</v>
       </c>
       <c r="G229" s="14" t="str">
         <f>D229*F229</f>
         <v>0</v>
       </c>
       <c r="H229" s="7"/>
       <c r="I229" s="7"/>
       <c r="J229" s="7"/>
       <c r="K229" s="7"/>
     </row>
     <row r="230" spans="1:11" customHeight="1" ht="54">
       <c r="A230" s="8"/>
       <c r="B230" s="9" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C230" s="10" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="D230" s="10">
         <v>20</v>
       </c>
       <c r="E230" s="10">
-        <v>23</v>
+        <v>3</v>
       </c>
       <c r="F230" s="12">
         <v>0</v>
       </c>
       <c r="G230" s="14" t="str">
         <f>D230*F230</f>
         <v>0</v>
       </c>
       <c r="H230" s="7"/>
       <c r="I230" s="7"/>
       <c r="J230" s="7"/>
       <c r="K230" s="7"/>
     </row>
     <row r="231" spans="1:11" customHeight="1" ht="54">
       <c r="A231" s="8"/>
       <c r="B231" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C231" s="10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D231" s="10">
         <v>20</v>
       </c>
       <c r="E231" s="10">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="F231" s="12">
         <v>0</v>
       </c>
       <c r="G231" s="14" t="str">
         <f>D231*F231</f>
         <v>0</v>
       </c>
       <c r="H231" s="7"/>
       <c r="I231" s="7"/>
       <c r="J231" s="7"/>
       <c r="K231" s="7"/>
     </row>
     <row r="232" spans="1:11" customHeight="1" ht="54">
       <c r="A232" s="8"/>
       <c r="B232" s="9" t="s">
-        <v>48</v>
+        <v>252</v>
       </c>
       <c r="C232" s="10" t="s">
-        <v>31</v>
+        <v>253</v>
       </c>
       <c r="D232" s="10">
         <v>20</v>
       </c>
       <c r="E232" s="10">
-        <v>2</v>
+        <v>99</v>
       </c>
       <c r="F232" s="12">
         <v>0</v>
       </c>
       <c r="G232" s="14" t="str">
         <f>D232*F232</f>
         <v>0</v>
       </c>
       <c r="H232" s="7"/>
       <c r="I232" s="7"/>
       <c r="J232" s="7"/>
       <c r="K232" s="7"/>
     </row>
     <row r="233" spans="1:11" customHeight="1" ht="54">
       <c r="A233" s="8"/>
       <c r="B233" s="9" t="s">
-        <v>248</v>
+        <v>254</v>
       </c>
       <c r="C233" s="10" t="s">
-        <v>249</v>
+        <v>18</v>
       </c>
       <c r="D233" s="10">
         <v>20</v>
       </c>
       <c r="E233" s="10">
-        <v>10</v>
+        <v>50</v>
       </c>
       <c r="F233" s="12">
         <v>0</v>
       </c>
       <c r="G233" s="14" t="str">
         <f>D233*F233</f>
         <v>0</v>
       </c>
       <c r="H233" s="7"/>
       <c r="I233" s="7"/>
       <c r="J233" s="7"/>
       <c r="K233" s="7"/>
     </row>
     <row r="234" spans="1:11" customHeight="1" ht="54">
       <c r="A234" s="8"/>
       <c r="B234" s="9" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="C234" s="10" t="s">
-        <v>184</v>
+        <v>29</v>
       </c>
       <c r="D234" s="10">
         <v>20</v>
       </c>
       <c r="E234" s="10">
-        <v>246</v>
+        <v>1</v>
       </c>
       <c r="F234" s="12">
         <v>0</v>
       </c>
       <c r="G234" s="14" t="str">
         <f>D234*F234</f>
         <v>0</v>
       </c>
       <c r="H234" s="7"/>
       <c r="I234" s="7"/>
       <c r="J234" s="7"/>
       <c r="K234" s="7"/>
     </row>
     <row r="235" spans="1:11" customHeight="1" ht="54">
       <c r="A235" s="8"/>
       <c r="B235" s="9" t="s">
-        <v>49</v>
+        <v>256</v>
       </c>
       <c r="C235" s="10" t="s">
-        <v>50</v>
+        <v>257</v>
       </c>
       <c r="D235" s="10">
         <v>20</v>
       </c>
       <c r="E235" s="10">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F235" s="12">
         <v>0</v>
       </c>
       <c r="G235" s="14" t="str">
         <f>D235*F235</f>
         <v>0</v>
       </c>
       <c r="H235" s="7"/>
       <c r="I235" s="7"/>
       <c r="J235" s="7"/>
       <c r="K235" s="7"/>
     </row>
     <row r="236" spans="1:11" customHeight="1" ht="54">
       <c r="A236" s="8"/>
       <c r="B236" s="9" t="s">
-        <v>251</v>
+        <v>258</v>
       </c>
       <c r="C236" s="10" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="D236" s="10">
         <v>20</v>
       </c>
       <c r="E236" s="10">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="F236" s="12">
         <v>0</v>
       </c>
       <c r="G236" s="14" t="str">
         <f>D236*F236</f>
         <v>0</v>
       </c>
       <c r="H236" s="7"/>
       <c r="I236" s="7"/>
       <c r="J236" s="7"/>
       <c r="K236" s="7"/>
     </row>
     <row r="237" spans="1:11" customHeight="1" ht="54">
       <c r="A237" s="8"/>
       <c r="B237" s="9" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
       <c r="C237" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D237" s="10">
         <v>20</v>
       </c>
       <c r="E237" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F237" s="12">
         <v>0</v>
       </c>
       <c r="G237" s="14" t="str">
         <f>D237*F237</f>
         <v>0</v>
       </c>
       <c r="H237" s="7"/>
       <c r="I237" s="7"/>
       <c r="J237" s="7"/>
       <c r="K237" s="7"/>
     </row>
     <row r="238" spans="1:11" customHeight="1" ht="54">
       <c r="A238" s="8"/>
       <c r="B238" s="9" t="s">
-        <v>253</v>
+        <v>48</v>
       </c>
       <c r="C238" s="10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D238" s="10">
         <v>20</v>
       </c>
       <c r="E238" s="10">
-        <v>75</v>
+        <v>16</v>
       </c>
       <c r="F238" s="12">
         <v>0</v>
       </c>
       <c r="G238" s="14" t="str">
         <f>D238*F238</f>
         <v>0</v>
       </c>
       <c r="H238" s="7"/>
       <c r="I238" s="7"/>
       <c r="J238" s="7"/>
       <c r="K238" s="7"/>
     </row>
     <row r="239" spans="1:11" customHeight="1" ht="54">
       <c r="A239" s="8"/>
       <c r="B239" s="9" t="s">
-        <v>254</v>
+        <v>260</v>
       </c>
       <c r="C239" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D239" s="10">
         <v>20</v>
       </c>
       <c r="E239" s="10">
         <v>11</v>
       </c>
       <c r="F239" s="12">
         <v>0</v>
       </c>
       <c r="G239" s="14" t="str">
         <f>D239*F239</f>
         <v>0</v>
       </c>
       <c r="H239" s="7"/>
       <c r="I239" s="7"/>
       <c r="J239" s="7"/>
       <c r="K239" s="7"/>
     </row>
     <row r="240" spans="1:11" customHeight="1" ht="54">
       <c r="A240" s="8"/>
       <c r="B240" s="9" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
       <c r="C240" s="10" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="D240" s="10">
         <v>20</v>
       </c>
       <c r="E240" s="10">
-        <v>6</v>
+        <v>42</v>
       </c>
       <c r="F240" s="12">
         <v>0</v>
       </c>
       <c r="G240" s="14" t="str">
         <f>D240*F240</f>
         <v>0</v>
       </c>
       <c r="H240" s="7"/>
       <c r="I240" s="7"/>
       <c r="J240" s="7"/>
       <c r="K240" s="7"/>
     </row>
     <row r="241" spans="1:11" customHeight="1" ht="54">
       <c r="A241" s="8"/>
       <c r="B241" s="9" t="s">
-        <v>51</v>
+        <v>262</v>
       </c>
       <c r="C241" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D241" s="10">
         <v>20</v>
       </c>
       <c r="E241" s="10">
-        <v>14</v>
+        <v>133</v>
       </c>
       <c r="F241" s="12">
         <v>0</v>
       </c>
       <c r="G241" s="14" t="str">
         <f>D241*F241</f>
         <v>0</v>
       </c>
       <c r="H241" s="7"/>
       <c r="I241" s="7"/>
       <c r="J241" s="7"/>
       <c r="K241" s="7"/>
     </row>
     <row r="242" spans="1:11" customHeight="1" ht="54">
       <c r="A242" s="8"/>
       <c r="B242" s="9" t="s">
-        <v>256</v>
+        <v>263</v>
       </c>
       <c r="C242" s="10" t="s">
-        <v>257</v>
+        <v>210</v>
       </c>
       <c r="D242" s="10">
         <v>20</v>
       </c>
       <c r="E242" s="10">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="F242" s="12">
         <v>0</v>
       </c>
       <c r="G242" s="14" t="str">
         <f>D242*F242</f>
         <v>0</v>
       </c>
       <c r="H242" s="7"/>
       <c r="I242" s="7"/>
       <c r="J242" s="7"/>
       <c r="K242" s="7"/>
     </row>
     <row r="243" spans="1:11" customHeight="1" ht="54">
       <c r="A243" s="8"/>
       <c r="B243" s="9" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
       <c r="C243" s="10" t="s">
-        <v>20</v>
+        <v>196</v>
       </c>
       <c r="D243" s="10">
         <v>20</v>
       </c>
       <c r="E243" s="10">
-        <v>50</v>
+        <v>1</v>
       </c>
       <c r="F243" s="12">
         <v>0</v>
       </c>
       <c r="G243" s="14" t="str">
         <f>D243*F243</f>
         <v>0</v>
       </c>
       <c r="H243" s="7"/>
       <c r="I243" s="7"/>
       <c r="J243" s="7"/>
       <c r="K243" s="7"/>
     </row>
     <row r="244" spans="1:11" customHeight="1" ht="54">
       <c r="A244" s="8"/>
       <c r="B244" s="9" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="C244" s="10" t="s">
-        <v>34</v>
+        <v>266</v>
       </c>
       <c r="D244" s="10">
         <v>20</v>
       </c>
       <c r="E244" s="10">
-        <v>2</v>
+        <v>30</v>
       </c>
       <c r="F244" s="12">
         <v>0</v>
       </c>
       <c r="G244" s="14" t="str">
         <f>D244*F244</f>
         <v>0</v>
       </c>
       <c r="H244" s="7"/>
       <c r="I244" s="7"/>
       <c r="J244" s="7"/>
       <c r="K244" s="7"/>
     </row>
     <row r="245" spans="1:11" customHeight="1" ht="54">
       <c r="A245" s="8"/>
       <c r="B245" s="9" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="C245" s="10" t="s">
-        <v>261</v>
+        <v>29</v>
       </c>
       <c r="D245" s="10">
         <v>20</v>
       </c>
       <c r="E245" s="10">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F245" s="12">
         <v>0</v>
       </c>
       <c r="G245" s="14" t="str">
         <f>D245*F245</f>
         <v>0</v>
       </c>
       <c r="H245" s="7"/>
       <c r="I245" s="7"/>
       <c r="J245" s="7"/>
       <c r="K245" s="7"/>
     </row>
     <row r="246" spans="1:11" customHeight="1" ht="54">
       <c r="A246" s="8"/>
       <c r="B246" s="9" t="s">
-        <v>262</v>
+        <v>268</v>
       </c>
       <c r="C246" s="10" t="s">
-        <v>261</v>
+        <v>44</v>
       </c>
       <c r="D246" s="10">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E246" s="10">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="F246" s="12">
         <v>0</v>
       </c>
       <c r="G246" s="14" t="str">
         <f>D246*F246</f>
         <v>0</v>
       </c>
       <c r="H246" s="7"/>
       <c r="I246" s="7"/>
       <c r="J246" s="7"/>
       <c r="K246" s="7"/>
     </row>
     <row r="247" spans="1:11" customHeight="1" ht="54">
       <c r="A247" s="8"/>
       <c r="B247" s="9" t="s">
-        <v>263</v>
+        <v>269</v>
       </c>
       <c r="C247" s="10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D247" s="10">
         <v>20</v>
       </c>
       <c r="E247" s="10">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="F247" s="12">
         <v>0</v>
       </c>
       <c r="G247" s="14" t="str">
         <f>D247*F247</f>
         <v>0</v>
       </c>
       <c r="H247" s="7"/>
       <c r="I247" s="7"/>
       <c r="J247" s="7"/>
       <c r="K247" s="7"/>
     </row>
     <row r="248" spans="1:11" customHeight="1" ht="54">
       <c r="A248" s="8"/>
       <c r="B248" s="9" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C248" s="10" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="D248" s="10">
         <v>20</v>
       </c>
       <c r="E248" s="10">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F248" s="12">
         <v>0</v>
       </c>
       <c r="G248" s="14" t="str">
         <f>D248*F248</f>
         <v>0</v>
       </c>
       <c r="H248" s="7"/>
       <c r="I248" s="7"/>
       <c r="J248" s="7"/>
       <c r="K248" s="7"/>
     </row>
     <row r="249" spans="1:11" customHeight="1" ht="54">
       <c r="A249" s="8"/>
       <c r="B249" s="9" t="s">
-        <v>264</v>
+        <v>270</v>
       </c>
       <c r="C249" s="10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D249" s="10">
         <v>20</v>
       </c>
       <c r="E249" s="10">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="F249" s="12">
         <v>0</v>
       </c>
       <c r="G249" s="14" t="str">
         <f>D249*F249</f>
         <v>0</v>
       </c>
       <c r="H249" s="7"/>
       <c r="I249" s="7"/>
       <c r="J249" s="7"/>
       <c r="K249" s="7"/>
     </row>
     <row r="250" spans="1:11" customHeight="1" ht="54">
       <c r="A250" s="8"/>
       <c r="B250" s="9" t="s">
-        <v>265</v>
+        <v>271</v>
       </c>
       <c r="C250" s="10" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D250" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E250" s="10">
-        <v>42</v>
+        <v>2</v>
       </c>
       <c r="F250" s="12">
         <v>0</v>
       </c>
       <c r="G250" s="14" t="str">
         <f>D250*F250</f>
         <v>0</v>
       </c>
       <c r="H250" s="7"/>
       <c r="I250" s="7"/>
       <c r="J250" s="7"/>
       <c r="K250" s="7"/>
     </row>
     <row r="251" spans="1:11" customHeight="1" ht="54">
       <c r="A251" s="8"/>
       <c r="B251" s="9" t="s">
-        <v>266</v>
+        <v>272</v>
       </c>
       <c r="C251" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D251" s="10">
         <v>20</v>
       </c>
       <c r="E251" s="10">
-        <v>133</v>
+        <v>17</v>
       </c>
       <c r="F251" s="12">
         <v>0</v>
       </c>
       <c r="G251" s="14" t="str">
         <f>D251*F251</f>
         <v>0</v>
       </c>
       <c r="H251" s="7"/>
       <c r="I251" s="7"/>
       <c r="J251" s="7"/>
       <c r="K251" s="7"/>
     </row>
     <row r="252" spans="1:11" customHeight="1" ht="54">
       <c r="A252" s="8"/>
       <c r="B252" s="9" t="s">
-        <v>267</v>
+        <v>273</v>
       </c>
       <c r="C252" s="10" t="s">
-        <v>212</v>
+        <v>31</v>
       </c>
       <c r="D252" s="10">
         <v>20</v>
       </c>
       <c r="E252" s="10">
-        <v>40</v>
+        <v>47</v>
       </c>
       <c r="F252" s="12">
         <v>0</v>
       </c>
       <c r="G252" s="14" t="str">
         <f>D252*F252</f>
         <v>0</v>
       </c>
       <c r="H252" s="7"/>
       <c r="I252" s="7"/>
       <c r="J252" s="7"/>
       <c r="K252" s="7"/>
     </row>
     <row r="253" spans="1:11" customHeight="1" ht="54">
       <c r="A253" s="8"/>
       <c r="B253" s="9" t="s">
-        <v>268</v>
+        <v>274</v>
       </c>
       <c r="C253" s="10" t="s">
-        <v>269</v>
+        <v>39</v>
       </c>
       <c r="D253" s="10">
         <v>20</v>
       </c>
       <c r="E253" s="10">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="F253" s="12">
         <v>0</v>
       </c>
       <c r="G253" s="14" t="str">
         <f>D253*F253</f>
         <v>0</v>
       </c>
       <c r="H253" s="7"/>
       <c r="I253" s="7"/>
       <c r="J253" s="7"/>
       <c r="K253" s="7"/>
     </row>
     <row r="254" spans="1:11" customHeight="1" ht="54">
       <c r="A254" s="8"/>
       <c r="B254" s="9" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="C254" s="10" t="s">
-        <v>271</v>
+        <v>210</v>
       </c>
       <c r="D254" s="10">
         <v>20</v>
       </c>
       <c r="E254" s="10">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="F254" s="12">
         <v>0</v>
       </c>
       <c r="G254" s="14" t="str">
         <f>D254*F254</f>
         <v>0</v>
       </c>
       <c r="H254" s="7"/>
       <c r="I254" s="7"/>
       <c r="J254" s="7"/>
       <c r="K254" s="7"/>
     </row>
     <row r="255" spans="1:11" customHeight="1" ht="54">
       <c r="A255" s="8"/>
       <c r="B255" s="9" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="C255" s="10" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D255" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E255" s="10">
-        <v>44</v>
+        <v>5</v>
       </c>
       <c r="F255" s="12">
         <v>0</v>
       </c>
       <c r="G255" s="14" t="str">
         <f>D255*F255</f>
         <v>0</v>
       </c>
       <c r="H255" s="7"/>
       <c r="I255" s="7"/>
       <c r="J255" s="7"/>
       <c r="K255" s="7"/>
     </row>
     <row r="256" spans="1:11" customHeight="1" ht="54">
       <c r="A256" s="8"/>
       <c r="B256" s="9" t="s">
-        <v>273</v>
+        <v>53</v>
       </c>
       <c r="C256" s="10" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D256" s="10">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E256" s="10">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="F256" s="12">
         <v>0</v>
       </c>
       <c r="G256" s="14" t="str">
         <f>D256*F256</f>
         <v>0</v>
       </c>
       <c r="H256" s="7"/>
       <c r="I256" s="7"/>
       <c r="J256" s="7"/>
       <c r="K256" s="7"/>
     </row>
     <row r="257" spans="1:11" customHeight="1" ht="54">
       <c r="A257" s="8"/>
       <c r="B257" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C257" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D257" s="10">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E257" s="10">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F257" s="12">
         <v>0</v>
       </c>
       <c r="G257" s="14" t="str">
         <f>D257*F257</f>
         <v>0</v>
       </c>
       <c r="H257" s="7"/>
       <c r="I257" s="7"/>
       <c r="J257" s="7"/>
       <c r="K257" s="7"/>
     </row>
     <row r="258" spans="1:11" customHeight="1" ht="54">
       <c r="A258" s="8"/>
       <c r="B258" s="9" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="C258" s="10" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="D258" s="10">
         <v>20</v>
       </c>
       <c r="E258" s="10">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="F258" s="12">
         <v>0</v>
       </c>
       <c r="G258" s="14" t="str">
         <f>D258*F258</f>
         <v>0</v>
       </c>
       <c r="H258" s="7"/>
       <c r="I258" s="7"/>
       <c r="J258" s="7"/>
       <c r="K258" s="7"/>
     </row>
     <row r="259" spans="1:11" customHeight="1" ht="54">
       <c r="A259" s="8"/>
       <c r="B259" s="9" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C259" s="10" t="s">
+        <v>279</v>
+      </c>
+      <c r="D259" s="10">
         <v>40</v>
       </c>
-      <c r="D259" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="E259" s="10">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F259" s="12">
         <v>0</v>
       </c>
       <c r="G259" s="14" t="str">
         <f>D259*F259</f>
         <v>0</v>
       </c>
       <c r="H259" s="7"/>
       <c r="I259" s="7"/>
       <c r="J259" s="7"/>
       <c r="K259" s="7"/>
     </row>
     <row r="260" spans="1:11" customHeight="1" ht="54">
       <c r="A260" s="8"/>
       <c r="B260" s="9" t="s">
-        <v>55</v>
+        <v>280</v>
       </c>
       <c r="C260" s="10" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="D260" s="10">
         <v>20</v>
       </c>
       <c r="E260" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F260" s="12">
         <v>0</v>
       </c>
       <c r="G260" s="14" t="str">
         <f>D260*F260</f>
         <v>0</v>
       </c>
       <c r="H260" s="7"/>
       <c r="I260" s="7"/>
       <c r="J260" s="7"/>
       <c r="K260" s="7"/>
     </row>
-    <row r="261" spans="1:11" customHeight="1" ht="54">
-[...23 lines deleted...]
-      <c r="K261" s="7"/>
+    <row r="261" spans="1:11">
+      <c r="A261" s="6" t="s">
+        <v>281</v>
+      </c>
+      <c r="F261" s="11"/>
+      <c r="G261" s="13"/>
     </row>
     <row r="262" spans="1:11" customHeight="1" ht="54">
       <c r="A262" s="8"/>
       <c r="B262" s="9" t="s">
-        <v>277</v>
+        <v>200</v>
       </c>
       <c r="C262" s="10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D262" s="10">
         <v>20</v>
       </c>
       <c r="E262" s="10">
-        <v>5</v>
+        <v>98</v>
       </c>
       <c r="F262" s="12">
         <v>0</v>
       </c>
       <c r="G262" s="14" t="str">
         <f>D262*F262</f>
         <v>0</v>
       </c>
       <c r="H262" s="7"/>
       <c r="I262" s="7"/>
       <c r="J262" s="7"/>
       <c r="K262" s="7"/>
     </row>
     <row r="263" spans="1:11" customHeight="1" ht="54">
       <c r="A263" s="8"/>
       <c r="B263" s="9" t="s">
-        <v>278</v>
+        <v>15</v>
       </c>
       <c r="C263" s="10" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="D263" s="10">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="E263" s="10">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F263" s="12">
         <v>0</v>
       </c>
       <c r="G263" s="14" t="str">
         <f>D263*F263</f>
         <v>0</v>
       </c>
       <c r="H263" s="7"/>
       <c r="I263" s="7"/>
       <c r="J263" s="7"/>
       <c r="K263" s="7"/>
     </row>
     <row r="264" spans="1:11" customHeight="1" ht="54">
       <c r="A264" s="8"/>
       <c r="B264" s="9" t="s">
-        <v>279</v>
+        <v>202</v>
       </c>
       <c r="C264" s="10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D264" s="10">
         <v>20</v>
       </c>
       <c r="E264" s="10">
-        <v>47</v>
+        <v>1</v>
       </c>
       <c r="F264" s="12">
         <v>0</v>
       </c>
       <c r="G264" s="14" t="str">
         <f>D264*F264</f>
         <v>0</v>
       </c>
       <c r="H264" s="7"/>
       <c r="I264" s="7"/>
       <c r="J264" s="7"/>
       <c r="K264" s="7"/>
     </row>
     <row r="265" spans="1:11" customHeight="1" ht="54">
       <c r="A265" s="8"/>
       <c r="B265" s="9" t="s">
-        <v>280</v>
+        <v>212</v>
       </c>
       <c r="C265" s="10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D265" s="10">
         <v>20</v>
       </c>
       <c r="E265" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F265" s="12">
         <v>0</v>
       </c>
       <c r="G265" s="14" t="str">
         <f>D265*F265</f>
         <v>0</v>
       </c>
       <c r="H265" s="7"/>
       <c r="I265" s="7"/>
       <c r="J265" s="7"/>
       <c r="K265" s="7"/>
     </row>
     <row r="266" spans="1:11" customHeight="1" ht="54">
       <c r="A266" s="8"/>
       <c r="B266" s="9" t="s">
-        <v>281</v>
+        <v>217</v>
       </c>
       <c r="C266" s="10" t="s">
-        <v>212</v>
+        <v>29</v>
       </c>
       <c r="D266" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E266" s="10">
-        <v>38</v>
+        <v>5</v>
       </c>
       <c r="F266" s="12">
         <v>0</v>
       </c>
       <c r="G266" s="14" t="str">
         <f>D266*F266</f>
         <v>0</v>
       </c>
       <c r="H266" s="7"/>
       <c r="I266" s="7"/>
       <c r="J266" s="7"/>
       <c r="K266" s="7"/>
     </row>
     <row r="267" spans="1:11" customHeight="1" ht="54">
       <c r="A267" s="8"/>
       <c r="B267" s="9" t="s">
-        <v>58</v>
+        <v>118</v>
       </c>
       <c r="C267" s="10" t="s">
-        <v>59</v>
+        <v>29</v>
       </c>
       <c r="D267" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E267" s="10">
-        <v>63</v>
+        <v>5</v>
       </c>
       <c r="F267" s="12">
         <v>0</v>
       </c>
       <c r="G267" s="14" t="str">
         <f>D267*F267</f>
         <v>0</v>
       </c>
       <c r="H267" s="7"/>
       <c r="I267" s="7"/>
       <c r="J267" s="7"/>
       <c r="K267" s="7"/>
     </row>
     <row r="268" spans="1:11" customHeight="1" ht="54">
       <c r="A268" s="8"/>
       <c r="B268" s="9" t="s">
-        <v>60</v>
+        <v>219</v>
       </c>
       <c r="C268" s="10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D268" s="10">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="E268" s="10">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F268" s="12">
         <v>0</v>
       </c>
       <c r="G268" s="14" t="str">
         <f>D268*F268</f>
         <v>0</v>
       </c>
       <c r="H268" s="7"/>
       <c r="I268" s="7"/>
       <c r="J268" s="7"/>
       <c r="K268" s="7"/>
     </row>
     <row r="269" spans="1:11" customHeight="1" ht="54">
       <c r="A269" s="8"/>
       <c r="B269" s="9" t="s">
-        <v>282</v>
+        <v>119</v>
       </c>
       <c r="C269" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D269" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E269" s="10">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F269" s="12">
         <v>0</v>
       </c>
       <c r="G269" s="14" t="str">
         <f>D269*F269</f>
         <v>0</v>
       </c>
       <c r="H269" s="7"/>
       <c r="I269" s="7"/>
       <c r="J269" s="7"/>
       <c r="K269" s="7"/>
     </row>
     <row r="270" spans="1:11" customHeight="1" ht="54">
       <c r="A270" s="8"/>
       <c r="B270" s="9" t="s">
-        <v>283</v>
+        <v>120</v>
       </c>
       <c r="C270" s="10" t="s">
-        <v>284</v>
+        <v>29</v>
       </c>
       <c r="D270" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E270" s="10">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F270" s="12">
         <v>0</v>
       </c>
       <c r="G270" s="14" t="str">
         <f>D270*F270</f>
         <v>0</v>
       </c>
       <c r="H270" s="7"/>
       <c r="I270" s="7"/>
       <c r="J270" s="7"/>
       <c r="K270" s="7"/>
     </row>
     <row r="271" spans="1:11" customHeight="1" ht="54">
       <c r="A271" s="8"/>
       <c r="B271" s="9" t="s">
-        <v>285</v>
+        <v>121</v>
       </c>
       <c r="C271" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D271" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E271" s="10">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="F271" s="12">
         <v>0</v>
       </c>
       <c r="G271" s="14" t="str">
         <f>D271*F271</f>
         <v>0</v>
       </c>
       <c r="H271" s="7"/>
       <c r="I271" s="7"/>
       <c r="J271" s="7"/>
       <c r="K271" s="7"/>
     </row>
-    <row r="272" spans="1:11">
-[...4 lines deleted...]
-      <c r="G272" s="13"/>
+    <row r="272" spans="1:11" customHeight="1" ht="54">
+      <c r="A272" s="8"/>
+      <c r="B272" s="9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C272" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="D272" s="10">
+        <v>50</v>
+      </c>
+      <c r="E272" s="10">
+        <v>7</v>
+      </c>
+      <c r="F272" s="12">
+        <v>0</v>
+      </c>
+      <c r="G272" s="14" t="str">
+        <f>D272*F272</f>
+        <v>0</v>
+      </c>
+      <c r="H272" s="7"/>
+      <c r="I272" s="7"/>
+      <c r="J272" s="7"/>
+      <c r="K272" s="7"/>
     </row>
     <row r="273" spans="1:11" customHeight="1" ht="54">
       <c r="A273" s="8"/>
       <c r="B273" s="9" t="s">
-        <v>202</v>
+        <v>27</v>
       </c>
       <c r="C273" s="10" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="D273" s="10">
-        <v>20</v>
+        <v>100</v>
       </c>
       <c r="E273" s="10">
-        <v>98</v>
+        <v>3</v>
       </c>
       <c r="F273" s="12">
         <v>0</v>
       </c>
       <c r="G273" s="14" t="str">
         <f>D273*F273</f>
         <v>0</v>
       </c>
       <c r="H273" s="7"/>
       <c r="I273" s="7"/>
       <c r="J273" s="7"/>
       <c r="K273" s="7"/>
     </row>
     <row r="274" spans="1:11" customHeight="1" ht="54">
       <c r="A274" s="8"/>
       <c r="B274" s="9" t="s">
-        <v>15</v>
+        <v>223</v>
       </c>
       <c r="C274" s="10" t="s">
-        <v>16</v>
+        <v>35</v>
       </c>
       <c r="D274" s="10">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="E274" s="10">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="F274" s="12">
         <v>0</v>
       </c>
       <c r="G274" s="14" t="str">
         <f>D274*F274</f>
         <v>0</v>
       </c>
       <c r="H274" s="7"/>
       <c r="I274" s="7"/>
       <c r="J274" s="7"/>
       <c r="K274" s="7"/>
     </row>
     <row r="275" spans="1:11" customHeight="1" ht="54">
       <c r="A275" s="8"/>
       <c r="B275" s="9" t="s">
-        <v>204</v>
+        <v>224</v>
       </c>
       <c r="C275" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D275" s="10">
         <v>20</v>
       </c>
       <c r="E275" s="10">
-        <v>1</v>
+        <v>25</v>
       </c>
       <c r="F275" s="12">
         <v>0</v>
       </c>
       <c r="G275" s="14" t="str">
         <f>D275*F275</f>
         <v>0</v>
       </c>
       <c r="H275" s="7"/>
       <c r="I275" s="7"/>
       <c r="J275" s="7"/>
       <c r="K275" s="7"/>
     </row>
     <row r="276" spans="1:11" customHeight="1" ht="54">
       <c r="A276" s="8"/>
       <c r="B276" s="9" t="s">
-        <v>214</v>
+        <v>28</v>
       </c>
       <c r="C276" s="10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D276" s="10">
         <v>20</v>
       </c>
       <c r="E276" s="10">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F276" s="12">
         <v>0</v>
       </c>
       <c r="G276" s="14" t="str">
         <f>D276*F276</f>
         <v>0</v>
       </c>
       <c r="H276" s="7"/>
       <c r="I276" s="7"/>
       <c r="J276" s="7"/>
       <c r="K276" s="7"/>
     </row>
     <row r="277" spans="1:11" customHeight="1" ht="54">
       <c r="A277" s="8"/>
       <c r="B277" s="9" t="s">
-        <v>219</v>
+        <v>230</v>
       </c>
       <c r="C277" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D277" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E277" s="10">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="F277" s="12">
         <v>0</v>
       </c>
       <c r="G277" s="14" t="str">
         <f>D277*F277</f>
         <v>0</v>
       </c>
       <c r="H277" s="7"/>
       <c r="I277" s="7"/>
       <c r="J277" s="7"/>
       <c r="K277" s="7"/>
     </row>
     <row r="278" spans="1:11" customHeight="1" ht="54">
       <c r="A278" s="8"/>
       <c r="B278" s="9" t="s">
-        <v>126</v>
+        <v>231</v>
       </c>
       <c r="C278" s="10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D278" s="10">
         <v>20</v>
       </c>
       <c r="E278" s="10">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F278" s="12">
         <v>0</v>
       </c>
       <c r="G278" s="14" t="str">
         <f>D278*F278</f>
         <v>0</v>
       </c>
       <c r="H278" s="7"/>
       <c r="I278" s="7"/>
       <c r="J278" s="7"/>
       <c r="K278" s="7"/>
     </row>
     <row r="279" spans="1:11" customHeight="1" ht="54">
       <c r="A279" s="8"/>
       <c r="B279" s="9" t="s">
-        <v>221</v>
+        <v>234</v>
       </c>
       <c r="C279" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D279" s="10">
         <v>20</v>
       </c>
       <c r="E279" s="10">
-        <v>67</v>
+        <v>20</v>
       </c>
       <c r="F279" s="12">
         <v>0</v>
       </c>
       <c r="G279" s="14" t="str">
         <f>D279*F279</f>
         <v>0</v>
       </c>
       <c r="H279" s="7"/>
       <c r="I279" s="7"/>
       <c r="J279" s="7"/>
       <c r="K279" s="7"/>
     </row>
     <row r="280" spans="1:11" customHeight="1" ht="54">
       <c r="A280" s="8"/>
       <c r="B280" s="9" t="s">
-        <v>127</v>
+        <v>235</v>
       </c>
       <c r="C280" s="10" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D280" s="10">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="E280" s="10">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F280" s="12">
         <v>0</v>
       </c>
       <c r="G280" s="14" t="str">
         <f>D280*F280</f>
         <v>0</v>
       </c>
       <c r="H280" s="7"/>
       <c r="I280" s="7"/>
       <c r="J280" s="7"/>
       <c r="K280" s="7"/>
     </row>
     <row r="281" spans="1:11" customHeight="1" ht="54">
       <c r="A281" s="8"/>
       <c r="B281" s="9" t="s">
-        <v>128</v>
+        <v>34</v>
       </c>
       <c r="C281" s="10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D281" s="10">
         <v>20</v>
       </c>
       <c r="E281" s="10">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F281" s="12">
         <v>0</v>
       </c>
       <c r="G281" s="14" t="str">
         <f>D281*F281</f>
         <v>0</v>
       </c>
       <c r="H281" s="7"/>
       <c r="I281" s="7"/>
       <c r="J281" s="7"/>
       <c r="K281" s="7"/>
     </row>
     <row r="282" spans="1:11" customHeight="1" ht="54">
       <c r="A282" s="8"/>
       <c r="B282" s="9" t="s">
-        <v>129</v>
+        <v>36</v>
       </c>
       <c r="C282" s="10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D282" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E282" s="10">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="F282" s="12">
         <v>0</v>
       </c>
       <c r="G282" s="14" t="str">
         <f>D282*F282</f>
         <v>0</v>
       </c>
       <c r="H282" s="7"/>
       <c r="I282" s="7"/>
       <c r="J282" s="7"/>
       <c r="K282" s="7"/>
     </row>
     <row r="283" spans="1:11" customHeight="1" ht="54">
       <c r="A283" s="8"/>
       <c r="B283" s="9" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C283" s="10" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D283" s="10">
-        <v>50</v>
+        <v>20</v>
       </c>
       <c r="E283" s="10">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F283" s="12">
         <v>0</v>
       </c>
       <c r="G283" s="14" t="str">
         <f>D283*F283</f>
         <v>0</v>
       </c>
       <c r="H283" s="7"/>
       <c r="I283" s="7"/>
       <c r="J283" s="7"/>
       <c r="K283" s="7"/>
     </row>
     <row r="284" spans="1:11" customHeight="1" ht="54">
       <c r="A284" s="8"/>
       <c r="B284" s="9" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C284" s="10" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="D284" s="10">
         <v>20</v>
       </c>
       <c r="E284" s="10">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F284" s="12">
         <v>0</v>
       </c>
       <c r="G284" s="14" t="str">
         <f>D284*F284</f>
         <v>0</v>
       </c>
       <c r="H284" s="7"/>
       <c r="I284" s="7"/>
       <c r="J284" s="7"/>
       <c r="K284" s="7"/>
     </row>
     <row r="285" spans="1:11" customHeight="1" ht="54">
       <c r="A285" s="8"/>
       <c r="B285" s="9" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C285" s="10" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="D285" s="10">
-        <v>100</v>
+        <v>20</v>
       </c>
       <c r="E285" s="10">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="F285" s="12">
         <v>0</v>
       </c>
       <c r="G285" s="14" t="str">
         <f>D285*F285</f>
         <v>0</v>
       </c>
       <c r="H285" s="7"/>
       <c r="I285" s="7"/>
       <c r="J285" s="7"/>
       <c r="K285" s="7"/>
     </row>
     <row r="286" spans="1:11" customHeight="1" ht="54">
       <c r="A286" s="8"/>
       <c r="B286" s="9" t="s">
-        <v>225</v>
+        <v>43</v>
       </c>
       <c r="C286" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D286" s="10">
         <v>40</v>
       </c>
-      <c r="D286" s="10">
-[...1 lines deleted...]
-      </c>
       <c r="E286" s="10">
-        <v>301</v>
+        <v>2</v>
       </c>
       <c r="F286" s="12">
         <v>0</v>
       </c>
       <c r="G286" s="14" t="str">
         <f>D286*F286</f>
         <v>0</v>
       </c>
       <c r="H286" s="7"/>
       <c r="I286" s="7"/>
       <c r="J286" s="7"/>
       <c r="K286" s="7"/>
     </row>
     <row r="287" spans="1:11" customHeight="1" ht="54">
       <c r="A287" s="8"/>
       <c r="B287" s="9" t="s">
-        <v>226</v>
+        <v>153</v>
       </c>
       <c r="C287" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D287" s="10">
         <v>20</v>
       </c>
       <c r="E287" s="10">
-        <v>25</v>
+        <v>7</v>
       </c>
       <c r="F287" s="12">
         <v>0</v>
       </c>
       <c r="G287" s="14" t="str">
         <f>D287*F287</f>
         <v>0</v>
       </c>
       <c r="H287" s="7"/>
       <c r="I287" s="7"/>
       <c r="J287" s="7"/>
       <c r="K287" s="7"/>
     </row>
     <row r="288" spans="1:11" customHeight="1" ht="54">
       <c r="A288" s="8"/>
       <c r="B288" s="9" t="s">
-        <v>33</v>
+        <v>247</v>
       </c>
       <c r="C288" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D288" s="10">
         <v>20</v>
       </c>
       <c r="E288" s="10">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="F288" s="12">
         <v>0</v>
       </c>
       <c r="G288" s="14" t="str">
         <f>D288*F288</f>
         <v>0</v>
       </c>
       <c r="H288" s="7"/>
       <c r="I288" s="7"/>
       <c r="J288" s="7"/>
       <c r="K288" s="7"/>
     </row>
     <row r="289" spans="1:11" customHeight="1" ht="54">
       <c r="A289" s="8"/>
       <c r="B289" s="9" t="s">
-        <v>232</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>248</v>
+      </c>
+      <c r="C289" s="10" t="s">
+        <v>22</v>
       </c>
       <c r="D289" s="10">
         <v>20</v>
       </c>
       <c r="E289" s="10">
-        <v>62</v>
+        <v>4</v>
       </c>
       <c r="F289" s="12">
         <v>0</v>
       </c>
       <c r="G289" s="14" t="str">
         <f>D289*F289</f>
         <v>0</v>
       </c>
       <c r="H289" s="7"/>
       <c r="I289" s="7"/>
       <c r="J289" s="7"/>
       <c r="K289" s="7"/>
     </row>
     <row r="290" spans="1:11" customHeight="1" ht="54">
       <c r="A290" s="8"/>
       <c r="B290" s="9" t="s">
-        <v>233</v>
+        <v>268</v>
       </c>
       <c r="C290" s="10" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D290" s="10">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E290" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F290" s="12">
         <v>0</v>
       </c>
       <c r="G290" s="14" t="str">
         <f>D290*F290</f>
         <v>0</v>
       </c>
       <c r="H290" s="7"/>
       <c r="I290" s="7"/>
       <c r="J290" s="7"/>
       <c r="K290" s="7"/>
     </row>
     <row r="291" spans="1:11" customHeight="1" ht="54">
       <c r="A291" s="8"/>
       <c r="B291" s="9" t="s">
-        <v>236</v>
+        <v>269</v>
       </c>
       <c r="C291" s="10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D291" s="10">
         <v>20</v>
       </c>
       <c r="E291" s="10">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F291" s="12">
         <v>0</v>
       </c>
       <c r="G291" s="14" t="str">
         <f>D291*F291</f>
         <v>0</v>
       </c>
       <c r="H291" s="7"/>
       <c r="I291" s="7"/>
       <c r="J291" s="7"/>
       <c r="K291" s="7"/>
     </row>
     <row r="292" spans="1:11" customHeight="1" ht="54">
       <c r="A292" s="8"/>
       <c r="B292" s="9" t="s">
-        <v>237</v>
+        <v>50</v>
       </c>
       <c r="C292" s="10" t="s">
-        <v>31</v>
+        <v>51</v>
       </c>
       <c r="D292" s="10">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="E292" s="10">
         <v>9</v>
       </c>
       <c r="F292" s="12">
         <v>0</v>
       </c>
       <c r="G292" s="14" t="str">
         <f>D292*F292</f>
         <v>0</v>
       </c>
       <c r="H292" s="7"/>
       <c r="I292" s="7"/>
       <c r="J292" s="7"/>
       <c r="K292" s="7"/>
     </row>
     <row r="293" spans="1:11" customHeight="1" ht="54">
       <c r="A293" s="8"/>
       <c r="B293" s="9" t="s">
-        <v>39</v>
+        <v>270</v>
       </c>
       <c r="C293" s="10" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D293" s="10">
         <v>20</v>
       </c>
       <c r="E293" s="10">
-        <v>6</v>
+        <v>19</v>
       </c>
       <c r="F293" s="12">
         <v>0</v>
       </c>
       <c r="G293" s="14" t="str">
         <f>D293*F293</f>
         <v>0</v>
       </c>
       <c r="H293" s="7"/>
       <c r="I293" s="7"/>
       <c r="J293" s="7"/>
       <c r="K293" s="7"/>
     </row>
     <row r="294" spans="1:11" customHeight="1" ht="54">
       <c r="A294" s="8"/>
       <c r="B294" s="9" t="s">
-        <v>41</v>
+        <v>271</v>
       </c>
       <c r="C294" s="10" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="D294" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E294" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F294" s="12">
         <v>0</v>
       </c>
       <c r="G294" s="14" t="str">
         <f>D294*F294</f>
         <v>0</v>
       </c>
       <c r="H294" s="7"/>
       <c r="I294" s="7"/>
       <c r="J294" s="7"/>
       <c r="K294" s="7"/>
     </row>
-    <row r="295" spans="1:11" customHeight="1" ht="54">
-[...23 lines deleted...]
-      <c r="K295" s="7"/>
+    <row r="295" spans="1:11">
+      <c r="A295" s="6" t="s">
+        <v>282</v>
+      </c>
+      <c r="F295" s="11"/>
+      <c r="G295" s="13"/>
     </row>
     <row r="296" spans="1:11" customHeight="1" ht="54">
       <c r="A296" s="8"/>
       <c r="B296" s="9" t="s">
-        <v>46</v>
+        <v>86</v>
       </c>
       <c r="C296" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D296" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E296" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F296" s="12">
         <v>0</v>
       </c>
       <c r="G296" s="14" t="str">
         <f>D296*F296</f>
         <v>0</v>
       </c>
       <c r="H296" s="7"/>
       <c r="I296" s="7"/>
       <c r="J296" s="7"/>
       <c r="K296" s="7"/>
     </row>
     <row r="297" spans="1:11" customHeight="1" ht="54">
       <c r="A297" s="8"/>
       <c r="B297" s="9" t="s">
-        <v>47</v>
+        <v>87</v>
       </c>
       <c r="C297" s="10" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="D297" s="10">
         <v>20</v>
       </c>
       <c r="E297" s="10">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="F297" s="12">
         <v>0</v>
       </c>
       <c r="G297" s="14" t="str">
         <f>D297*F297</f>
         <v>0</v>
       </c>
       <c r="H297" s="7"/>
       <c r="I297" s="7"/>
       <c r="J297" s="7"/>
       <c r="K297" s="7"/>
     </row>
     <row r="298" spans="1:11" customHeight="1" ht="54">
       <c r="A298" s="8"/>
       <c r="B298" s="9" t="s">
-        <v>48</v>
+        <v>89</v>
       </c>
       <c r="C298" s="10" t="s">
-        <v>31</v>
+        <v>88</v>
       </c>
       <c r="D298" s="10">
         <v>20</v>
       </c>
       <c r="E298" s="10">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="F298" s="12">
         <v>0</v>
       </c>
       <c r="G298" s="14" t="str">
         <f>D298*F298</f>
         <v>0</v>
       </c>
       <c r="H298" s="7"/>
       <c r="I298" s="7"/>
       <c r="J298" s="7"/>
       <c r="K298" s="7"/>
     </row>
     <row r="299" spans="1:11" customHeight="1" ht="54">
       <c r="A299" s="8"/>
       <c r="B299" s="9" t="s">
-        <v>157</v>
+        <v>59</v>
       </c>
       <c r="C299" s="10" t="s">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="D299" s="10">
         <v>20</v>
       </c>
       <c r="E299" s="10">
-        <v>7</v>
+        <v>17</v>
       </c>
       <c r="F299" s="12">
         <v>0</v>
       </c>
       <c r="G299" s="14" t="str">
         <f>D299*F299</f>
         <v>0</v>
       </c>
       <c r="H299" s="7"/>
       <c r="I299" s="7"/>
       <c r="J299" s="7"/>
       <c r="K299" s="7"/>
     </row>
     <row r="300" spans="1:11" customHeight="1" ht="54">
       <c r="A300" s="8"/>
       <c r="B300" s="9" t="s">
-        <v>251</v>
+        <v>198</v>
       </c>
       <c r="C300" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D300" s="10">
         <v>20</v>
       </c>
       <c r="E300" s="10">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F300" s="12">
         <v>0</v>
       </c>
       <c r="G300" s="14" t="str">
         <f>D300*F300</f>
         <v>0</v>
       </c>
       <c r="H300" s="7"/>
       <c r="I300" s="7"/>
       <c r="J300" s="7"/>
       <c r="K300" s="7"/>
     </row>
     <row r="301" spans="1:11" customHeight="1" ht="54">
       <c r="A301" s="8"/>
       <c r="B301" s="9" t="s">
-        <v>252</v>
+        <v>199</v>
       </c>
       <c r="C301" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D301" s="10">
         <v>20</v>
       </c>
       <c r="E301" s="10">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="F301" s="12">
         <v>0</v>
       </c>
       <c r="G301" s="14" t="str">
         <f>D301*F301</f>
         <v>0</v>
       </c>
       <c r="H301" s="7"/>
       <c r="I301" s="7"/>
       <c r="J301" s="7"/>
       <c r="K301" s="7"/>
     </row>
     <row r="302" spans="1:11" customHeight="1" ht="54">
       <c r="A302" s="8"/>
       <c r="B302" s="9" t="s">
-        <v>273</v>
+        <v>60</v>
       </c>
       <c r="C302" s="10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D302" s="10">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E302" s="10">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="F302" s="12">
         <v>0</v>
       </c>
       <c r="G302" s="14" t="str">
         <f>D302*F302</f>
         <v>0</v>
       </c>
       <c r="H302" s="7"/>
       <c r="I302" s="7"/>
       <c r="J302" s="7"/>
       <c r="K302" s="7"/>
     </row>
     <row r="303" spans="1:11" customHeight="1" ht="54">
       <c r="A303" s="8"/>
       <c r="B303" s="9" t="s">
-        <v>275</v>
+        <v>200</v>
       </c>
       <c r="C303" s="10" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D303" s="10">
         <v>20</v>
       </c>
       <c r="E303" s="10">
-        <v>16</v>
+        <v>98</v>
       </c>
       <c r="F303" s="12">
         <v>0</v>
       </c>
       <c r="G303" s="14" t="str">
         <f>D303*F303</f>
         <v>0</v>
       </c>
       <c r="H303" s="7"/>
       <c r="I303" s="7"/>
       <c r="J303" s="7"/>
       <c r="K303" s="7"/>
     </row>
     <row r="304" spans="1:11" customHeight="1" ht="54">
       <c r="A304" s="8"/>
       <c r="B304" s="9" t="s">
-        <v>55</v>
+        <v>90</v>
       </c>
       <c r="C304" s="10" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="D304" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E304" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F304" s="12">
         <v>0</v>
       </c>
       <c r="G304" s="14" t="str">
         <f>D304*F304</f>
         <v>0</v>
       </c>
       <c r="H304" s="7"/>
       <c r="I304" s="7"/>
       <c r="J304" s="7"/>
       <c r="K304" s="7"/>
     </row>
     <row r="305" spans="1:11" customHeight="1" ht="54">
       <c r="A305" s="8"/>
       <c r="B305" s="9" t="s">
-        <v>276</v>
+        <v>201</v>
       </c>
       <c r="C305" s="10" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D305" s="10">
         <v>20</v>
       </c>
       <c r="E305" s="10">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="F305" s="12">
         <v>0</v>
       </c>
       <c r="G305" s="14" t="str">
         <f>D305*F305</f>
         <v>0</v>
       </c>
       <c r="H305" s="7"/>
       <c r="I305" s="7"/>
       <c r="J305" s="7"/>
       <c r="K305" s="7"/>
     </row>
     <row r="306" spans="1:11" customHeight="1" ht="54">
       <c r="A306" s="8"/>
       <c r="B306" s="9" t="s">
-        <v>277</v>
+        <v>91</v>
       </c>
       <c r="C306" s="10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D306" s="10">
         <v>20</v>
       </c>
       <c r="E306" s="10">
-        <v>5</v>
+        <v>30</v>
       </c>
       <c r="F306" s="12">
         <v>0</v>
       </c>
       <c r="G306" s="14" t="str">
         <f>D306*F306</f>
         <v>0</v>
       </c>
       <c r="H306" s="7"/>
       <c r="I306" s="7"/>
       <c r="J306" s="7"/>
       <c r="K306" s="7"/>
     </row>
-    <row r="307" spans="1:11">
-[...4 lines deleted...]
-      <c r="G307" s="13"/>
+    <row r="307" spans="1:11" customHeight="1" ht="54">
+      <c r="A307" s="8"/>
+      <c r="B307" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="C307" s="10">
+        <v>10</v>
+      </c>
+      <c r="D307" s="10">
+        <v>20</v>
+      </c>
+      <c r="E307" s="10">
+        <v>23</v>
+      </c>
+      <c r="F307" s="12">
+        <v>0</v>
+      </c>
+      <c r="G307" s="14" t="str">
+        <f>D307*F307</f>
+        <v>0</v>
+      </c>
+      <c r="H307" s="7"/>
+      <c r="I307" s="7"/>
+      <c r="J307" s="7"/>
+      <c r="K307" s="7"/>
     </row>
     <row r="308" spans="1:11" customHeight="1" ht="54">
       <c r="A308" s="8"/>
       <c r="B308" s="9" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C308" s="10" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D308" s="10">
         <v>20</v>
       </c>
       <c r="E308" s="10">
-        <v>189</v>
+        <v>8</v>
       </c>
       <c r="F308" s="12">
         <v>0</v>
       </c>
       <c r="G308" s="14" t="str">
         <f>D308*F308</f>
         <v>0</v>
       </c>
       <c r="H308" s="7"/>
       <c r="I308" s="7"/>
       <c r="J308" s="7"/>
       <c r="K308" s="7"/>
     </row>
     <row r="309" spans="1:11" customHeight="1" ht="54">
       <c r="A309" s="8"/>
       <c r="B309" s="9" t="s">
         <v>94</v>
       </c>
       <c r="C309" s="10" t="s">
-        <v>93</v>
+        <v>22</v>
       </c>
       <c r="D309" s="10">
         <v>20</v>
       </c>
       <c r="E309" s="10">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F309" s="12">
         <v>0</v>
       </c>
       <c r="G309" s="14" t="str">
         <f>D309*F309</f>
         <v>0</v>
       </c>
       <c r="H309" s="7"/>
       <c r="I309" s="7"/>
       <c r="J309" s="7"/>
       <c r="K309" s="7"/>
     </row>
     <row r="310" spans="1:11" customHeight="1" ht="54">
       <c r="A310" s="8"/>
       <c r="B310" s="9" t="s">
-        <v>95</v>
+        <v>202</v>
       </c>
       <c r="C310" s="10" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="D310" s="10">
         <v>20</v>
       </c>
       <c r="E310" s="10">
-        <v>34</v>
+        <v>1</v>
       </c>
       <c r="F310" s="12">
         <v>0</v>
       </c>
       <c r="G310" s="14" t="str">
         <f>D310*F310</f>
         <v>0</v>
       </c>
       <c r="H310" s="7"/>
       <c r="I310" s="7"/>
       <c r="J310" s="7"/>
       <c r="K310" s="7"/>
     </row>
     <row r="311" spans="1:11" customHeight="1" ht="54">
       <c r="A311" s="8"/>
       <c r="B311" s="9" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>203</v>
+      </c>
+      <c r="C311" s="10">
+        <v>10</v>
       </c>
       <c r="D311" s="10">
         <v>20</v>
       </c>
       <c r="E311" s="10">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F311" s="12">
         <v>0</v>
       </c>
       <c r="G311" s="14" t="str">
         <f>D311*F311</f>
         <v>0</v>
       </c>
       <c r="H311" s="7"/>
       <c r="I311" s="7"/>
       <c r="J311" s="7"/>
       <c r="K311" s="7"/>
     </row>
     <row r="312" spans="1:11" customHeight="1" ht="54">
       <c r="A312" s="8"/>
       <c r="B312" s="9" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>93</v>
+        <v>204</v>
+      </c>
+      <c r="C312" s="10">
+        <v>10</v>
       </c>
       <c r="D312" s="10">
         <v>20</v>
       </c>
       <c r="E312" s="10">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F312" s="12">
         <v>0</v>
       </c>
       <c r="G312" s="14" t="str">
         <f>D312*F312</f>
         <v>0</v>
       </c>
       <c r="H312" s="7"/>
       <c r="I312" s="7"/>
       <c r="J312" s="7"/>
       <c r="K312" s="7"/>
     </row>
     <row r="313" spans="1:11" customHeight="1" ht="54">
       <c r="A313" s="8"/>
       <c r="B313" s="9" t="s">
-        <v>64</v>
+        <v>205</v>
       </c>
       <c r="C313" s="10" t="s">
-        <v>18</v>
+        <v>29</v>
       </c>
       <c r="D313" s="10">
         <v>20</v>
       </c>
       <c r="E313" s="10">
-        <v>17</v>
+        <v>31</v>
       </c>
       <c r="F313" s="12">
         <v>0</v>
       </c>
       <c r="G313" s="14" t="str">
         <f>D313*F313</f>
         <v>0</v>
       </c>
       <c r="H313" s="7"/>
       <c r="I313" s="7"/>
       <c r="J313" s="7"/>
       <c r="K313" s="7"/>
     </row>
     <row r="314" spans="1:11" customHeight="1" ht="54">
       <c r="A314" s="8"/>
       <c r="B314" s="9" t="s">
-        <v>200</v>
+        <v>206</v>
       </c>
       <c r="C314" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D314" s="10">
         <v>20</v>
       </c>
       <c r="E314" s="10">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F314" s="12">
         <v>0</v>
       </c>
       <c r="G314" s="14" t="str">
         <f>D314*F314</f>
         <v>0</v>
       </c>
       <c r="H314" s="7"/>
       <c r="I314" s="7"/>
       <c r="J314" s="7"/>
       <c r="K314" s="7"/>
     </row>
     <row r="315" spans="1:11" customHeight="1" ht="54">
       <c r="A315" s="8"/>
       <c r="B315" s="9" t="s">
-        <v>201</v>
+        <v>17</v>
       </c>
       <c r="C315" s="10" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="D315" s="10">
         <v>20</v>
       </c>
       <c r="E315" s="10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F315" s="12">
         <v>0</v>
       </c>
       <c r="G315" s="14" t="str">
         <f>D315*F315</f>
         <v>0</v>
       </c>
       <c r="H315" s="7"/>
       <c r="I315" s="7"/>
       <c r="J315" s="7"/>
       <c r="K315" s="7"/>
     </row>
     <row r="316" spans="1:11" customHeight="1" ht="54">
       <c r="A316" s="8"/>
       <c r="B316" s="9" t="s">
-        <v>65</v>
+        <v>19</v>
       </c>
       <c r="C316" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D316" s="10">
         <v>20</v>
       </c>
       <c r="E316" s="10">
-        <v>41</v>
+        <v>2</v>
       </c>
       <c r="F316" s="12">
         <v>0</v>
       </c>
       <c r="G316" s="14" t="str">
         <f>D316*F316</f>
         <v>0</v>
       </c>
       <c r="H316" s="7"/>
       <c r="I316" s="7"/>
       <c r="J316" s="7"/>
       <c r="K316" s="7"/>
     </row>
     <row r="317" spans="1:11" customHeight="1" ht="54">
       <c r="A317" s="8"/>
       <c r="B317" s="9" t="s">
-        <v>202</v>
+        <v>61</v>
       </c>
       <c r="C317" s="10" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D317" s="10">
         <v>20</v>
       </c>
       <c r="E317" s="10">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="F317" s="12">
         <v>0</v>
       </c>
       <c r="G317" s="14" t="str">
         <f>D317*F317</f>
         <v>0</v>
       </c>
       <c r="H317" s="7"/>
       <c r="I317" s="7"/>
       <c r="J317" s="7"/>
       <c r="K317" s="7"/>
     </row>
     <row r="318" spans="1:11" customHeight="1" ht="54">
       <c r="A318" s="8"/>
       <c r="B318" s="9" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="C318" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D318" s="10">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E318" s="10">
-        <v>21</v>
+        <v>5</v>
       </c>
       <c r="F318" s="12">
         <v>0</v>
       </c>
       <c r="G318" s="14" t="str">
         <f>D318*F318</f>
         <v>0</v>
       </c>
       <c r="H318" s="7"/>
       <c r="I318" s="7"/>
       <c r="J318" s="7"/>
       <c r="K318" s="7"/>
     </row>
     <row r="319" spans="1:11" customHeight="1" ht="54">
       <c r="A319" s="8"/>
       <c r="B319" s="9" t="s">
-        <v>203</v>
+        <v>207</v>
       </c>
       <c r="C319" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D319" s="10">
         <v>20</v>
       </c>
       <c r="E319" s="10">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F319" s="12">
         <v>0</v>
       </c>
       <c r="G319" s="14" t="str">
         <f>D319*F319</f>
         <v>0</v>
       </c>
       <c r="H319" s="7"/>
       <c r="I319" s="7"/>
       <c r="J319" s="7"/>
       <c r="K319" s="7"/>
     </row>
     <row r="320" spans="1:11" customHeight="1" ht="54">
       <c r="A320" s="8"/>
       <c r="B320" s="9" t="s">
-        <v>99</v>
+        <v>62</v>
       </c>
       <c r="C320" s="10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D320" s="10">
         <v>20</v>
       </c>
       <c r="E320" s="10">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="F320" s="12">
         <v>0</v>
       </c>
       <c r="G320" s="14" t="str">
         <f>D320*F320</f>
         <v>0</v>
       </c>
       <c r="H320" s="7"/>
       <c r="I320" s="7"/>
       <c r="J320" s="7"/>
       <c r="K320" s="7"/>
     </row>
     <row r="321" spans="1:11" customHeight="1" ht="54">
       <c r="A321" s="8"/>
       <c r="B321" s="9" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>63</v>
+      </c>
+      <c r="C321" s="10" t="s">
+        <v>22</v>
       </c>
       <c r="D321" s="10">
         <v>20</v>
       </c>
       <c r="E321" s="10">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F321" s="12">
         <v>0</v>
       </c>
       <c r="G321" s="14" t="str">
         <f>D321*F321</f>
         <v>0</v>
       </c>
       <c r="H321" s="7"/>
       <c r="I321" s="7"/>
       <c r="J321" s="7"/>
       <c r="K321" s="7"/>
     </row>
     <row r="322" spans="1:11" customHeight="1" ht="54">
       <c r="A322" s="8"/>
       <c r="B322" s="9" t="s">
-        <v>101</v>
+        <v>208</v>
       </c>
       <c r="C322" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D322" s="10">
         <v>20</v>
       </c>
       <c r="E322" s="10">
-        <v>8</v>
+        <v>18</v>
       </c>
       <c r="F322" s="12">
         <v>0</v>
       </c>
       <c r="G322" s="14" t="str">
         <f>D322*F322</f>
         <v>0</v>
       </c>
       <c r="H322" s="7"/>
       <c r="I322" s="7"/>
       <c r="J322" s="7"/>
       <c r="K322" s="7"/>
     </row>
     <row r="323" spans="1:11" customHeight="1" ht="54">
       <c r="A323" s="8"/>
       <c r="B323" s="9" t="s">
-        <v>102</v>
+        <v>209</v>
       </c>
       <c r="C323" s="10" t="s">
-        <v>23</v>
+        <v>210</v>
       </c>
       <c r="D323" s="10">
         <v>20</v>
       </c>
       <c r="E323" s="10">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="F323" s="12">
         <v>0</v>
       </c>
       <c r="G323" s="14" t="str">
         <f>D323*F323</f>
         <v>0</v>
       </c>
       <c r="H323" s="7"/>
       <c r="I323" s="7"/>
       <c r="J323" s="7"/>
       <c r="K323" s="7"/>
     </row>
     <row r="324" spans="1:11" customHeight="1" ht="54">
       <c r="A324" s="8"/>
       <c r="B324" s="9" t="s">
-        <v>204</v>
+        <v>64</v>
       </c>
       <c r="C324" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D324" s="10">
         <v>20</v>
       </c>
       <c r="E324" s="10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F324" s="12">
         <v>0</v>
       </c>
       <c r="G324" s="14" t="str">
         <f>D324*F324</f>
         <v>0</v>
       </c>
       <c r="H324" s="7"/>
       <c r="I324" s="7"/>
       <c r="J324" s="7"/>
       <c r="K324" s="7"/>
     </row>
     <row r="325" spans="1:11" customHeight="1" ht="54">
       <c r="A325" s="8"/>
       <c r="B325" s="9" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>20</v>
+      </c>
+      <c r="C325" s="10" t="s">
+        <v>18</v>
       </c>
       <c r="D325" s="10">
         <v>20</v>
       </c>
       <c r="E325" s="10">
-        <v>1</v>
+        <v>41</v>
       </c>
       <c r="F325" s="12">
         <v>0</v>
       </c>
       <c r="G325" s="14" t="str">
         <f>D325*F325</f>
         <v>0</v>
       </c>
       <c r="H325" s="7"/>
       <c r="I325" s="7"/>
       <c r="J325" s="7"/>
       <c r="K325" s="7"/>
     </row>
     <row r="326" spans="1:11" customHeight="1" ht="54">
       <c r="A326" s="8"/>
       <c r="B326" s="9" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>96</v>
+      </c>
+      <c r="C326" s="10" t="s">
+        <v>69</v>
       </c>
       <c r="D326" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E326" s="10">
-        <v>47</v>
+        <v>5</v>
       </c>
       <c r="F326" s="12">
         <v>0</v>
       </c>
       <c r="G326" s="14" t="str">
         <f>D326*F326</f>
         <v>0</v>
       </c>
       <c r="H326" s="7"/>
       <c r="I326" s="7"/>
       <c r="J326" s="7"/>
       <c r="K326" s="7"/>
     </row>
     <row r="327" spans="1:11" customHeight="1" ht="54">
       <c r="A327" s="8"/>
       <c r="B327" s="9" t="s">
-        <v>207</v>
+        <v>97</v>
       </c>
       <c r="C327" s="10" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D327" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E327" s="10">
-        <v>31</v>
+        <v>5</v>
       </c>
       <c r="F327" s="12">
         <v>0</v>
       </c>
       <c r="G327" s="14" t="str">
         <f>D327*F327</f>
         <v>0</v>
       </c>
       <c r="H327" s="7"/>
       <c r="I327" s="7"/>
       <c r="J327" s="7"/>
       <c r="K327" s="7"/>
     </row>
     <row r="328" spans="1:11" customHeight="1" ht="54">
       <c r="A328" s="8"/>
       <c r="B328" s="9" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
       <c r="C328" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D328" s="10">
         <v>20</v>
       </c>
       <c r="E328" s="10">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F328" s="12">
         <v>0</v>
       </c>
       <c r="G328" s="14" t="str">
         <f>D328*F328</f>
         <v>0</v>
       </c>
       <c r="H328" s="7"/>
       <c r="I328" s="7"/>
       <c r="J328" s="7"/>
       <c r="K328" s="7"/>
     </row>
     <row r="329" spans="1:11" customHeight="1" ht="54">
       <c r="A329" s="8"/>
       <c r="B329" s="9" t="s">
-        <v>17</v>
+        <v>98</v>
       </c>
       <c r="C329" s="10" t="s">
-        <v>18</v>
+        <v>31</v>
       </c>
       <c r="D329" s="10">
         <v>20</v>
       </c>
       <c r="E329" s="10">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F329" s="12">
         <v>0</v>
       </c>
       <c r="G329" s="14" t="str">
         <f>D329*F329</f>
         <v>0</v>
       </c>
       <c r="H329" s="7"/>
       <c r="I329" s="7"/>
       <c r="J329" s="7"/>
       <c r="K329" s="7"/>
     </row>
     <row r="330" spans="1:11" customHeight="1" ht="54">
       <c r="A330" s="8"/>
       <c r="B330" s="9" t="s">
-        <v>19</v>
+        <v>99</v>
       </c>
       <c r="C330" s="10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D330" s="10">
         <v>20</v>
       </c>
       <c r="E330" s="10">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F330" s="12">
         <v>0</v>
       </c>
       <c r="G330" s="14" t="str">
         <f>D330*F330</f>
         <v>0</v>
       </c>
       <c r="H330" s="7"/>
       <c r="I330" s="7"/>
       <c r="J330" s="7"/>
       <c r="K330" s="7"/>
     </row>
     <row r="331" spans="1:11" customHeight="1" ht="54">
       <c r="A331" s="8"/>
       <c r="B331" s="9" t="s">
-        <v>21</v>
+        <v>100</v>
       </c>
       <c r="C331" s="10" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="D331" s="10">
         <v>20</v>
       </c>
       <c r="E331" s="10">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F331" s="12">
         <v>0</v>
       </c>
       <c r="G331" s="14" t="str">
         <f>D331*F331</f>
         <v>0</v>
       </c>
       <c r="H331" s="7"/>
       <c r="I331" s="7"/>
       <c r="J331" s="7"/>
       <c r="K331" s="7"/>
     </row>
     <row r="332" spans="1:11" customHeight="1" ht="54">
       <c r="A332" s="8"/>
       <c r="B332" s="9" t="s">
-        <v>66</v>
+        <v>212</v>
       </c>
       <c r="C332" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D332" s="10">
         <v>20</v>
       </c>
       <c r="E332" s="10">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="F332" s="12">
         <v>0</v>
       </c>
       <c r="G332" s="14" t="str">
         <f>D332*F332</f>
         <v>0</v>
       </c>
       <c r="H332" s="7"/>
       <c r="I332" s="7"/>
       <c r="J332" s="7"/>
       <c r="K332" s="7"/>
     </row>
     <row r="333" spans="1:11" customHeight="1" ht="54">
       <c r="A333" s="8"/>
       <c r="B333" s="9" t="s">
-        <v>103</v>
+        <v>213</v>
       </c>
       <c r="C333" s="10" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D333" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E333" s="10">
-        <v>56</v>
+        <v>5</v>
       </c>
       <c r="F333" s="12">
         <v>0</v>
       </c>
       <c r="G333" s="14" t="str">
         <f>D333*F333</f>
         <v>0</v>
       </c>
       <c r="H333" s="7"/>
       <c r="I333" s="7"/>
       <c r="J333" s="7"/>
       <c r="K333" s="7"/>
     </row>
     <row r="334" spans="1:11" customHeight="1" ht="54">
       <c r="A334" s="8"/>
       <c r="B334" s="9" t="s">
-        <v>209</v>
+        <v>102</v>
       </c>
       <c r="C334" s="10" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D334" s="10">
         <v>20</v>
       </c>
       <c r="E334" s="10">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="F334" s="12">
         <v>0</v>
       </c>
       <c r="G334" s="14" t="str">
         <f>D334*F334</f>
         <v>0</v>
       </c>
       <c r="H334" s="7"/>
       <c r="I334" s="7"/>
       <c r="J334" s="7"/>
       <c r="K334" s="7"/>
     </row>
     <row r="335" spans="1:11" customHeight="1" ht="54">
       <c r="A335" s="8"/>
       <c r="B335" s="9" t="s">
-        <v>67</v>
+        <v>103</v>
       </c>
       <c r="C335" s="10" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D335" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E335" s="10">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F335" s="12">
         <v>0</v>
       </c>
       <c r="G335" s="14" t="str">
         <f>D335*F335</f>
         <v>0</v>
       </c>
       <c r="H335" s="7"/>
       <c r="I335" s="7"/>
       <c r="J335" s="7"/>
       <c r="K335" s="7"/>
     </row>
     <row r="336" spans="1:11" customHeight="1" ht="54">
       <c r="A336" s="8"/>
       <c r="B336" s="9" t="s">
-        <v>68</v>
+        <v>104</v>
       </c>
       <c r="C336" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D336" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E336" s="10">
-        <v>17</v>
+        <v>5</v>
       </c>
       <c r="F336" s="12">
         <v>0</v>
       </c>
       <c r="G336" s="14" t="str">
         <f>D336*F336</f>
         <v>0</v>
       </c>
       <c r="H336" s="7"/>
       <c r="I336" s="7"/>
       <c r="J336" s="7"/>
       <c r="K336" s="7"/>
     </row>
     <row r="337" spans="1:11" customHeight="1" ht="54">
       <c r="A337" s="8"/>
       <c r="B337" s="9" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="C337" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D337" s="10">
         <v>20</v>
       </c>
       <c r="E337" s="10">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="F337" s="12">
         <v>0</v>
       </c>
       <c r="G337" s="14" t="str">
         <f>D337*F337</f>
         <v>0</v>
       </c>
       <c r="H337" s="7"/>
       <c r="I337" s="7"/>
       <c r="J337" s="7"/>
       <c r="K337" s="7"/>
     </row>
     <row r="338" spans="1:11" customHeight="1" ht="54">
       <c r="A338" s="8"/>
       <c r="B338" s="9" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="C338" s="10" t="s">
-        <v>212</v>
+        <v>88</v>
       </c>
       <c r="D338" s="10">
         <v>20</v>
       </c>
       <c r="E338" s="10">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F338" s="12">
         <v>0</v>
       </c>
       <c r="G338" s="14" t="str">
         <f>D338*F338</f>
         <v>0</v>
       </c>
       <c r="H338" s="7"/>
       <c r="I338" s="7"/>
       <c r="J338" s="7"/>
       <c r="K338" s="7"/>
     </row>
     <row r="339" spans="1:11" customHeight="1" ht="54">
       <c r="A339" s="8"/>
       <c r="B339" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="C339" s="10" t="s">
         <v>22</v>
       </c>
-      <c r="C339" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D339" s="10">
         <v>20</v>
       </c>
       <c r="E339" s="10">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="F339" s="12">
         <v>0</v>
       </c>
       <c r="G339" s="14" t="str">
         <f>D339*F339</f>
         <v>0</v>
       </c>
       <c r="H339" s="7"/>
       <c r="I339" s="7"/>
       <c r="J339" s="7"/>
       <c r="K339" s="7"/>
     </row>
     <row r="340" spans="1:11" customHeight="1" ht="54">
       <c r="A340" s="8"/>
       <c r="B340" s="9" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="C340" s="10" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="D340" s="10">
         <v>20</v>
       </c>
       <c r="E340" s="10">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F340" s="12">
         <v>0</v>
       </c>
       <c r="G340" s="14" t="str">
         <f>D340*F340</f>
         <v>0</v>
       </c>
       <c r="H340" s="7"/>
       <c r="I340" s="7"/>
       <c r="J340" s="7"/>
       <c r="K340" s="7"/>
     </row>
     <row r="341" spans="1:11" customHeight="1" ht="54">
       <c r="A341" s="8"/>
       <c r="B341" s="9" t="s">
+        <v>106</v>
+      </c>
+      <c r="C341" s="10" t="s">
         <v>24</v>
       </c>
-      <c r="C341" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D341" s="10">
         <v>20</v>
       </c>
       <c r="E341" s="10">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="F341" s="12">
         <v>0</v>
       </c>
       <c r="G341" s="14" t="str">
         <f>D341*F341</f>
         <v>0</v>
       </c>
       <c r="H341" s="7"/>
       <c r="I341" s="7"/>
       <c r="J341" s="7"/>
       <c r="K341" s="7"/>
     </row>
     <row r="342" spans="1:11" customHeight="1" ht="54">
       <c r="A342" s="8"/>
       <c r="B342" s="9" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="C342" s="10" t="s">
-        <v>93</v>
+        <v>24</v>
       </c>
       <c r="D342" s="10">
         <v>20</v>
       </c>
       <c r="E342" s="10">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="F342" s="12">
         <v>0</v>
       </c>
       <c r="G342" s="14" t="str">
         <f>D342*F342</f>
         <v>0</v>
       </c>
       <c r="H342" s="7"/>
       <c r="I342" s="7"/>
       <c r="J342" s="7"/>
       <c r="K342" s="7"/>
     </row>
     <row r="343" spans="1:11" customHeight="1" ht="54">
       <c r="A343" s="8"/>
       <c r="B343" s="9" t="s">
-        <v>105</v>
+        <v>283</v>
       </c>
       <c r="C343" s="10" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="D343" s="10">
         <v>20</v>
       </c>
       <c r="E343" s="10">
-        <v>50</v>
+        <v>3</v>
       </c>
       <c r="F343" s="12">
         <v>0</v>
       </c>
       <c r="G343" s="14" t="str">
         <f>D343*F343</f>
         <v>0</v>
       </c>
       <c r="H343" s="7"/>
       <c r="I343" s="7"/>
       <c r="J343" s="7"/>
       <c r="K343" s="7"/>
     </row>
     <row r="344" spans="1:11" customHeight="1" ht="54">
       <c r="A344" s="8"/>
       <c r="B344" s="9" t="s">
-        <v>213</v>
+        <v>108</v>
       </c>
       <c r="C344" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D344" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E344" s="10">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="F344" s="12">
         <v>0</v>
       </c>
       <c r="G344" s="14" t="str">
         <f>D344*F344</f>
         <v>0</v>
       </c>
       <c r="H344" s="7"/>
       <c r="I344" s="7"/>
       <c r="J344" s="7"/>
       <c r="K344" s="7"/>
     </row>
     <row r="345" spans="1:11" customHeight="1" ht="54">
       <c r="A345" s="8"/>
       <c r="B345" s="9" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="C345" s="10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D345" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E345" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F345" s="12">
         <v>0</v>
       </c>
       <c r="G345" s="14" t="str">
         <f>D345*F345</f>
         <v>0</v>
       </c>
       <c r="H345" s="7"/>
       <c r="I345" s="7"/>
       <c r="J345" s="7"/>
       <c r="K345" s="7"/>
     </row>
     <row r="346" spans="1:11" customHeight="1" ht="54">
       <c r="A346" s="8"/>
       <c r="B346" s="9" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C346" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D346" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E346" s="10">
-        <v>39</v>
+        <v>1</v>
       </c>
       <c r="F346" s="12">
         <v>0</v>
       </c>
       <c r="G346" s="14" t="str">
         <f>D346*F346</f>
         <v>0</v>
       </c>
       <c r="H346" s="7"/>
       <c r="I346" s="7"/>
       <c r="J346" s="7"/>
       <c r="K346" s="7"/>
     </row>
     <row r="347" spans="1:11" customHeight="1" ht="54">
       <c r="A347" s="8"/>
       <c r="B347" s="9" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="C347" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D347" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E347" s="10">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F347" s="12">
         <v>0</v>
       </c>
       <c r="G347" s="14" t="str">
         <f>D347*F347</f>
         <v>0</v>
       </c>
       <c r="H347" s="7"/>
       <c r="I347" s="7"/>
       <c r="J347" s="7"/>
       <c r="K347" s="7"/>
     </row>
     <row r="348" spans="1:11" customHeight="1" ht="54">
       <c r="A348" s="8"/>
       <c r="B348" s="9" t="s">
-        <v>214</v>
+        <v>112</v>
       </c>
       <c r="C348" s="10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D348" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E348" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F348" s="12">
         <v>0</v>
       </c>
       <c r="G348" s="14" t="str">
         <f>D348*F348</f>
         <v>0</v>
       </c>
       <c r="H348" s="7"/>
       <c r="I348" s="7"/>
       <c r="J348" s="7"/>
       <c r="K348" s="7"/>
     </row>
     <row r="349" spans="1:11" customHeight="1" ht="54">
       <c r="A349" s="8"/>
       <c r="B349" s="9" t="s">
-        <v>215</v>
+        <v>65</v>
       </c>
       <c r="C349" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D349" s="10">
         <v>20</v>
       </c>
       <c r="E349" s="10">
-        <v>7</v>
+        <v>48</v>
       </c>
       <c r="F349" s="12">
         <v>0</v>
       </c>
       <c r="G349" s="14" t="str">
         <f>D349*F349</f>
         <v>0</v>
       </c>
       <c r="H349" s="7"/>
       <c r="I349" s="7"/>
       <c r="J349" s="7"/>
       <c r="K349" s="7"/>
     </row>
     <row r="350" spans="1:11" customHeight="1" ht="54">
       <c r="A350" s="8"/>
       <c r="B350" s="9" t="s">
-        <v>110</v>
+        <v>66</v>
       </c>
       <c r="C350" s="10" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="D350" s="10">
         <v>20</v>
       </c>
       <c r="E350" s="10">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="F350" s="12">
         <v>0</v>
       </c>
       <c r="G350" s="14" t="str">
         <f>D350*F350</f>
         <v>0</v>
       </c>
       <c r="H350" s="7"/>
       <c r="I350" s="7"/>
       <c r="J350" s="7"/>
       <c r="K350" s="7"/>
     </row>
     <row r="351" spans="1:11" customHeight="1" ht="54">
       <c r="A351" s="8"/>
       <c r="B351" s="9" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C351" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D351" s="10">
         <v>20</v>
       </c>
       <c r="E351" s="10">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="F351" s="12">
         <v>0</v>
       </c>
       <c r="G351" s="14" t="str">
         <f>D351*F351</f>
         <v>0</v>
       </c>
       <c r="H351" s="7"/>
       <c r="I351" s="7"/>
       <c r="J351" s="7"/>
       <c r="K351" s="7"/>
     </row>
     <row r="352" spans="1:11" customHeight="1" ht="54">
       <c r="A352" s="8"/>
       <c r="B352" s="9" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C352" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D352" s="10">
         <v>20</v>
       </c>
       <c r="E352" s="10">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="F352" s="12">
         <v>0</v>
       </c>
       <c r="G352" s="14" t="str">
         <f>D352*F352</f>
         <v>0</v>
       </c>
       <c r="H352" s="7"/>
       <c r="I352" s="7"/>
       <c r="J352" s="7"/>
       <c r="K352" s="7"/>
     </row>
     <row r="353" spans="1:11" customHeight="1" ht="54">
       <c r="A353" s="8"/>
       <c r="B353" s="9" t="s">
-        <v>216</v>
+        <v>115</v>
       </c>
       <c r="C353" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D353" s="10">
         <v>20</v>
       </c>
       <c r="E353" s="10">
-        <v>24</v>
+        <v>80</v>
       </c>
       <c r="F353" s="12">
         <v>0</v>
       </c>
       <c r="G353" s="14" t="str">
         <f>D353*F353</f>
         <v>0</v>
       </c>
       <c r="H353" s="7"/>
       <c r="I353" s="7"/>
       <c r="J353" s="7"/>
       <c r="K353" s="7"/>
     </row>
     <row r="354" spans="1:11" customHeight="1" ht="54">
       <c r="A354" s="8"/>
       <c r="B354" s="9" t="s">
-        <v>217</v>
+        <v>116</v>
       </c>
       <c r="C354" s="10" t="s">
-        <v>93</v>
+        <v>29</v>
       </c>
       <c r="D354" s="10">
         <v>20</v>
       </c>
       <c r="E354" s="10">
-        <v>10</v>
+        <v>39</v>
       </c>
       <c r="F354" s="12">
         <v>0</v>
       </c>
       <c r="G354" s="14" t="str">
         <f>D354*F354</f>
         <v>0</v>
       </c>
       <c r="H354" s="7"/>
       <c r="I354" s="7"/>
       <c r="J354" s="7"/>
       <c r="K354" s="7"/>
     </row>
     <row r="355" spans="1:11" customHeight="1" ht="54">
       <c r="A355" s="8"/>
       <c r="B355" s="9" t="s">
-        <v>25</v>
+        <v>216</v>
       </c>
       <c r="C355" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D355" s="10">
         <v>20</v>
       </c>
       <c r="E355" s="10">
-        <v>15</v>
+        <v>120</v>
       </c>
       <c r="F355" s="12">
         <v>0</v>
       </c>
       <c r="G355" s="14" t="str">
         <f>D355*F355</f>
         <v>0</v>
       </c>
       <c r="H355" s="7"/>
       <c r="I355" s="7"/>
       <c r="J355" s="7"/>
       <c r="K355" s="7"/>
     </row>
     <row r="356" spans="1:11" customHeight="1" ht="54">
       <c r="A356" s="8"/>
       <c r="B356" s="9" t="s">
-        <v>113</v>
+        <v>217</v>
       </c>
       <c r="C356" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D356" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E356" s="10">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="F356" s="12">
         <v>0</v>
       </c>
       <c r="G356" s="14" t="str">
         <f>D356*F356</f>
         <v>0</v>
       </c>
       <c r="H356" s="7"/>
       <c r="I356" s="7"/>
       <c r="J356" s="7"/>
       <c r="K356" s="7"/>
     </row>
     <row r="357" spans="1:11" customHeight="1" ht="54">
       <c r="A357" s="8"/>
       <c r="B357" s="9" t="s">
-        <v>114</v>
+        <v>218</v>
       </c>
       <c r="C357" s="10" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D357" s="10">
         <v>20</v>
       </c>
       <c r="E357" s="10">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F357" s="12">
         <v>0</v>
       </c>
       <c r="G357" s="14" t="str">
         <f>D357*F357</f>
         <v>0</v>
       </c>
       <c r="H357" s="7"/>
       <c r="I357" s="7"/>
       <c r="J357" s="7"/>
       <c r="K357" s="7"/>
     </row>
     <row r="358" spans="1:11" customHeight="1" ht="54">
       <c r="A358" s="8"/>
       <c r="B358" s="9" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C358" s="10" t="s">
-        <v>27</v>
+        <v>88</v>
       </c>
       <c r="D358" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E358" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F358" s="12">
         <v>0</v>
       </c>
       <c r="G358" s="14" t="str">
         <f>D358*F358</f>
         <v>0</v>
       </c>
       <c r="H358" s="7"/>
       <c r="I358" s="7"/>
       <c r="J358" s="7"/>
       <c r="K358" s="7"/>
     </row>
     <row r="359" spans="1:11" customHeight="1" ht="54">
       <c r="A359" s="8"/>
       <c r="B359" s="9" t="s">
-        <v>288</v>
+        <v>118</v>
       </c>
       <c r="C359" s="10" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D359" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E359" s="10">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F359" s="12">
         <v>0</v>
       </c>
       <c r="G359" s="14" t="str">
         <f>D359*F359</f>
         <v>0</v>
       </c>
       <c r="H359" s="7"/>
       <c r="I359" s="7"/>
       <c r="J359" s="7"/>
       <c r="K359" s="7"/>
     </row>
     <row r="360" spans="1:11" customHeight="1" ht="54">
       <c r="A360" s="8"/>
       <c r="B360" s="9" t="s">
-        <v>116</v>
+        <v>219</v>
       </c>
       <c r="C360" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D360" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E360" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F360" s="12">
         <v>0</v>
       </c>
       <c r="G360" s="14" t="str">
         <f>D360*F360</f>
         <v>0</v>
       </c>
       <c r="H360" s="7"/>
       <c r="I360" s="7"/>
       <c r="J360" s="7"/>
       <c r="K360" s="7"/>
     </row>
     <row r="361" spans="1:11" customHeight="1" ht="54">
       <c r="A361" s="8"/>
       <c r="B361" s="9" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C361" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D361" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E361" s="10">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="F361" s="12">
         <v>0</v>
       </c>
       <c r="G361" s="14" t="str">
         <f>D361*F361</f>
         <v>0</v>
       </c>
       <c r="H361" s="7"/>
       <c r="I361" s="7"/>
       <c r="J361" s="7"/>
       <c r="K361" s="7"/>
     </row>
     <row r="362" spans="1:11" customHeight="1" ht="54">
       <c r="A362" s="8"/>
       <c r="B362" s="9" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C362" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D362" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E362" s="10">
         <v>1</v>
       </c>
       <c r="F362" s="12">
         <v>0</v>
       </c>
       <c r="G362" s="14" t="str">
         <f>D362*F362</f>
         <v>0</v>
       </c>
       <c r="H362" s="7"/>
       <c r="I362" s="7"/>
       <c r="J362" s="7"/>
       <c r="K362" s="7"/>
     </row>
     <row r="363" spans="1:11" customHeight="1" ht="54">
       <c r="A363" s="8"/>
       <c r="B363" s="9" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C363" s="10" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="D363" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E363" s="10">
-        <v>13</v>
+        <v>1</v>
       </c>
       <c r="F363" s="12">
         <v>0</v>
       </c>
       <c r="G363" s="14" t="str">
         <f>D363*F363</f>
         <v>0</v>
       </c>
       <c r="H363" s="7"/>
       <c r="I363" s="7"/>
       <c r="J363" s="7"/>
       <c r="K363" s="7"/>
     </row>
     <row r="364" spans="1:11" customHeight="1" ht="54">
       <c r="A364" s="8"/>
       <c r="B364" s="9" t="s">
-        <v>120</v>
+        <v>220</v>
       </c>
       <c r="C364" s="10" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="D364" s="10">
         <v>20</v>
       </c>
       <c r="E364" s="10">
-        <v>11</v>
+        <v>94</v>
       </c>
       <c r="F364" s="12">
         <v>0</v>
       </c>
       <c r="G364" s="14" t="str">
         <f>D364*F364</f>
         <v>0</v>
       </c>
       <c r="H364" s="7"/>
       <c r="I364" s="7"/>
       <c r="J364" s="7"/>
       <c r="K364" s="7"/>
     </row>
     <row r="365" spans="1:11" customHeight="1" ht="54">
       <c r="A365" s="8"/>
       <c r="B365" s="9" t="s">
-        <v>70</v>
+        <v>221</v>
       </c>
       <c r="C365" s="10" t="s">
-        <v>20</v>
+        <v>210</v>
       </c>
       <c r="D365" s="10">
         <v>20</v>
       </c>
       <c r="E365" s="10">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F365" s="12">
         <v>0</v>
       </c>
       <c r="G365" s="14" t="str">
         <f>D365*F365</f>
         <v>0</v>
       </c>
       <c r="H365" s="7"/>
       <c r="I365" s="7"/>
       <c r="J365" s="7"/>
       <c r="K365" s="7"/>
     </row>
     <row r="366" spans="1:11" customHeight="1" ht="54">
       <c r="A366" s="8"/>
       <c r="B366" s="9" t="s">
-        <v>71</v>
+        <v>122</v>
       </c>
       <c r="C366" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D366" s="10">
         <v>20</v>
       </c>
       <c r="E366" s="10">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="F366" s="12">
         <v>0</v>
       </c>
       <c r="G366" s="14" t="str">
         <f>D366*F366</f>
         <v>0</v>
       </c>
       <c r="H366" s="7"/>
       <c r="I366" s="7"/>
       <c r="J366" s="7"/>
       <c r="K366" s="7"/>
     </row>
     <row r="367" spans="1:11" customHeight="1" ht="54">
       <c r="A367" s="8"/>
       <c r="B367" s="9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C367" s="10" t="s">
-        <v>34</v>
+        <v>124</v>
       </c>
       <c r="D367" s="10">
         <v>20</v>
       </c>
       <c r="E367" s="10">
-        <v>20</v>
+        <v>42</v>
       </c>
       <c r="F367" s="12">
         <v>0</v>
       </c>
       <c r="G367" s="14" t="str">
         <f>D367*F367</f>
         <v>0</v>
       </c>
       <c r="H367" s="7"/>
       <c r="I367" s="7"/>
       <c r="J367" s="7"/>
       <c r="K367" s="7"/>
     </row>
     <row r="368" spans="1:11" customHeight="1" ht="54">
       <c r="A368" s="8"/>
       <c r="B368" s="9" t="s">
-        <v>122</v>
+        <v>23</v>
       </c>
       <c r="C368" s="10" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D368" s="10">
         <v>20</v>
       </c>
       <c r="E368" s="10">
-        <v>67</v>
+        <v>5</v>
       </c>
       <c r="F368" s="12">
         <v>0</v>
       </c>
       <c r="G368" s="14" t="str">
         <f>D368*F368</f>
         <v>0</v>
       </c>
       <c r="H368" s="7"/>
       <c r="I368" s="7"/>
       <c r="J368" s="7"/>
       <c r="K368" s="7"/>
     </row>
     <row r="369" spans="1:11" customHeight="1" ht="54">
       <c r="A369" s="8"/>
       <c r="B369" s="9" t="s">
-        <v>123</v>
+        <v>222</v>
       </c>
       <c r="C369" s="10" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="D369" s="10">
         <v>20</v>
       </c>
       <c r="E369" s="10">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="F369" s="12">
         <v>0</v>
       </c>
       <c r="G369" s="14" t="str">
         <f>D369*F369</f>
         <v>0</v>
       </c>
       <c r="H369" s="7"/>
       <c r="I369" s="7"/>
       <c r="J369" s="7"/>
       <c r="K369" s="7"/>
     </row>
     <row r="370" spans="1:11" customHeight="1" ht="54">
       <c r="A370" s="8"/>
       <c r="B370" s="9" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C370" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D370" s="10">
         <v>20</v>
       </c>
       <c r="E370" s="10">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F370" s="12">
         <v>0</v>
       </c>
       <c r="G370" s="14" t="str">
         <f>D370*F370</f>
         <v>0</v>
       </c>
       <c r="H370" s="7"/>
       <c r="I370" s="7"/>
       <c r="J370" s="7"/>
       <c r="K370" s="7"/>
     </row>
     <row r="371" spans="1:11" customHeight="1" ht="54">
       <c r="A371" s="8"/>
       <c r="B371" s="9" t="s">
-        <v>218</v>
+        <v>126</v>
       </c>
       <c r="C371" s="10" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D371" s="10">
         <v>20</v>
       </c>
       <c r="E371" s="10">
-        <v>120</v>
+        <v>8</v>
       </c>
       <c r="F371" s="12">
         <v>0</v>
       </c>
       <c r="G371" s="14" t="str">
         <f>D371*F371</f>
         <v>0</v>
       </c>
       <c r="H371" s="7"/>
       <c r="I371" s="7"/>
       <c r="J371" s="7"/>
       <c r="K371" s="7"/>
     </row>
     <row r="372" spans="1:11" customHeight="1" ht="54">
       <c r="A372" s="8"/>
       <c r="B372" s="9" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="C372" s="10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D372" s="10">
         <v>20</v>
       </c>
       <c r="E372" s="10">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F372" s="12">
         <v>0</v>
       </c>
       <c r="G372" s="14" t="str">
         <f>D372*F372</f>
         <v>0</v>
       </c>
       <c r="H372" s="7"/>
       <c r="I372" s="7"/>
       <c r="J372" s="7"/>
       <c r="K372" s="7"/>
     </row>
     <row r="373" spans="1:11" customHeight="1" ht="54">
       <c r="A373" s="8"/>
       <c r="B373" s="9" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="C373" s="10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D373" s="10">
         <v>20</v>
       </c>
       <c r="E373" s="10">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="F373" s="12">
         <v>0</v>
       </c>
       <c r="G373" s="14" t="str">
         <f>D373*F373</f>
         <v>0</v>
       </c>
       <c r="H373" s="7"/>
       <c r="I373" s="7"/>
       <c r="J373" s="7"/>
       <c r="K373" s="7"/>
     </row>
     <row r="374" spans="1:11" customHeight="1" ht="54">
       <c r="A374" s="8"/>
       <c r="B374" s="9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C374" s="10" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D374" s="10">
         <v>20</v>
       </c>
       <c r="E374" s="10">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="F374" s="12">
         <v>0</v>
       </c>
       <c r="G374" s="14" t="str">
         <f>D374*F374</f>
         <v>0</v>
       </c>
       <c r="H374" s="7"/>
       <c r="I374" s="7"/>
       <c r="J374" s="7"/>
       <c r="K374" s="7"/>
     </row>
     <row r="375" spans="1:11" customHeight="1" ht="54">
       <c r="A375" s="8"/>
       <c r="B375" s="9" t="s">
-        <v>126</v>
+        <v>28</v>
       </c>
       <c r="C375" s="10" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="D375" s="10">
         <v>20</v>
       </c>
       <c r="E375" s="10">
-        <v>4</v>
+        <v>30</v>
       </c>
       <c r="F375" s="12">
         <v>0</v>
       </c>
       <c r="G375" s="14" t="str">
         <f>D375*F375</f>
         <v>0</v>
       </c>
       <c r="H375" s="7"/>
       <c r="I375" s="7"/>
       <c r="J375" s="7"/>
       <c r="K375" s="7"/>
     </row>
     <row r="376" spans="1:11" customHeight="1" ht="54">
       <c r="A376" s="8"/>
       <c r="B376" s="9" t="s">
-        <v>221</v>
+        <v>30</v>
       </c>
       <c r="C376" s="10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D376" s="10">
         <v>20</v>
       </c>
       <c r="E376" s="10">
-        <v>67</v>
+        <v>6</v>
       </c>
       <c r="F376" s="12">
         <v>0</v>
       </c>
       <c r="G376" s="14" t="str">
         <f>D376*F376</f>
         <v>0</v>
       </c>
       <c r="H376" s="7"/>
       <c r="I376" s="7"/>
       <c r="J376" s="7"/>
       <c r="K376" s="7"/>
     </row>
     <row r="377" spans="1:11" customHeight="1" ht="54">
       <c r="A377" s="8"/>
       <c r="B377" s="9" t="s">
-        <v>127</v>
+        <v>67</v>
       </c>
       <c r="C377" s="10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D377" s="10">
         <v>20</v>
       </c>
       <c r="E377" s="10">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="F377" s="12">
         <v>0</v>
       </c>
       <c r="G377" s="14" t="str">
         <f>D377*F377</f>
         <v>0</v>
       </c>
       <c r="H377" s="7"/>
       <c r="I377" s="7"/>
       <c r="J377" s="7"/>
       <c r="K377" s="7"/>
     </row>
     <row r="378" spans="1:11" customHeight="1" ht="54">
       <c r="A378" s="8"/>
       <c r="B378" s="9" t="s">
-        <v>128</v>
+        <v>68</v>
       </c>
       <c r="C378" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D378" s="10">
         <v>20</v>
       </c>
       <c r="E378" s="10">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="F378" s="12">
         <v>0</v>
       </c>
       <c r="G378" s="14" t="str">
         <f>D378*F378</f>
         <v>0</v>
       </c>
       <c r="H378" s="7"/>
       <c r="I378" s="7"/>
       <c r="J378" s="7"/>
       <c r="K378" s="7"/>
     </row>
     <row r="379" spans="1:11" customHeight="1" ht="54">
       <c r="A379" s="8"/>
       <c r="B379" s="9" t="s">
-        <v>129</v>
+        <v>128</v>
       </c>
       <c r="C379" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D379" s="10">
         <v>20</v>
       </c>
       <c r="E379" s="10">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="F379" s="12">
         <v>0</v>
       </c>
       <c r="G379" s="14" t="str">
         <f>D379*F379</f>
         <v>0</v>
       </c>
       <c r="H379" s="7"/>
       <c r="I379" s="7"/>
       <c r="J379" s="7"/>
       <c r="K379" s="7"/>
     </row>
     <row r="380" spans="1:11" customHeight="1" ht="54">
       <c r="A380" s="8"/>
       <c r="B380" s="9" t="s">
-        <v>222</v>
+        <v>129</v>
       </c>
       <c r="C380" s="10" t="s">
-        <v>212</v>
+        <v>130</v>
       </c>
       <c r="D380" s="10">
         <v>20</v>
       </c>
       <c r="E380" s="10">
-        <v>94</v>
+        <v>14</v>
       </c>
       <c r="F380" s="12">
         <v>0</v>
       </c>
       <c r="G380" s="14" t="str">
         <f>D380*F380</f>
         <v>0</v>
       </c>
       <c r="H380" s="7"/>
       <c r="I380" s="7"/>
       <c r="J380" s="7"/>
       <c r="K380" s="7"/>
     </row>
     <row r="381" spans="1:11" customHeight="1" ht="54">
       <c r="A381" s="8"/>
       <c r="B381" s="9" t="s">
-        <v>223</v>
+        <v>32</v>
       </c>
       <c r="C381" s="10" t="s">
-        <v>212</v>
+        <v>29</v>
       </c>
       <c r="D381" s="10">
         <v>20</v>
       </c>
       <c r="E381" s="10">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="F381" s="12">
         <v>0</v>
       </c>
       <c r="G381" s="14" t="str">
         <f>D381*F381</f>
         <v>0</v>
       </c>
       <c r="H381" s="7"/>
       <c r="I381" s="7"/>
       <c r="J381" s="7"/>
       <c r="K381" s="7"/>
     </row>
     <row r="382" spans="1:11" customHeight="1" ht="54">
       <c r="A382" s="8"/>
       <c r="B382" s="9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="C382" s="10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D382" s="10">
         <v>20</v>
       </c>
       <c r="E382" s="10">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F382" s="12">
         <v>0</v>
       </c>
       <c r="G382" s="14" t="str">
         <f>D382*F382</f>
         <v>0</v>
       </c>
       <c r="H382" s="7"/>
       <c r="I382" s="7"/>
       <c r="J382" s="7"/>
       <c r="K382" s="7"/>
     </row>
     <row r="383" spans="1:11" customHeight="1" ht="54">
       <c r="A383" s="8"/>
       <c r="B383" s="9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C383" s="10" t="s">
-        <v>132</v>
+        <v>18</v>
       </c>
       <c r="D383" s="10">
         <v>20</v>
       </c>
       <c r="E383" s="10">
-        <v>42</v>
+        <v>10</v>
       </c>
       <c r="F383" s="12">
         <v>0</v>
       </c>
       <c r="G383" s="14" t="str">
         <f>D383*F383</f>
         <v>0</v>
       </c>
       <c r="H383" s="7"/>
       <c r="I383" s="7"/>
       <c r="J383" s="7"/>
       <c r="K383" s="7"/>
     </row>
     <row r="384" spans="1:11" customHeight="1" ht="54">
       <c r="A384" s="8"/>
       <c r="B384" s="9" t="s">
-        <v>26</v>
+        <v>225</v>
       </c>
       <c r="C384" s="10" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="D384" s="10">
         <v>20</v>
       </c>
       <c r="E384" s="10">
-        <v>5</v>
+        <v>13</v>
       </c>
       <c r="F384" s="12">
         <v>0</v>
       </c>
       <c r="G384" s="14" t="str">
         <f>D384*F384</f>
         <v>0</v>
       </c>
       <c r="H384" s="7"/>
       <c r="I384" s="7"/>
       <c r="J384" s="7"/>
       <c r="K384" s="7"/>
     </row>
     <row r="385" spans="1:11" customHeight="1" ht="54">
       <c r="A385" s="8"/>
       <c r="B385" s="9" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="C385" s="10" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D385" s="10">
         <v>20</v>
       </c>
       <c r="E385" s="10">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F385" s="12">
         <v>0</v>
       </c>
       <c r="G385" s="14" t="str">
         <f>D385*F385</f>
         <v>0</v>
       </c>
       <c r="H385" s="7"/>
       <c r="I385" s="7"/>
       <c r="J385" s="7"/>
       <c r="K385" s="7"/>
     </row>
     <row r="386" spans="1:11" customHeight="1" ht="54">
       <c r="A386" s="8"/>
       <c r="B386" s="9" t="s">
-        <v>30</v>
+        <v>227</v>
       </c>
       <c r="C386" s="10" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D386" s="10">
         <v>20</v>
       </c>
       <c r="E386" s="10">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="F386" s="12">
         <v>0</v>
       </c>
       <c r="G386" s="14" t="str">
         <f>D386*F386</f>
         <v>0</v>
       </c>
       <c r="H386" s="7"/>
       <c r="I386" s="7"/>
       <c r="J386" s="7"/>
       <c r="K386" s="7"/>
     </row>
     <row r="387" spans="1:11" customHeight="1" ht="54">
       <c r="A387" s="8"/>
       <c r="B387" s="9" t="s">
-        <v>133</v>
+        <v>228</v>
       </c>
       <c r="C387" s="10" t="s">
-        <v>20</v>
+        <v>229</v>
       </c>
       <c r="D387" s="10">
         <v>20</v>
       </c>
       <c r="E387" s="10">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="F387" s="12">
         <v>0</v>
       </c>
       <c r="G387" s="14" t="str">
         <f>D387*F387</f>
         <v>0</v>
       </c>
       <c r="H387" s="7"/>
       <c r="I387" s="7"/>
       <c r="J387" s="7"/>
       <c r="K387" s="7"/>
     </row>
     <row r="388" spans="1:11" customHeight="1" ht="54">
       <c r="A388" s="8"/>
       <c r="B388" s="9" t="s">
-        <v>134</v>
+        <v>230</v>
       </c>
       <c r="C388" s="10" t="s">
-        <v>74</v>
+        <v>69</v>
       </c>
       <c r="D388" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E388" s="10">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="F388" s="12">
         <v>0</v>
       </c>
       <c r="G388" s="14" t="str">
         <f>D388*F388</f>
         <v>0</v>
       </c>
       <c r="H388" s="7"/>
       <c r="I388" s="7"/>
       <c r="J388" s="7"/>
       <c r="K388" s="7"/>
     </row>
     <row r="389" spans="1:11" customHeight="1" ht="54">
       <c r="A389" s="8"/>
       <c r="B389" s="9" t="s">
-        <v>225</v>
+        <v>70</v>
       </c>
       <c r="C389" s="10" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D389" s="10">
         <v>20</v>
       </c>
       <c r="E389" s="10">
-        <v>301</v>
+        <v>10</v>
       </c>
       <c r="F389" s="12">
         <v>0</v>
       </c>
       <c r="G389" s="14" t="str">
         <f>D389*F389</f>
         <v>0</v>
       </c>
       <c r="H389" s="7"/>
       <c r="I389" s="7"/>
       <c r="J389" s="7"/>
       <c r="K389" s="7"/>
     </row>
     <row r="390" spans="1:11" customHeight="1" ht="54">
       <c r="A390" s="8"/>
       <c r="B390" s="9" t="s">
-        <v>226</v>
+        <v>71</v>
       </c>
       <c r="C390" s="10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D390" s="10">
         <v>20</v>
       </c>
       <c r="E390" s="10">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="F390" s="12">
         <v>0</v>
       </c>
       <c r="G390" s="14" t="str">
         <f>D390*F390</f>
         <v>0</v>
       </c>
       <c r="H390" s="7"/>
       <c r="I390" s="7"/>
       <c r="J390" s="7"/>
       <c r="K390" s="7"/>
     </row>
     <row r="391" spans="1:11" customHeight="1" ht="54">
       <c r="A391" s="8"/>
       <c r="B391" s="9" t="s">
-        <v>135</v>
+        <v>231</v>
       </c>
       <c r="C391" s="10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D391" s="10">
         <v>20</v>
       </c>
       <c r="E391" s="10">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F391" s="12">
         <v>0</v>
       </c>
       <c r="G391" s="14" t="str">
         <f>D391*F391</f>
         <v>0</v>
       </c>
       <c r="H391" s="7"/>
       <c r="I391" s="7"/>
       <c r="J391" s="7"/>
       <c r="K391" s="7"/>
     </row>
     <row r="392" spans="1:11" customHeight="1" ht="54">
       <c r="A392" s="8"/>
       <c r="B392" s="9" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="C392" s="10" t="s">
-        <v>34</v>
+        <v>73</v>
       </c>
       <c r="D392" s="10">
         <v>20</v>
       </c>
       <c r="E392" s="10">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="F392" s="12">
         <v>0</v>
       </c>
       <c r="G392" s="14" t="str">
         <f>D392*F392</f>
         <v>0</v>
       </c>
       <c r="H392" s="7"/>
       <c r="I392" s="7"/>
       <c r="J392" s="7"/>
       <c r="K392" s="7"/>
     </row>
     <row r="393" spans="1:11" customHeight="1" ht="54">
       <c r="A393" s="8"/>
       <c r="B393" s="9" t="s">
-        <v>35</v>
+        <v>232</v>
       </c>
       <c r="C393" s="10" t="s">
-        <v>36</v>
+        <v>233</v>
       </c>
       <c r="D393" s="10">
         <v>20</v>
       </c>
       <c r="E393" s="10">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F393" s="12">
         <v>0</v>
       </c>
       <c r="G393" s="14" t="str">
         <f>D393*F393</f>
         <v>0</v>
       </c>
       <c r="H393" s="7"/>
       <c r="I393" s="7"/>
       <c r="J393" s="7"/>
       <c r="K393" s="7"/>
     </row>
     <row r="394" spans="1:11" customHeight="1" ht="54">
       <c r="A394" s="8"/>
       <c r="B394" s="9" t="s">
-        <v>72</v>
+        <v>234</v>
       </c>
       <c r="C394" s="10" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D394" s="10">
         <v>20</v>
       </c>
       <c r="E394" s="10">
         <v>20</v>
       </c>
       <c r="F394" s="12">
         <v>0</v>
       </c>
       <c r="G394" s="14" t="str">
         <f>D394*F394</f>
         <v>0</v>
       </c>
       <c r="H394" s="7"/>
       <c r="I394" s="7"/>
       <c r="J394" s="7"/>
       <c r="K394" s="7"/>
     </row>
     <row r="395" spans="1:11" customHeight="1" ht="54">
       <c r="A395" s="8"/>
       <c r="B395" s="9" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C395" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D395" s="10">
         <v>20</v>
       </c>
       <c r="E395" s="10">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F395" s="12">
         <v>0</v>
       </c>
       <c r="G395" s="14" t="str">
         <f>D395*F395</f>
         <v>0</v>
       </c>
       <c r="H395" s="7"/>
       <c r="I395" s="7"/>
       <c r="J395" s="7"/>
       <c r="K395" s="7"/>
     </row>
     <row r="396" spans="1:11" customHeight="1" ht="54">
       <c r="A396" s="8"/>
       <c r="B396" s="9" t="s">
-        <v>136</v>
+        <v>75</v>
       </c>
       <c r="C396" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D396" s="10">
         <v>20</v>
       </c>
       <c r="E396" s="10">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="F396" s="12">
         <v>0</v>
       </c>
       <c r="G396" s="14" t="str">
         <f>D396*F396</f>
         <v>0</v>
       </c>
       <c r="H396" s="7"/>
       <c r="I396" s="7"/>
       <c r="J396" s="7"/>
       <c r="K396" s="7"/>
     </row>
     <row r="397" spans="1:11" customHeight="1" ht="54">
       <c r="A397" s="8"/>
       <c r="B397" s="9" t="s">
-        <v>137</v>
+        <v>76</v>
       </c>
       <c r="C397" s="10" t="s">
-        <v>138</v>
+        <v>29</v>
       </c>
       <c r="D397" s="10">
         <v>20</v>
       </c>
       <c r="E397" s="10">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="F397" s="12">
         <v>0</v>
       </c>
       <c r="G397" s="14" t="str">
         <f>D397*F397</f>
         <v>0</v>
       </c>
       <c r="H397" s="7"/>
       <c r="I397" s="7"/>
       <c r="J397" s="7"/>
       <c r="K397" s="7"/>
     </row>
     <row r="398" spans="1:11" customHeight="1" ht="54">
       <c r="A398" s="8"/>
       <c r="B398" s="9" t="s">
-        <v>37</v>
+        <v>235</v>
       </c>
       <c r="C398" s="10" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="D398" s="10">
-        <v>20</v>
+        <v>60</v>
       </c>
       <c r="E398" s="10">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F398" s="12">
         <v>0</v>
       </c>
       <c r="G398" s="14" t="str">
         <f>D398*F398</f>
         <v>0</v>
       </c>
       <c r="H398" s="7"/>
       <c r="I398" s="7"/>
       <c r="J398" s="7"/>
       <c r="K398" s="7"/>
     </row>
     <row r="399" spans="1:11" customHeight="1" ht="54">
       <c r="A399" s="8"/>
       <c r="B399" s="9" t="s">
-        <v>139</v>
+        <v>33</v>
       </c>
       <c r="C399" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D399" s="10">
         <v>20</v>
       </c>
       <c r="E399" s="10">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F399" s="12">
         <v>0</v>
       </c>
       <c r="G399" s="14" t="str">
         <f>D399*F399</f>
         <v>0</v>
       </c>
       <c r="H399" s="7"/>
       <c r="I399" s="7"/>
       <c r="J399" s="7"/>
       <c r="K399" s="7"/>
     </row>
     <row r="400" spans="1:11" customHeight="1" ht="54">
       <c r="A400" s="8"/>
       <c r="B400" s="9" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="C400" s="10" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D400" s="10">
         <v>20</v>
       </c>
       <c r="E400" s="10">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="F400" s="12">
         <v>0</v>
       </c>
       <c r="G400" s="14" t="str">
         <f>D400*F400</f>
         <v>0</v>
       </c>
       <c r="H400" s="7"/>
       <c r="I400" s="7"/>
       <c r="J400" s="7"/>
       <c r="K400" s="7"/>
     </row>
     <row r="401" spans="1:11" customHeight="1" ht="54">
       <c r="A401" s="8"/>
       <c r="B401" s="9" t="s">
-        <v>227</v>
+        <v>134</v>
       </c>
       <c r="C401" s="10" t="s">
-        <v>20</v>
+        <v>135</v>
       </c>
       <c r="D401" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E401" s="10">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="F401" s="12">
         <v>0</v>
       </c>
       <c r="G401" s="14" t="str">
         <f>D401*F401</f>
         <v>0</v>
       </c>
       <c r="H401" s="7"/>
       <c r="I401" s="7"/>
       <c r="J401" s="7"/>
       <c r="K401" s="7"/>
     </row>
     <row r="402" spans="1:11" customHeight="1" ht="54">
       <c r="A402" s="8"/>
       <c r="B402" s="9" t="s">
-        <v>228</v>
+        <v>136</v>
       </c>
       <c r="C402" s="10" t="s">
-        <v>20</v>
+        <v>137</v>
       </c>
       <c r="D402" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E402" s="10">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F402" s="12">
         <v>0</v>
       </c>
       <c r="G402" s="14" t="str">
         <f>D402*F402</f>
         <v>0</v>
       </c>
       <c r="H402" s="7"/>
       <c r="I402" s="7"/>
       <c r="J402" s="7"/>
       <c r="K402" s="7"/>
     </row>
     <row r="403" spans="1:11" customHeight="1" ht="54">
       <c r="A403" s="8"/>
       <c r="B403" s="9" t="s">
-        <v>229</v>
+        <v>236</v>
       </c>
       <c r="C403" s="10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D403" s="10">
         <v>20</v>
       </c>
       <c r="E403" s="10">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F403" s="12">
         <v>0</v>
       </c>
       <c r="G403" s="14" t="str">
         <f>D403*F403</f>
         <v>0</v>
       </c>
       <c r="H403" s="7"/>
       <c r="I403" s="7"/>
       <c r="J403" s="7"/>
       <c r="K403" s="7"/>
     </row>
     <row r="404" spans="1:11" customHeight="1" ht="54">
       <c r="A404" s="8"/>
       <c r="B404" s="9" t="s">
-        <v>230</v>
+        <v>237</v>
       </c>
       <c r="C404" s="10" t="s">
-        <v>231</v>
+        <v>22</v>
       </c>
       <c r="D404" s="10">
         <v>20</v>
       </c>
       <c r="E404" s="10">
-        <v>20</v>
+        <v>44</v>
       </c>
       <c r="F404" s="12">
         <v>0</v>
       </c>
       <c r="G404" s="14" t="str">
         <f>D404*F404</f>
         <v>0</v>
       </c>
       <c r="H404" s="7"/>
       <c r="I404" s="7"/>
       <c r="J404" s="7"/>
       <c r="K404" s="7"/>
     </row>
     <row r="405" spans="1:11" customHeight="1" ht="54">
       <c r="A405" s="8"/>
       <c r="B405" s="9" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="C405" s="10">
+        <v>238</v>
+      </c>
+      <c r="C405" s="10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D405" s="10">
+        <v>30</v>
+      </c>
+      <c r="E405" s="10">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>62</v>
       </c>
       <c r="F405" s="12">
         <v>0</v>
       </c>
       <c r="G405" s="14" t="str">
         <f>D405*F405</f>
         <v>0</v>
       </c>
       <c r="H405" s="7"/>
       <c r="I405" s="7"/>
       <c r="J405" s="7"/>
       <c r="K405" s="7"/>
     </row>
     <row r="406" spans="1:11" customHeight="1" ht="54">
       <c r="A406" s="8"/>
       <c r="B406" s="9" t="s">
-        <v>75</v>
+        <v>138</v>
       </c>
       <c r="C406" s="10" t="s">
-        <v>34</v>
+        <v>69</v>
       </c>
       <c r="D406" s="10">
         <v>20</v>
       </c>
       <c r="E406" s="10">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F406" s="12">
         <v>0</v>
       </c>
       <c r="G406" s="14" t="str">
         <f>D406*F406</f>
         <v>0</v>
       </c>
       <c r="H406" s="7"/>
       <c r="I406" s="7"/>
       <c r="J406" s="7"/>
       <c r="K406" s="7"/>
     </row>
     <row r="407" spans="1:11" customHeight="1" ht="54">
       <c r="A407" s="8"/>
       <c r="B407" s="9" t="s">
-        <v>76</v>
+        <v>139</v>
       </c>
       <c r="C407" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D407" s="10">
         <v>20</v>
       </c>
       <c r="E407" s="10">
-        <v>41</v>
+        <v>9</v>
       </c>
       <c r="F407" s="12">
         <v>0</v>
       </c>
       <c r="G407" s="14" t="str">
         <f>D407*F407</f>
         <v>0</v>
       </c>
       <c r="H407" s="7"/>
       <c r="I407" s="7"/>
       <c r="J407" s="7"/>
       <c r="K407" s="7"/>
     </row>
     <row r="408" spans="1:11" customHeight="1" ht="54">
       <c r="A408" s="8"/>
       <c r="B408" s="9" t="s">
-        <v>233</v>
+        <v>34</v>
       </c>
       <c r="C408" s="10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D408" s="10">
         <v>20</v>
       </c>
       <c r="E408" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F408" s="12">
         <v>0</v>
       </c>
       <c r="G408" s="14" t="str">
         <f>D408*F408</f>
         <v>0</v>
       </c>
       <c r="H408" s="7"/>
       <c r="I408" s="7"/>
       <c r="J408" s="7"/>
       <c r="K408" s="7"/>
     </row>
     <row r="409" spans="1:11" customHeight="1" ht="54">
       <c r="A409" s="8"/>
       <c r="B409" s="9" t="s">
-        <v>77</v>
+        <v>36</v>
       </c>
       <c r="C409" s="10" t="s">
-        <v>78</v>
+        <v>31</v>
       </c>
       <c r="D409" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E409" s="10">
-        <v>22</v>
+        <v>1</v>
       </c>
       <c r="F409" s="12">
         <v>0</v>
       </c>
       <c r="G409" s="14" t="str">
         <f>D409*F409</f>
         <v>0</v>
       </c>
       <c r="H409" s="7"/>
       <c r="I409" s="7"/>
       <c r="J409" s="7"/>
       <c r="K409" s="7"/>
     </row>
     <row r="410" spans="1:11" customHeight="1" ht="54">
       <c r="A410" s="8"/>
       <c r="B410" s="9" t="s">
-        <v>234</v>
+        <v>140</v>
       </c>
       <c r="C410" s="10" t="s">
-        <v>235</v>
+        <v>141</v>
       </c>
       <c r="D410" s="10">
         <v>20</v>
       </c>
       <c r="E410" s="10">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F410" s="12">
         <v>0</v>
       </c>
       <c r="G410" s="14" t="str">
         <f>D410*F410</f>
         <v>0</v>
       </c>
       <c r="H410" s="7"/>
       <c r="I410" s="7"/>
       <c r="J410" s="7"/>
       <c r="K410" s="7"/>
     </row>
     <row r="411" spans="1:11" customHeight="1" ht="54">
       <c r="A411" s="8"/>
       <c r="B411" s="9" t="s">
-        <v>236</v>
+        <v>142</v>
       </c>
       <c r="C411" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D411" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E411" s="10">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F411" s="12">
         <v>0</v>
       </c>
       <c r="G411" s="14" t="str">
         <f>D411*F411</f>
         <v>0</v>
       </c>
       <c r="H411" s="7"/>
       <c r="I411" s="7"/>
       <c r="J411" s="7"/>
       <c r="K411" s="7"/>
     </row>
     <row r="412" spans="1:11" customHeight="1" ht="54">
       <c r="A412" s="8"/>
       <c r="B412" s="9" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>239</v>
+      </c>
+      <c r="C412" s="10">
+        <v>20</v>
       </c>
       <c r="D412" s="10">
         <v>20</v>
       </c>
       <c r="E412" s="10">
-        <v>5</v>
+        <v>78</v>
       </c>
       <c r="F412" s="12">
         <v>0</v>
       </c>
       <c r="G412" s="14" t="str">
         <f>D412*F412</f>
         <v>0</v>
       </c>
       <c r="H412" s="7"/>
       <c r="I412" s="7"/>
       <c r="J412" s="7"/>
       <c r="K412" s="7"/>
     </row>
     <row r="413" spans="1:11" customHeight="1" ht="54">
       <c r="A413" s="8"/>
       <c r="B413" s="9" t="s">
-        <v>80</v>
+        <v>143</v>
       </c>
       <c r="C413" s="10" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="D413" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E413" s="10">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F413" s="12">
         <v>0</v>
       </c>
       <c r="G413" s="14" t="str">
         <f>D413*F413</f>
         <v>0</v>
       </c>
       <c r="H413" s="7"/>
       <c r="I413" s="7"/>
       <c r="J413" s="7"/>
       <c r="K413" s="7"/>
     </row>
     <row r="414" spans="1:11" customHeight="1" ht="54">
       <c r="A414" s="8"/>
       <c r="B414" s="9" t="s">
-        <v>81</v>
+        <v>144</v>
       </c>
       <c r="C414" s="10" t="s">
-        <v>34</v>
+        <v>135</v>
       </c>
       <c r="D414" s="10">
-        <v>20</v>
+        <v>45</v>
       </c>
       <c r="E414" s="10">
-        <v>7</v>
+        <v>2</v>
       </c>
       <c r="F414" s="12">
         <v>0</v>
       </c>
       <c r="G414" s="14" t="str">
         <f>D414*F414</f>
         <v>0</v>
       </c>
       <c r="H414" s="7"/>
       <c r="I414" s="7"/>
       <c r="J414" s="7"/>
       <c r="K414" s="7"/>
     </row>
     <row r="415" spans="1:11" customHeight="1" ht="54">
       <c r="A415" s="8"/>
       <c r="B415" s="9" t="s">
-        <v>237</v>
+        <v>145</v>
       </c>
       <c r="C415" s="10" t="s">
-        <v>31</v>
+        <v>135</v>
       </c>
       <c r="D415" s="10">
-        <v>60</v>
+        <v>45</v>
       </c>
       <c r="E415" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F415" s="12">
         <v>0</v>
       </c>
       <c r="G415" s="14" t="str">
         <f>D415*F415</f>
         <v>0</v>
       </c>
       <c r="H415" s="7"/>
       <c r="I415" s="7"/>
       <c r="J415" s="7"/>
       <c r="K415" s="7"/>
     </row>
     <row r="416" spans="1:11" customHeight="1" ht="54">
       <c r="A416" s="8"/>
       <c r="B416" s="9" t="s">
-        <v>38</v>
+        <v>146</v>
       </c>
       <c r="C416" s="10" t="s">
-        <v>23</v>
+        <v>147</v>
       </c>
       <c r="D416" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E416" s="10">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="F416" s="12">
         <v>0</v>
       </c>
       <c r="G416" s="14" t="str">
         <f>D416*F416</f>
         <v>0</v>
       </c>
       <c r="H416" s="7"/>
       <c r="I416" s="7"/>
       <c r="J416" s="7"/>
       <c r="K416" s="7"/>
     </row>
     <row r="417" spans="1:11" customHeight="1" ht="54">
       <c r="A417" s="8"/>
       <c r="B417" s="9" t="s">
-        <v>141</v>
+        <v>148</v>
       </c>
       <c r="C417" s="10" t="s">
-        <v>74</v>
+        <v>149</v>
       </c>
       <c r="D417" s="10">
         <v>20</v>
       </c>
       <c r="E417" s="10">
-        <v>22</v>
+        <v>3</v>
       </c>
       <c r="F417" s="12">
         <v>0</v>
       </c>
       <c r="G417" s="14" t="str">
         <f>D417*F417</f>
         <v>0</v>
       </c>
       <c r="H417" s="7"/>
       <c r="I417" s="7"/>
       <c r="J417" s="7"/>
       <c r="K417" s="7"/>
     </row>
     <row r="418" spans="1:11" customHeight="1" ht="54">
       <c r="A418" s="8"/>
       <c r="B418" s="9" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="C418" s="10" t="s">
-        <v>143</v>
+        <v>31</v>
       </c>
       <c r="D418" s="10">
         <v>20</v>
       </c>
       <c r="E418" s="10">
-        <v>47</v>
+        <v>14</v>
       </c>
       <c r="F418" s="12">
         <v>0</v>
       </c>
       <c r="G418" s="14" t="str">
         <f>D418*F418</f>
         <v>0</v>
       </c>
       <c r="H418" s="7"/>
       <c r="I418" s="7"/>
       <c r="J418" s="7"/>
       <c r="K418" s="7"/>
     </row>
     <row r="419" spans="1:11" customHeight="1" ht="54">
       <c r="A419" s="8"/>
       <c r="B419" s="9" t="s">
-        <v>144</v>
+        <v>150</v>
       </c>
       <c r="C419" s="10" t="s">
-        <v>138</v>
+        <v>69</v>
       </c>
       <c r="D419" s="10">
         <v>20</v>
       </c>
       <c r="E419" s="10">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="F419" s="12">
         <v>0</v>
       </c>
       <c r="G419" s="14" t="str">
         <f>D419*F419</f>
         <v>0</v>
       </c>
       <c r="H419" s="7"/>
       <c r="I419" s="7"/>
       <c r="J419" s="7"/>
       <c r="K419" s="7"/>
     </row>
     <row r="420" spans="1:11" customHeight="1" ht="54">
       <c r="A420" s="8"/>
       <c r="B420" s="9" t="s">
-        <v>238</v>
+        <v>151</v>
       </c>
       <c r="C420" s="10" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="D420" s="10">
         <v>20</v>
       </c>
       <c r="E420" s="10">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F420" s="12">
         <v>0</v>
       </c>
       <c r="G420" s="14" t="str">
         <f>D420*F420</f>
         <v>0</v>
       </c>
       <c r="H420" s="7"/>
       <c r="I420" s="7"/>
       <c r="J420" s="7"/>
       <c r="K420" s="7"/>
     </row>
     <row r="421" spans="1:11" customHeight="1" ht="54">
       <c r="A421" s="8"/>
       <c r="B421" s="9" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C421" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D421" s="10">
         <v>20</v>
       </c>
       <c r="E421" s="10">
-        <v>44</v>
+        <v>17</v>
       </c>
       <c r="F421" s="12">
         <v>0</v>
       </c>
       <c r="G421" s="14" t="str">
         <f>D421*F421</f>
         <v>0</v>
       </c>
       <c r="H421" s="7"/>
       <c r="I421" s="7"/>
       <c r="J421" s="7"/>
       <c r="K421" s="7"/>
     </row>
     <row r="422" spans="1:11" customHeight="1" ht="54">
       <c r="A422" s="8"/>
       <c r="B422" s="9" t="s">
-        <v>240</v>
+        <v>38</v>
       </c>
       <c r="C422" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D422" s="10">
         <v>20</v>
       </c>
       <c r="E422" s="10">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F422" s="12">
         <v>0</v>
       </c>
       <c r="G422" s="14" t="str">
         <f>D422*F422</f>
         <v>0</v>
       </c>
       <c r="H422" s="7"/>
       <c r="I422" s="7"/>
       <c r="J422" s="7"/>
       <c r="K422" s="7"/>
     </row>
     <row r="423" spans="1:11" customHeight="1" ht="54">
       <c r="A423" s="8"/>
       <c r="B423" s="9" t="s">
-        <v>145</v>
+        <v>40</v>
       </c>
       <c r="C423" s="10" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="D423" s="10">
         <v>20</v>
       </c>
       <c r="E423" s="10">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="F423" s="12">
         <v>0</v>
       </c>
       <c r="G423" s="14" t="str">
         <f>D423*F423</f>
         <v>0</v>
       </c>
       <c r="H423" s="7"/>
       <c r="I423" s="7"/>
       <c r="J423" s="7"/>
       <c r="K423" s="7"/>
     </row>
     <row r="424" spans="1:11" customHeight="1" ht="54">
       <c r="A424" s="8"/>
       <c r="B424" s="9" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="C424" s="10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D424" s="10">
         <v>20</v>
       </c>
       <c r="E424" s="10">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F424" s="12">
         <v>0</v>
       </c>
       <c r="G424" s="14" t="str">
         <f>D424*F424</f>
         <v>0</v>
       </c>
       <c r="H424" s="7"/>
       <c r="I424" s="7"/>
       <c r="J424" s="7"/>
       <c r="K424" s="7"/>
     </row>
     <row r="425" spans="1:11" customHeight="1" ht="54">
       <c r="A425" s="8"/>
       <c r="B425" s="9" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C425" s="10" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="D425" s="10">
         <v>20</v>
       </c>
       <c r="E425" s="10">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F425" s="12">
         <v>0</v>
       </c>
       <c r="G425" s="14" t="str">
         <f>D425*F425</f>
         <v>0</v>
       </c>
       <c r="H425" s="7"/>
       <c r="I425" s="7"/>
       <c r="J425" s="7"/>
       <c r="K425" s="7"/>
     </row>
     <row r="426" spans="1:11" customHeight="1" ht="54">
       <c r="A426" s="8"/>
       <c r="B426" s="9" t="s">
-        <v>41</v>
+        <v>241</v>
       </c>
       <c r="C426" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D426" s="10">
         <v>20</v>
       </c>
       <c r="E426" s="10">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="F426" s="12">
         <v>0</v>
       </c>
       <c r="G426" s="14" t="str">
         <f>D426*F426</f>
         <v>0</v>
       </c>
       <c r="H426" s="7"/>
       <c r="I426" s="7"/>
       <c r="J426" s="7"/>
       <c r="K426" s="7"/>
     </row>
     <row r="427" spans="1:11" customHeight="1" ht="54">
       <c r="A427" s="8"/>
       <c r="B427" s="9" t="s">
-        <v>147</v>
+        <v>242</v>
       </c>
       <c r="C427" s="10" t="s">
-        <v>148</v>
+        <v>31</v>
       </c>
       <c r="D427" s="10">
         <v>20</v>
       </c>
       <c r="E427" s="10">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F427" s="12">
         <v>0</v>
       </c>
       <c r="G427" s="14" t="str">
         <f>D427*F427</f>
         <v>0</v>
       </c>
       <c r="H427" s="7"/>
       <c r="I427" s="7"/>
       <c r="J427" s="7"/>
       <c r="K427" s="7"/>
     </row>
     <row r="428" spans="1:11" customHeight="1" ht="54">
       <c r="A428" s="8"/>
       <c r="B428" s="9" t="s">
-        <v>149</v>
+        <v>42</v>
       </c>
       <c r="C428" s="10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D428" s="10">
         <v>20</v>
       </c>
       <c r="E428" s="10">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="F428" s="12">
         <v>0</v>
       </c>
       <c r="G428" s="14" t="str">
         <f>D428*F428</f>
         <v>0</v>
       </c>
       <c r="H428" s="7"/>
       <c r="I428" s="7"/>
       <c r="J428" s="7"/>
       <c r="K428" s="7"/>
     </row>
     <row r="429" spans="1:11" customHeight="1" ht="54">
       <c r="A429" s="8"/>
       <c r="B429" s="9" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>43</v>
+      </c>
+      <c r="C429" s="10" t="s">
+        <v>44</v>
       </c>
       <c r="D429" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E429" s="10">
-        <v>78</v>
+        <v>2</v>
       </c>
       <c r="F429" s="12">
         <v>0</v>
       </c>
       <c r="G429" s="14" t="str">
         <f>D429*F429</f>
         <v>0</v>
       </c>
       <c r="H429" s="7"/>
       <c r="I429" s="7"/>
       <c r="J429" s="7"/>
       <c r="K429" s="7"/>
     </row>
     <row r="430" spans="1:11" customHeight="1" ht="54">
       <c r="A430" s="8"/>
       <c r="B430" s="9" t="s">
-        <v>82</v>
+        <v>243</v>
       </c>
       <c r="C430" s="10" t="s">
-        <v>40</v>
+        <v>88</v>
       </c>
       <c r="D430" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E430" s="10">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="F430" s="12">
         <v>0</v>
       </c>
       <c r="G430" s="14" t="str">
         <f>D430*F430</f>
         <v>0</v>
       </c>
       <c r="H430" s="7"/>
       <c r="I430" s="7"/>
       <c r="J430" s="7"/>
       <c r="K430" s="7"/>
     </row>
     <row r="431" spans="1:11" customHeight="1" ht="54">
       <c r="A431" s="8"/>
       <c r="B431" s="9" t="s">
-        <v>150</v>
+        <v>244</v>
       </c>
       <c r="C431" s="10" t="s">
-        <v>93</v>
+        <v>245</v>
       </c>
       <c r="D431" s="10">
         <v>20</v>
       </c>
       <c r="E431" s="10">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="F431" s="12">
         <v>0</v>
       </c>
       <c r="G431" s="14" t="str">
         <f>D431*F431</f>
         <v>0</v>
       </c>
       <c r="H431" s="7"/>
       <c r="I431" s="7"/>
       <c r="J431" s="7"/>
       <c r="K431" s="7"/>
     </row>
     <row r="432" spans="1:11" customHeight="1" ht="54">
       <c r="A432" s="8"/>
       <c r="B432" s="9" t="s">
-        <v>242</v>
+        <v>246</v>
       </c>
       <c r="C432" s="10" t="s">
-        <v>152</v>
+        <v>181</v>
       </c>
       <c r="D432" s="10">
         <v>20</v>
       </c>
       <c r="E432" s="10">
-        <v>2</v>
+        <v>246</v>
       </c>
       <c r="F432" s="12">
         <v>0</v>
       </c>
       <c r="G432" s="14" t="str">
         <f>D432*F432</f>
         <v>0</v>
       </c>
       <c r="H432" s="7"/>
       <c r="I432" s="7"/>
       <c r="J432" s="7"/>
       <c r="K432" s="7"/>
     </row>
     <row r="433" spans="1:11" customHeight="1" ht="54">
       <c r="A433" s="8"/>
       <c r="B433" s="9" t="s">
-        <v>243</v>
+        <v>45</v>
       </c>
       <c r="C433" s="10" t="s">
-        <v>244</v>
+        <v>46</v>
       </c>
       <c r="D433" s="10">
         <v>20</v>
       </c>
       <c r="E433" s="10">
         <v>5</v>
       </c>
       <c r="F433" s="12">
         <v>0</v>
       </c>
       <c r="G433" s="14" t="str">
         <f>D433*F433</f>
         <v>0</v>
       </c>
       <c r="H433" s="7"/>
       <c r="I433" s="7"/>
       <c r="J433" s="7"/>
       <c r="K433" s="7"/>
     </row>
     <row r="434" spans="1:11" customHeight="1" ht="54">
       <c r="A434" s="8"/>
       <c r="B434" s="9" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C434" s="10" t="s">
-        <v>152</v>
+        <v>18</v>
       </c>
       <c r="D434" s="10">
         <v>20</v>
       </c>
       <c r="E434" s="10">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F434" s="12">
         <v>0</v>
       </c>
       <c r="G434" s="14" t="str">
         <f>D434*F434</f>
         <v>0</v>
       </c>
       <c r="H434" s="7"/>
       <c r="I434" s="7"/>
       <c r="J434" s="7"/>
       <c r="K434" s="7"/>
     </row>
     <row r="435" spans="1:11" customHeight="1" ht="54">
       <c r="A435" s="8"/>
       <c r="B435" s="9" t="s">
-        <v>42</v>
+        <v>247</v>
       </c>
       <c r="C435" s="10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D435" s="10">
         <v>20</v>
       </c>
       <c r="E435" s="10">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F435" s="12">
         <v>0</v>
       </c>
       <c r="G435" s="14" t="str">
         <f>D435*F435</f>
         <v>0</v>
       </c>
       <c r="H435" s="7"/>
       <c r="I435" s="7"/>
       <c r="J435" s="7"/>
       <c r="K435" s="7"/>
     </row>
     <row r="436" spans="1:11" customHeight="1" ht="54">
       <c r="A436" s="8"/>
       <c r="B436" s="9" t="s">
-        <v>43</v>
+        <v>248</v>
       </c>
       <c r="C436" s="10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D436" s="10">
         <v>20</v>
       </c>
       <c r="E436" s="10">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="F436" s="12">
         <v>0</v>
       </c>
       <c r="G436" s="14" t="str">
         <f>D436*F436</f>
         <v>0</v>
       </c>
       <c r="H436" s="7"/>
       <c r="I436" s="7"/>
       <c r="J436" s="7"/>
       <c r="K436" s="7"/>
     </row>
     <row r="437" spans="1:11" customHeight="1" ht="54">
       <c r="A437" s="8"/>
       <c r="B437" s="9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="C437" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D437" s="10">
         <v>20</v>
       </c>
       <c r="E437" s="10">
-        <v>51</v>
+        <v>15</v>
       </c>
       <c r="F437" s="12">
         <v>0</v>
       </c>
       <c r="G437" s="14" t="str">
         <f>D437*F437</f>
         <v>0</v>
       </c>
       <c r="H437" s="7"/>
       <c r="I437" s="7"/>
       <c r="J437" s="7"/>
       <c r="K437" s="7"/>
     </row>
     <row r="438" spans="1:11" customHeight="1" ht="54">
       <c r="A438" s="8"/>
       <c r="B438" s="9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C438" s="10" t="s">
-        <v>59</v>
+        <v>18</v>
       </c>
       <c r="D438" s="10">
         <v>20</v>
       </c>
       <c r="E438" s="10">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="F438" s="12">
         <v>0</v>
       </c>
       <c r="G438" s="14" t="str">
         <f>D438*F438</f>
         <v>0</v>
       </c>
       <c r="H438" s="7"/>
       <c r="I438" s="7"/>
       <c r="J438" s="7"/>
       <c r="K438" s="7"/>
     </row>
     <row r="439" spans="1:11" customHeight="1" ht="54">
       <c r="A439" s="8"/>
       <c r="B439" s="9" t="s">
-        <v>245</v>
+        <v>156</v>
       </c>
       <c r="C439" s="10" t="s">
-        <v>74</v>
+        <v>18</v>
       </c>
       <c r="D439" s="10">
         <v>20</v>
       </c>
       <c r="E439" s="10">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="F439" s="12">
         <v>0</v>
       </c>
       <c r="G439" s="14" t="str">
         <f>D439*F439</f>
         <v>0</v>
       </c>
       <c r="H439" s="7"/>
       <c r="I439" s="7"/>
       <c r="J439" s="7"/>
       <c r="K439" s="7"/>
     </row>
     <row r="440" spans="1:11" customHeight="1" ht="54">
       <c r="A440" s="8"/>
       <c r="B440" s="9" t="s">
-        <v>44</v>
+        <v>157</v>
       </c>
       <c r="C440" s="10" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="D440" s="10">
         <v>20</v>
       </c>
       <c r="E440" s="10">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F440" s="12">
         <v>0</v>
       </c>
       <c r="G440" s="14" t="str">
         <f>D440*F440</f>
         <v>0</v>
       </c>
       <c r="H440" s="7"/>
       <c r="I440" s="7"/>
       <c r="J440" s="7"/>
       <c r="K440" s="7"/>
     </row>
     <row r="441" spans="1:11" customHeight="1" ht="54">
       <c r="A441" s="8"/>
       <c r="B441" s="9" t="s">
-        <v>45</v>
+        <v>158</v>
       </c>
       <c r="C441" s="10" t="s">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="D441" s="10">
         <v>20</v>
       </c>
       <c r="E441" s="10">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F441" s="12">
         <v>0</v>
       </c>
       <c r="G441" s="14" t="str">
         <f>D441*F441</f>
         <v>0</v>
       </c>
       <c r="H441" s="7"/>
       <c r="I441" s="7"/>
       <c r="J441" s="7"/>
       <c r="K441" s="7"/>
     </row>
     <row r="442" spans="1:11" customHeight="1" ht="54">
       <c r="A442" s="8"/>
       <c r="B442" s="9" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="C442" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D442" s="10">
         <v>20</v>
       </c>
       <c r="E442" s="10">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="F442" s="12">
         <v>0</v>
       </c>
       <c r="G442" s="14" t="str">
         <f>D442*F442</f>
         <v>0</v>
       </c>
       <c r="H442" s="7"/>
       <c r="I442" s="7"/>
       <c r="J442" s="7"/>
       <c r="K442" s="7"/>
     </row>
     <row r="443" spans="1:11" customHeight="1" ht="54">
       <c r="A443" s="8"/>
       <c r="B443" s="9" t="s">
-        <v>46</v>
+        <v>160</v>
       </c>
       <c r="C443" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D443" s="10">
         <v>20</v>
       </c>
       <c r="E443" s="10">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F443" s="12">
         <v>0</v>
       </c>
       <c r="G443" s="14" t="str">
         <f>D443*F443</f>
         <v>0</v>
       </c>
       <c r="H443" s="7"/>
       <c r="I443" s="7"/>
       <c r="J443" s="7"/>
       <c r="K443" s="7"/>
     </row>
     <row r="444" spans="1:11" customHeight="1" ht="54">
       <c r="A444" s="8"/>
       <c r="B444" s="9" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C444" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D444" s="10">
         <v>20</v>
       </c>
       <c r="E444" s="10">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="F444" s="12">
         <v>0</v>
       </c>
       <c r="G444" s="14" t="str">
         <f>D444*F444</f>
         <v>0</v>
       </c>
       <c r="H444" s="7"/>
       <c r="I444" s="7"/>
       <c r="J444" s="7"/>
       <c r="K444" s="7"/>
     </row>
     <row r="445" spans="1:11" customHeight="1" ht="54">
       <c r="A445" s="8"/>
       <c r="B445" s="9" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="C445" s="10" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D445" s="10">
         <v>20</v>
       </c>
       <c r="E445" s="10">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="F445" s="12">
         <v>0</v>
       </c>
       <c r="G445" s="14" t="str">
         <f>D445*F445</f>
         <v>0</v>
       </c>
       <c r="H445" s="7"/>
       <c r="I445" s="7"/>
       <c r="J445" s="7"/>
       <c r="K445" s="7"/>
     </row>
     <row r="446" spans="1:11" customHeight="1" ht="54">
       <c r="A446" s="8"/>
       <c r="B446" s="9" t="s">
-        <v>47</v>
+        <v>251</v>
       </c>
       <c r="C446" s="10" t="s">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="D446" s="10">
         <v>20</v>
       </c>
       <c r="E446" s="10">
-        <v>10</v>
+        <v>3</v>
       </c>
       <c r="F446" s="12">
         <v>0</v>
       </c>
       <c r="G446" s="14" t="str">
         <f>D446*F446</f>
         <v>0</v>
       </c>
       <c r="H446" s="7"/>
       <c r="I446" s="7"/>
       <c r="J446" s="7"/>
       <c r="K446" s="7"/>
     </row>
     <row r="447" spans="1:11" customHeight="1" ht="54">
       <c r="A447" s="8"/>
       <c r="B447" s="9" t="s">
-        <v>48</v>
+        <v>161</v>
       </c>
       <c r="C447" s="10" t="s">
-        <v>31</v>
+        <v>162</v>
       </c>
       <c r="D447" s="10">
         <v>20</v>
       </c>
       <c r="E447" s="10">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F447" s="12">
         <v>0</v>
       </c>
       <c r="G447" s="14" t="str">
         <f>D447*F447</f>
         <v>0</v>
       </c>
       <c r="H447" s="7"/>
       <c r="I447" s="7"/>
       <c r="J447" s="7"/>
       <c r="K447" s="7"/>
     </row>
     <row r="448" spans="1:11" customHeight="1" ht="54">
       <c r="A448" s="8"/>
       <c r="B448" s="9" t="s">
-        <v>156</v>
+        <v>77</v>
       </c>
       <c r="C448" s="10" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="D448" s="10">
         <v>20</v>
       </c>
       <c r="E448" s="10">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F448" s="12">
         <v>0</v>
       </c>
       <c r="G448" s="14" t="str">
         <f>D448*F448</f>
         <v>0</v>
       </c>
       <c r="H448" s="7"/>
       <c r="I448" s="7"/>
       <c r="J448" s="7"/>
       <c r="K448" s="7"/>
     </row>
     <row r="449" spans="1:11" customHeight="1" ht="54">
       <c r="A449" s="8"/>
       <c r="B449" s="9" t="s">
-        <v>248</v>
+        <v>163</v>
       </c>
       <c r="C449" s="10" t="s">
-        <v>249</v>
+        <v>164</v>
       </c>
       <c r="D449" s="10">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E449" s="10">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="F449" s="12">
         <v>0</v>
       </c>
       <c r="G449" s="14" t="str">
         <f>D449*F449</f>
         <v>0</v>
       </c>
       <c r="H449" s="7"/>
       <c r="I449" s="7"/>
       <c r="J449" s="7"/>
       <c r="K449" s="7"/>
     </row>
     <row r="450" spans="1:11" customHeight="1" ht="54">
       <c r="A450" s="8"/>
       <c r="B450" s="9" t="s">
-        <v>250</v>
+        <v>165</v>
       </c>
       <c r="C450" s="10" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="D450" s="10">
         <v>20</v>
       </c>
       <c r="E450" s="10">
-        <v>246</v>
+        <v>35</v>
       </c>
       <c r="F450" s="12">
         <v>0</v>
       </c>
       <c r="G450" s="14" t="str">
         <f>D450*F450</f>
         <v>0</v>
       </c>
       <c r="H450" s="7"/>
       <c r="I450" s="7"/>
       <c r="J450" s="7"/>
       <c r="K450" s="7"/>
     </row>
     <row r="451" spans="1:11" customHeight="1" ht="54">
       <c r="A451" s="8"/>
       <c r="B451" s="9" t="s">
-        <v>49</v>
+        <v>78</v>
       </c>
       <c r="C451" s="10" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="D451" s="10">
         <v>20</v>
       </c>
       <c r="E451" s="10">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="F451" s="12">
         <v>0</v>
       </c>
       <c r="G451" s="14" t="str">
         <f>D451*F451</f>
         <v>0</v>
       </c>
       <c r="H451" s="7"/>
       <c r="I451" s="7"/>
       <c r="J451" s="7"/>
       <c r="K451" s="7"/>
     </row>
     <row r="452" spans="1:11" customHeight="1" ht="54">
       <c r="A452" s="8"/>
       <c r="B452" s="9" t="s">
-        <v>157</v>
+        <v>47</v>
       </c>
       <c r="C452" s="10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D452" s="10">
         <v>20</v>
       </c>
       <c r="E452" s="10">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="F452" s="12">
         <v>0</v>
       </c>
       <c r="G452" s="14" t="str">
         <f>D452*F452</f>
         <v>0</v>
       </c>
       <c r="H452" s="7"/>
       <c r="I452" s="7"/>
       <c r="J452" s="7"/>
       <c r="K452" s="7"/>
     </row>
     <row r="453" spans="1:11" customHeight="1" ht="54">
       <c r="A453" s="8"/>
       <c r="B453" s="9" t="s">
-        <v>251</v>
+        <v>167</v>
       </c>
       <c r="C453" s="10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D453" s="10">
         <v>20</v>
       </c>
       <c r="E453" s="10">
-        <v>21</v>
+        <v>1</v>
       </c>
       <c r="F453" s="12">
         <v>0</v>
       </c>
       <c r="G453" s="14" t="str">
         <f>D453*F453</f>
         <v>0</v>
       </c>
       <c r="H453" s="7"/>
       <c r="I453" s="7"/>
       <c r="J453" s="7"/>
       <c r="K453" s="7"/>
     </row>
     <row r="454" spans="1:11" customHeight="1" ht="54">
       <c r="A454" s="8"/>
       <c r="B454" s="9" t="s">
-        <v>252</v>
+        <v>79</v>
       </c>
       <c r="C454" s="10" t="s">
-        <v>23</v>
+        <v>80</v>
       </c>
       <c r="D454" s="10">
         <v>20</v>
       </c>
       <c r="E454" s="10">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="F454" s="12">
         <v>0</v>
       </c>
       <c r="G454" s="14" t="str">
         <f>D454*F454</f>
         <v>0</v>
       </c>
       <c r="H454" s="7"/>
       <c r="I454" s="7"/>
       <c r="J454" s="7"/>
       <c r="K454" s="7"/>
     </row>
     <row r="455" spans="1:11" customHeight="1" ht="54">
       <c r="A455" s="8"/>
       <c r="B455" s="9" t="s">
-        <v>158</v>
+        <v>168</v>
       </c>
       <c r="C455" s="10" t="s">
-        <v>34</v>
+        <v>88</v>
       </c>
       <c r="D455" s="10">
         <v>20</v>
       </c>
       <c r="E455" s="10">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="F455" s="12">
         <v>0</v>
       </c>
       <c r="G455" s="14" t="str">
         <f>D455*F455</f>
         <v>0</v>
       </c>
       <c r="H455" s="7"/>
       <c r="I455" s="7"/>
       <c r="J455" s="7"/>
       <c r="K455" s="7"/>
     </row>
     <row r="456" spans="1:11" customHeight="1" ht="54">
       <c r="A456" s="8"/>
       <c r="B456" s="9" t="s">
-        <v>159</v>
+        <v>252</v>
       </c>
       <c r="C456" s="10" t="s">
-        <v>20</v>
+        <v>253</v>
       </c>
       <c r="D456" s="10">
         <v>20</v>
       </c>
       <c r="E456" s="10">
-        <v>7</v>
+        <v>99</v>
       </c>
       <c r="F456" s="12">
         <v>0</v>
       </c>
       <c r="G456" s="14" t="str">
         <f>D456*F456</f>
         <v>0</v>
       </c>
       <c r="H456" s="7"/>
       <c r="I456" s="7"/>
       <c r="J456" s="7"/>
       <c r="K456" s="7"/>
     </row>
     <row r="457" spans="1:11" customHeight="1" ht="54">
       <c r="A457" s="8"/>
       <c r="B457" s="9" t="s">
-        <v>160</v>
+        <v>254</v>
       </c>
       <c r="C457" s="10" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D457" s="10">
         <v>20</v>
       </c>
       <c r="E457" s="10">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="F457" s="12">
         <v>0</v>
       </c>
       <c r="G457" s="14" t="str">
         <f>D457*F457</f>
         <v>0</v>
       </c>
       <c r="H457" s="7"/>
       <c r="I457" s="7"/>
       <c r="J457" s="7"/>
       <c r="K457" s="7"/>
     </row>
     <row r="458" spans="1:11" customHeight="1" ht="54">
       <c r="A458" s="8"/>
       <c r="B458" s="9" t="s">
-        <v>161</v>
+        <v>255</v>
       </c>
       <c r="C458" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D458" s="10">
         <v>20</v>
       </c>
       <c r="E458" s="10">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F458" s="12">
         <v>0</v>
       </c>
       <c r="G458" s="14" t="str">
         <f>D458*F458</f>
         <v>0</v>
       </c>
       <c r="H458" s="7"/>
       <c r="I458" s="7"/>
       <c r="J458" s="7"/>
       <c r="K458" s="7"/>
     </row>
     <row r="459" spans="1:11" customHeight="1" ht="54">
       <c r="A459" s="8"/>
       <c r="B459" s="9" t="s">
-        <v>162</v>
+        <v>169</v>
       </c>
       <c r="C459" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D459" s="10">
         <v>20</v>
       </c>
       <c r="E459" s="10">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="F459" s="12">
         <v>0</v>
       </c>
       <c r="G459" s="14" t="str">
         <f>D459*F459</f>
         <v>0</v>
       </c>
       <c r="H459" s="7"/>
       <c r="I459" s="7"/>
       <c r="J459" s="7"/>
       <c r="K459" s="7"/>
     </row>
     <row r="460" spans="1:11" customHeight="1" ht="54">
       <c r="A460" s="8"/>
       <c r="B460" s="9" t="s">
-        <v>163</v>
+        <v>170</v>
       </c>
       <c r="C460" s="10" t="s">
-        <v>74</v>
+        <v>171</v>
       </c>
       <c r="D460" s="10">
         <v>20</v>
       </c>
       <c r="E460" s="10">
-        <v>4</v>
+        <v>29</v>
       </c>
       <c r="F460" s="12">
         <v>0</v>
       </c>
       <c r="G460" s="14" t="str">
         <f>D460*F460</f>
         <v>0</v>
       </c>
       <c r="H460" s="7"/>
       <c r="I460" s="7"/>
       <c r="J460" s="7"/>
       <c r="K460" s="7"/>
     </row>
     <row r="461" spans="1:11" customHeight="1" ht="54">
       <c r="A461" s="8"/>
       <c r="B461" s="9" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="C461" s="10" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="D461" s="10">
         <v>20</v>
       </c>
       <c r="E461" s="10">
-        <v>75</v>
+        <v>30</v>
       </c>
       <c r="F461" s="12">
         <v>0</v>
       </c>
       <c r="G461" s="14" t="str">
         <f>D461*F461</f>
         <v>0</v>
       </c>
       <c r="H461" s="7"/>
       <c r="I461" s="7"/>
       <c r="J461" s="7"/>
       <c r="K461" s="7"/>
     </row>
     <row r="462" spans="1:11" customHeight="1" ht="54">
       <c r="A462" s="8"/>
       <c r="B462" s="9" t="s">
-        <v>164</v>
+        <v>258</v>
       </c>
       <c r="C462" s="10" t="s">
-        <v>23</v>
+        <v>257</v>
       </c>
       <c r="D462" s="10">
         <v>20</v>
       </c>
       <c r="E462" s="10">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F462" s="12">
         <v>0</v>
       </c>
       <c r="G462" s="14" t="str">
         <f>D462*F462</f>
         <v>0</v>
       </c>
       <c r="H462" s="7"/>
       <c r="I462" s="7"/>
       <c r="J462" s="7"/>
       <c r="K462" s="7"/>
     </row>
     <row r="463" spans="1:11" customHeight="1" ht="54">
       <c r="A463" s="8"/>
       <c r="B463" s="9" t="s">
-        <v>254</v>
+        <v>172</v>
       </c>
       <c r="C463" s="10" t="s">
         <v>18</v>
       </c>
       <c r="D463" s="10">
         <v>20</v>
       </c>
       <c r="E463" s="10">
-        <v>11</v>
+        <v>4</v>
       </c>
       <c r="F463" s="12">
         <v>0</v>
       </c>
       <c r="G463" s="14" t="str">
         <f>D463*F463</f>
         <v>0</v>
       </c>
       <c r="H463" s="7"/>
       <c r="I463" s="7"/>
       <c r="J463" s="7"/>
       <c r="K463" s="7"/>
     </row>
     <row r="464" spans="1:11" customHeight="1" ht="54">
       <c r="A464" s="8"/>
       <c r="B464" s="9" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
       <c r="C464" s="10" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D464" s="10">
         <v>20</v>
       </c>
       <c r="E464" s="10">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="F464" s="12">
         <v>0</v>
       </c>
       <c r="G464" s="14" t="str">
         <f>D464*F464</f>
         <v>0</v>
       </c>
       <c r="H464" s="7"/>
       <c r="I464" s="7"/>
       <c r="J464" s="7"/>
       <c r="K464" s="7"/>
     </row>
     <row r="465" spans="1:11" customHeight="1" ht="54">
       <c r="A465" s="8"/>
       <c r="B465" s="9" t="s">
-        <v>165</v>
+        <v>284</v>
       </c>
       <c r="C465" s="10" t="s">
-        <v>166</v>
+        <v>69</v>
       </c>
       <c r="D465" s="10">
         <v>20</v>
       </c>
       <c r="E465" s="10">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F465" s="12">
         <v>0</v>
       </c>
       <c r="G465" s="14" t="str">
         <f>D465*F465</f>
         <v>0</v>
       </c>
       <c r="H465" s="7"/>
       <c r="I465" s="7"/>
       <c r="J465" s="7"/>
       <c r="K465" s="7"/>
     </row>
     <row r="466" spans="1:11" customHeight="1" ht="54">
       <c r="A466" s="8"/>
       <c r="B466" s="9" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="C466" s="10" t="s">
-        <v>78</v>
+        <v>35</v>
       </c>
       <c r="D466" s="10">
         <v>20</v>
       </c>
       <c r="E466" s="10">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="F466" s="12">
         <v>0</v>
       </c>
       <c r="G466" s="14" t="str">
         <f>D466*F466</f>
         <v>0</v>
       </c>
       <c r="H466" s="7"/>
       <c r="I466" s="7"/>
       <c r="J466" s="7"/>
       <c r="K466" s="7"/>
     </row>
     <row r="467" spans="1:11" customHeight="1" ht="54">
       <c r="A467" s="8"/>
       <c r="B467" s="9" t="s">
-        <v>167</v>
+        <v>260</v>
       </c>
       <c r="C467" s="10" t="s">
-        <v>168</v>
+        <v>18</v>
       </c>
       <c r="D467" s="10">
         <v>20</v>
       </c>
       <c r="E467" s="10">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="F467" s="12">
         <v>0</v>
       </c>
       <c r="G467" s="14" t="str">
         <f>D467*F467</f>
         <v>0</v>
       </c>
       <c r="H467" s="7"/>
       <c r="I467" s="7"/>
       <c r="J467" s="7"/>
       <c r="K467" s="7"/>
     </row>
     <row r="468" spans="1:11" customHeight="1" ht="54">
       <c r="A468" s="8"/>
       <c r="B468" s="9" t="s">
-        <v>169</v>
+        <v>173</v>
       </c>
       <c r="C468" s="10" t="s">
-        <v>168</v>
+        <v>88</v>
       </c>
       <c r="D468" s="10">
         <v>20</v>
       </c>
       <c r="E468" s="10">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F468" s="12">
         <v>0</v>
       </c>
       <c r="G468" s="14" t="str">
         <f>D468*F468</f>
         <v>0</v>
       </c>
       <c r="H468" s="7"/>
       <c r="I468" s="7"/>
       <c r="J468" s="7"/>
       <c r="K468" s="7"/>
     </row>
     <row r="469" spans="1:11" customHeight="1" ht="54">
       <c r="A469" s="8"/>
       <c r="B469" s="9" t="s">
-        <v>84</v>
+        <v>261</v>
       </c>
       <c r="C469" s="10" t="s">
-        <v>20</v>
+        <v>88</v>
       </c>
       <c r="D469" s="10">
         <v>20</v>
       </c>
       <c r="E469" s="10">
-        <v>10</v>
+        <v>42</v>
       </c>
       <c r="F469" s="12">
         <v>0</v>
       </c>
       <c r="G469" s="14" t="str">
         <f>D469*F469</f>
         <v>0</v>
       </c>
       <c r="H469" s="7"/>
       <c r="I469" s="7"/>
       <c r="J469" s="7"/>
       <c r="K469" s="7"/>
     </row>
     <row r="470" spans="1:11" customHeight="1" ht="54">
       <c r="A470" s="8"/>
       <c r="B470" s="9" t="s">
-        <v>51</v>
+        <v>81</v>
       </c>
       <c r="C470" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D470" s="10">
         <v>20</v>
       </c>
       <c r="E470" s="10">
         <v>14</v>
       </c>
       <c r="F470" s="12">
         <v>0</v>
       </c>
       <c r="G470" s="14" t="str">
         <f>D470*F470</f>
         <v>0</v>
       </c>
       <c r="H470" s="7"/>
       <c r="I470" s="7"/>
       <c r="J470" s="7"/>
       <c r="K470" s="7"/>
     </row>
     <row r="471" spans="1:11" customHeight="1" ht="54">
       <c r="A471" s="8"/>
       <c r="B471" s="9" t="s">
-        <v>170</v>
+        <v>49</v>
       </c>
       <c r="C471" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D471" s="10">
         <v>20</v>
       </c>
       <c r="E471" s="10">
         <v>1</v>
       </c>
       <c r="F471" s="12">
         <v>0</v>
       </c>
       <c r="G471" s="14" t="str">
         <f>D471*F471</f>
         <v>0</v>
       </c>
       <c r="H471" s="7"/>
       <c r="I471" s="7"/>
       <c r="J471" s="7"/>
       <c r="K471" s="7"/>
     </row>
     <row r="472" spans="1:11" customHeight="1" ht="54">
       <c r="A472" s="8"/>
       <c r="B472" s="9" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="C472" s="10" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D472" s="10">
         <v>20</v>
       </c>
       <c r="E472" s="10">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="F472" s="12">
         <v>0</v>
       </c>
       <c r="G472" s="14" t="str">
         <f>D472*F472</f>
         <v>0</v>
       </c>
       <c r="H472" s="7"/>
       <c r="I472" s="7"/>
       <c r="J472" s="7"/>
       <c r="K472" s="7"/>
     </row>
     <row r="473" spans="1:11" customHeight="1" ht="54">
       <c r="A473" s="8"/>
       <c r="B473" s="9" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="C473" s="10" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="D473" s="10">
         <v>20</v>
       </c>
       <c r="E473" s="10">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="F473" s="12">
         <v>0</v>
       </c>
       <c r="G473" s="14" t="str">
         <f>D473*F473</f>
         <v>0</v>
       </c>
       <c r="H473" s="7"/>
       <c r="I473" s="7"/>
       <c r="J473" s="7"/>
       <c r="K473" s="7"/>
     </row>
     <row r="474" spans="1:11" customHeight="1" ht="54">
       <c r="A474" s="8"/>
       <c r="B474" s="9" t="s">
-        <v>256</v>
+        <v>175</v>
       </c>
       <c r="C474" s="10" t="s">
-        <v>257</v>
+        <v>69</v>
       </c>
       <c r="D474" s="10">
         <v>20</v>
       </c>
       <c r="E474" s="10">
-        <v>99</v>
+        <v>40</v>
       </c>
       <c r="F474" s="12">
         <v>0</v>
       </c>
       <c r="G474" s="14" t="str">
         <f>D474*F474</f>
         <v>0</v>
       </c>
       <c r="H474" s="7"/>
       <c r="I474" s="7"/>
       <c r="J474" s="7"/>
       <c r="K474" s="7"/>
     </row>
     <row r="475" spans="1:11" customHeight="1" ht="54">
       <c r="A475" s="8"/>
       <c r="B475" s="9" t="s">
-        <v>258</v>
+        <v>262</v>
       </c>
       <c r="C475" s="10" t="s">
-        <v>20</v>
+        <v>69</v>
       </c>
       <c r="D475" s="10">
         <v>20</v>
       </c>
       <c r="E475" s="10">
-        <v>50</v>
+        <v>133</v>
       </c>
       <c r="F475" s="12">
         <v>0</v>
       </c>
       <c r="G475" s="14" t="str">
         <f>D475*F475</f>
         <v>0</v>
       </c>
       <c r="H475" s="7"/>
       <c r="I475" s="7"/>
       <c r="J475" s="7"/>
       <c r="K475" s="7"/>
     </row>
     <row r="476" spans="1:11" customHeight="1" ht="54">
       <c r="A476" s="8"/>
       <c r="B476" s="9" t="s">
-        <v>259</v>
+        <v>176</v>
       </c>
       <c r="C476" s="10" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="D476" s="10">
         <v>20</v>
       </c>
       <c r="E476" s="10">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="F476" s="12">
         <v>0</v>
       </c>
       <c r="G476" s="14" t="str">
         <f>D476*F476</f>
         <v>0</v>
       </c>
       <c r="H476" s="7"/>
       <c r="I476" s="7"/>
       <c r="J476" s="7"/>
       <c r="K476" s="7"/>
     </row>
     <row r="477" spans="1:11" customHeight="1" ht="54">
       <c r="A477" s="8"/>
       <c r="B477" s="9" t="s">
-        <v>172</v>
+        <v>177</v>
       </c>
       <c r="C477" s="10" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D477" s="10">
         <v>20</v>
       </c>
       <c r="E477" s="10">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F477" s="12">
         <v>0</v>
       </c>
       <c r="G477" s="14" t="str">
         <f>D477*F477</f>
         <v>0</v>
       </c>
       <c r="H477" s="7"/>
       <c r="I477" s="7"/>
       <c r="J477" s="7"/>
       <c r="K477" s="7"/>
     </row>
     <row r="478" spans="1:11" customHeight="1" ht="54">
       <c r="A478" s="8"/>
       <c r="B478" s="9" t="s">
-        <v>173</v>
+        <v>263</v>
       </c>
       <c r="C478" s="10" t="s">
-        <v>174</v>
+        <v>210</v>
       </c>
       <c r="D478" s="10">
         <v>20</v>
       </c>
       <c r="E478" s="10">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="F478" s="12">
         <v>0</v>
       </c>
       <c r="G478" s="14" t="str">
         <f>D478*F478</f>
         <v>0</v>
       </c>
       <c r="H478" s="7"/>
       <c r="I478" s="7"/>
       <c r="J478" s="7"/>
       <c r="K478" s="7"/>
     </row>
     <row r="479" spans="1:11" customHeight="1" ht="54">
       <c r="A479" s="8"/>
       <c r="B479" s="9" t="s">
-        <v>260</v>
-[...2 lines deleted...]
-        <v>261</v>
+        <v>178</v>
+      </c>
+      <c r="C479" s="10">
+        <v>10</v>
       </c>
       <c r="D479" s="10">
         <v>20</v>
       </c>
       <c r="E479" s="10">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="F479" s="12">
         <v>0</v>
       </c>
       <c r="G479" s="14" t="str">
         <f>D479*F479</f>
         <v>0</v>
       </c>
       <c r="H479" s="7"/>
       <c r="I479" s="7"/>
       <c r="J479" s="7"/>
       <c r="K479" s="7"/>
     </row>
     <row r="480" spans="1:11" customHeight="1" ht="54">
       <c r="A480" s="8"/>
       <c r="B480" s="9" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="C480" s="10" t="s">
-        <v>261</v>
+        <v>196</v>
       </c>
       <c r="D480" s="10">
         <v>20</v>
       </c>
       <c r="E480" s="10">
-        <v>38</v>
+        <v>1</v>
       </c>
       <c r="F480" s="12">
         <v>0</v>
       </c>
       <c r="G480" s="14" t="str">
         <f>D480*F480</f>
         <v>0</v>
       </c>
       <c r="H480" s="7"/>
       <c r="I480" s="7"/>
       <c r="J480" s="7"/>
       <c r="K480" s="7"/>
     </row>
     <row r="481" spans="1:11" customHeight="1" ht="54">
       <c r="A481" s="8"/>
       <c r="B481" s="9" t="s">
-        <v>175</v>
+        <v>83</v>
       </c>
       <c r="C481" s="10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D481" s="10">
         <v>20</v>
       </c>
       <c r="E481" s="10">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="F481" s="12">
         <v>0</v>
       </c>
       <c r="G481" s="14" t="str">
         <f>D481*F481</f>
         <v>0</v>
       </c>
       <c r="H481" s="7"/>
       <c r="I481" s="7"/>
       <c r="J481" s="7"/>
       <c r="K481" s="7"/>
     </row>
     <row r="482" spans="1:11" customHeight="1" ht="54">
       <c r="A482" s="8"/>
       <c r="B482" s="9" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="C482" s="10" t="s">
-        <v>23</v>
+        <v>266</v>
       </c>
       <c r="D482" s="10">
         <v>20</v>
       </c>
       <c r="E482" s="10">
-        <v>8</v>
+        <v>30</v>
       </c>
       <c r="F482" s="12">
         <v>0</v>
       </c>
       <c r="G482" s="14" t="str">
         <f>D482*F482</f>
         <v>0</v>
       </c>
       <c r="H482" s="7"/>
       <c r="I482" s="7"/>
       <c r="J482" s="7"/>
       <c r="K482" s="7"/>
     </row>
     <row r="483" spans="1:11" customHeight="1" ht="54">
       <c r="A483" s="8"/>
       <c r="B483" s="9" t="s">
-        <v>289</v>
+        <v>267</v>
       </c>
       <c r="C483" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D483" s="10">
         <v>20</v>
       </c>
       <c r="E483" s="10">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="F483" s="12">
         <v>0</v>
       </c>
       <c r="G483" s="14" t="str">
         <f>D483*F483</f>
         <v>0</v>
       </c>
       <c r="H483" s="7"/>
       <c r="I483" s="7"/>
       <c r="J483" s="7"/>
       <c r="K483" s="7"/>
     </row>
     <row r="484" spans="1:11" customHeight="1" ht="54">
       <c r="A484" s="8"/>
       <c r="B484" s="9" t="s">
-        <v>52</v>
+        <v>268</v>
       </c>
       <c r="C484" s="10" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="D484" s="10">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E484" s="10">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="F484" s="12">
         <v>0</v>
       </c>
       <c r="G484" s="14" t="str">
         <f>D484*F484</f>
         <v>0</v>
       </c>
       <c r="H484" s="7"/>
       <c r="I484" s="7"/>
       <c r="J484" s="7"/>
       <c r="K484" s="7"/>
     </row>
     <row r="485" spans="1:11" customHeight="1" ht="54">
       <c r="A485" s="8"/>
       <c r="B485" s="9" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="C485" s="10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D485" s="10">
         <v>20</v>
       </c>
       <c r="E485" s="10">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F485" s="12">
         <v>0</v>
       </c>
       <c r="G485" s="14" t="str">
         <f>D485*F485</f>
         <v>0</v>
       </c>
       <c r="H485" s="7"/>
       <c r="I485" s="7"/>
       <c r="J485" s="7"/>
       <c r="K485" s="7"/>
     </row>
     <row r="486" spans="1:11" customHeight="1" ht="54">
       <c r="A486" s="8"/>
       <c r="B486" s="9" t="s">
-        <v>176</v>
+        <v>50</v>
       </c>
       <c r="C486" s="10" t="s">
-        <v>93</v>
+        <v>51</v>
       </c>
       <c r="D486" s="10">
         <v>20</v>
       </c>
       <c r="E486" s="10">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F486" s="12">
         <v>0</v>
       </c>
       <c r="G486" s="14" t="str">
         <f>D486*F486</f>
         <v>0</v>
       </c>
       <c r="H486" s="7"/>
       <c r="I486" s="7"/>
       <c r="J486" s="7"/>
       <c r="K486" s="7"/>
     </row>
     <row r="487" spans="1:11" customHeight="1" ht="54">
       <c r="A487" s="8"/>
       <c r="B487" s="9" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="C487" s="10" t="s">
-        <v>93</v>
+        <v>35</v>
       </c>
       <c r="D487" s="10">
         <v>20</v>
       </c>
       <c r="E487" s="10">
-        <v>42</v>
+        <v>19</v>
       </c>
       <c r="F487" s="12">
         <v>0</v>
       </c>
       <c r="G487" s="14" t="str">
         <f>D487*F487</f>
         <v>0</v>
       </c>
       <c r="H487" s="7"/>
       <c r="I487" s="7"/>
       <c r="J487" s="7"/>
       <c r="K487" s="7"/>
     </row>
     <row r="488" spans="1:11" customHeight="1" ht="54">
       <c r="A488" s="8"/>
       <c r="B488" s="9" t="s">
-        <v>87</v>
+        <v>179</v>
       </c>
       <c r="C488" s="10" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="D488" s="10">
         <v>20</v>
       </c>
       <c r="E488" s="10">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="F488" s="12">
         <v>0</v>
       </c>
       <c r="G488" s="14" t="str">
         <f>D488*F488</f>
         <v>0</v>
       </c>
       <c r="H488" s="7"/>
       <c r="I488" s="7"/>
       <c r="J488" s="7"/>
       <c r="K488" s="7"/>
     </row>
     <row r="489" spans="1:11" customHeight="1" ht="54">
       <c r="A489" s="8"/>
       <c r="B489" s="9" t="s">
-        <v>53</v>
+        <v>180</v>
       </c>
       <c r="C489" s="10" t="s">
-        <v>23</v>
+        <v>181</v>
       </c>
       <c r="D489" s="10">
         <v>20</v>
       </c>
       <c r="E489" s="10">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F489" s="12">
         <v>0</v>
       </c>
       <c r="G489" s="14" t="str">
         <f>D489*F489</f>
         <v>0</v>
       </c>
       <c r="H489" s="7"/>
       <c r="I489" s="7"/>
       <c r="J489" s="7"/>
       <c r="K489" s="7"/>
     </row>
     <row r="490" spans="1:11" customHeight="1" ht="54">
       <c r="A490" s="8"/>
       <c r="B490" s="9" t="s">
+        <v>271</v>
+      </c>
+      <c r="C490" s="10" t="s">
         <v>88</v>
       </c>
-      <c r="C490" s="10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D490" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E490" s="10">
         <v>2</v>
       </c>
       <c r="F490" s="12">
         <v>0</v>
       </c>
       <c r="G490" s="14" t="str">
         <f>D490*F490</f>
         <v>0</v>
       </c>
       <c r="H490" s="7"/>
       <c r="I490" s="7"/>
       <c r="J490" s="7"/>
       <c r="K490" s="7"/>
     </row>
     <row r="491" spans="1:11" customHeight="1" ht="54">
       <c r="A491" s="8"/>
       <c r="B491" s="9" t="s">
-        <v>177</v>
+        <v>52</v>
       </c>
       <c r="C491" s="10" t="s">
-        <v>93</v>
+        <v>18</v>
       </c>
       <c r="D491" s="10">
         <v>20</v>
       </c>
       <c r="E491" s="10">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="F491" s="12">
         <v>0</v>
       </c>
       <c r="G491" s="14" t="str">
         <f>D491*F491</f>
         <v>0</v>
       </c>
       <c r="H491" s="7"/>
       <c r="I491" s="7"/>
       <c r="J491" s="7"/>
       <c r="K491" s="7"/>
     </row>
     <row r="492" spans="1:11" customHeight="1" ht="54">
       <c r="A492" s="8"/>
       <c r="B492" s="9" t="s">
-        <v>178</v>
+        <v>272</v>
       </c>
       <c r="C492" s="10" t="s">
-        <v>74</v>
+        <v>29</v>
       </c>
       <c r="D492" s="10">
         <v>20</v>
       </c>
       <c r="E492" s="10">
-        <v>40</v>
+        <v>17</v>
       </c>
       <c r="F492" s="12">
         <v>0</v>
       </c>
       <c r="G492" s="14" t="str">
         <f>D492*F492</f>
         <v>0</v>
       </c>
       <c r="H492" s="7"/>
       <c r="I492" s="7"/>
       <c r="J492" s="7"/>
       <c r="K492" s="7"/>
     </row>
     <row r="493" spans="1:11" customHeight="1" ht="54">
       <c r="A493" s="8"/>
       <c r="B493" s="9" t="s">
-        <v>266</v>
+        <v>273</v>
       </c>
       <c r="C493" s="10" t="s">
-        <v>74</v>
+        <v>31</v>
       </c>
       <c r="D493" s="10">
         <v>20</v>
       </c>
       <c r="E493" s="10">
-        <v>133</v>
+        <v>47</v>
       </c>
       <c r="F493" s="12">
         <v>0</v>
       </c>
       <c r="G493" s="14" t="str">
         <f>D493*F493</f>
         <v>0</v>
       </c>
       <c r="H493" s="7"/>
       <c r="I493" s="7"/>
       <c r="J493" s="7"/>
       <c r="K493" s="7"/>
     </row>
     <row r="494" spans="1:11" customHeight="1" ht="54">
       <c r="A494" s="8"/>
       <c r="B494" s="9" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="C494" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D494" s="10">
         <v>20</v>
       </c>
       <c r="E494" s="10">
-        <v>8</v>
+        <v>125</v>
       </c>
       <c r="F494" s="12">
         <v>0</v>
       </c>
       <c r="G494" s="14" t="str">
         <f>D494*F494</f>
         <v>0</v>
       </c>
       <c r="H494" s="7"/>
       <c r="I494" s="7"/>
       <c r="J494" s="7"/>
       <c r="K494" s="7"/>
     </row>
     <row r="495" spans="1:11" customHeight="1" ht="54">
       <c r="A495" s="8"/>
       <c r="B495" s="9" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="C495" s="10" t="s">
-        <v>36</v>
+        <v>69</v>
       </c>
       <c r="D495" s="10">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E495" s="10">
-        <v>47</v>
+        <v>2</v>
       </c>
       <c r="F495" s="12">
         <v>0</v>
       </c>
       <c r="G495" s="14" t="str">
         <f>D495*F495</f>
         <v>0</v>
       </c>
       <c r="H495" s="7"/>
       <c r="I495" s="7"/>
       <c r="J495" s="7"/>
       <c r="K495" s="7"/>
     </row>
     <row r="496" spans="1:11" customHeight="1" ht="54">
       <c r="A496" s="8"/>
       <c r="B496" s="9" t="s">
-        <v>267</v>
+        <v>274</v>
       </c>
       <c r="C496" s="10" t="s">
-        <v>212</v>
+        <v>39</v>
       </c>
       <c r="D496" s="10">
         <v>20</v>
       </c>
       <c r="E496" s="10">
-        <v>40</v>
+        <v>15</v>
       </c>
       <c r="F496" s="12">
         <v>0</v>
       </c>
       <c r="G496" s="14" t="str">
         <f>D496*F496</f>
         <v>0</v>
       </c>
       <c r="H496" s="7"/>
       <c r="I496" s="7"/>
       <c r="J496" s="7"/>
       <c r="K496" s="7"/>
     </row>
     <row r="497" spans="1:11" customHeight="1" ht="54">
       <c r="A497" s="8"/>
       <c r="B497" s="9" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>275</v>
+      </c>
+      <c r="C497" s="10" t="s">
+        <v>210</v>
       </c>
       <c r="D497" s="10">
         <v>20</v>
       </c>
       <c r="E497" s="10">
-        <v>3</v>
+        <v>38</v>
       </c>
       <c r="F497" s="12">
         <v>0</v>
       </c>
       <c r="G497" s="14" t="str">
         <f>D497*F497</f>
         <v>0</v>
       </c>
       <c r="H497" s="7"/>
       <c r="I497" s="7"/>
       <c r="J497" s="7"/>
       <c r="K497" s="7"/>
     </row>
     <row r="498" spans="1:11" customHeight="1" ht="54">
       <c r="A498" s="8"/>
       <c r="B498" s="9" t="s">
-        <v>268</v>
+        <v>84</v>
       </c>
       <c r="C498" s="10" t="s">
-        <v>269</v>
+        <v>24</v>
       </c>
       <c r="D498" s="10">
         <v>20</v>
       </c>
       <c r="E498" s="10">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="F498" s="12">
         <v>0</v>
       </c>
       <c r="G498" s="14" t="str">
         <f>D498*F498</f>
         <v>0</v>
       </c>
       <c r="H498" s="7"/>
       <c r="I498" s="7"/>
       <c r="J498" s="7"/>
       <c r="K498" s="7"/>
     </row>
     <row r="499" spans="1:11" customHeight="1" ht="54">
       <c r="A499" s="8"/>
       <c r="B499" s="9" t="s">
-        <v>89</v>
+        <v>276</v>
       </c>
       <c r="C499" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D499" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E499" s="10">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="F499" s="12">
         <v>0</v>
       </c>
       <c r="G499" s="14" t="str">
         <f>D499*F499</f>
         <v>0</v>
       </c>
       <c r="H499" s="7"/>
       <c r="I499" s="7"/>
       <c r="J499" s="7"/>
       <c r="K499" s="7"/>
     </row>
     <row r="500" spans="1:11" customHeight="1" ht="54">
       <c r="A500" s="8"/>
       <c r="B500" s="9" t="s">
-        <v>270</v>
+        <v>184</v>
       </c>
       <c r="C500" s="10" t="s">
-        <v>271</v>
+        <v>185</v>
       </c>
       <c r="D500" s="10">
         <v>20</v>
       </c>
       <c r="E500" s="10">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="F500" s="12">
         <v>0</v>
       </c>
       <c r="G500" s="14" t="str">
         <f>D500*F500</f>
         <v>0</v>
       </c>
       <c r="H500" s="7"/>
       <c r="I500" s="7"/>
       <c r="J500" s="7"/>
       <c r="K500" s="7"/>
     </row>
     <row r="501" spans="1:11" customHeight="1" ht="54">
       <c r="A501" s="8"/>
       <c r="B501" s="9" t="s">
-        <v>272</v>
+        <v>186</v>
       </c>
       <c r="C501" s="10" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="D501" s="10">
         <v>20</v>
       </c>
       <c r="E501" s="10">
-        <v>44</v>
+        <v>18</v>
       </c>
       <c r="F501" s="12">
         <v>0</v>
       </c>
       <c r="G501" s="14" t="str">
         <f>D501*F501</f>
         <v>0</v>
       </c>
       <c r="H501" s="7"/>
       <c r="I501" s="7"/>
       <c r="J501" s="7"/>
       <c r="K501" s="7"/>
     </row>
     <row r="502" spans="1:11" customHeight="1" ht="54">
       <c r="A502" s="8"/>
       <c r="B502" s="9" t="s">
-        <v>273</v>
+        <v>53</v>
       </c>
       <c r="C502" s="10" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D502" s="10">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E502" s="10">
-        <v>41</v>
+        <v>63</v>
       </c>
       <c r="F502" s="12">
         <v>0</v>
       </c>
       <c r="G502" s="14" t="str">
         <f>D502*F502</f>
         <v>0</v>
       </c>
       <c r="H502" s="7"/>
       <c r="I502" s="7"/>
       <c r="J502" s="7"/>
       <c r="K502" s="7"/>
     </row>
     <row r="503" spans="1:11" customHeight="1" ht="54">
       <c r="A503" s="8"/>
       <c r="B503" s="9" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C503" s="10" t="s">
-        <v>23</v>
+        <v>39</v>
       </c>
       <c r="D503" s="10">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E503" s="10">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="F503" s="12">
         <v>0</v>
       </c>
       <c r="G503" s="14" t="str">
         <f>D503*F503</f>
         <v>0</v>
       </c>
       <c r="H503" s="7"/>
       <c r="I503" s="7"/>
       <c r="J503" s="7"/>
       <c r="K503" s="7"/>
     </row>
     <row r="504" spans="1:11" customHeight="1" ht="54">
       <c r="A504" s="8"/>
       <c r="B504" s="9" t="s">
-        <v>274</v>
+        <v>187</v>
       </c>
       <c r="C504" s="10" t="s">
-        <v>23</v>
+        <v>101</v>
       </c>
       <c r="D504" s="10">
         <v>20</v>
       </c>
       <c r="E504" s="10">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="F504" s="12">
         <v>0</v>
       </c>
       <c r="G504" s="14" t="str">
         <f>D504*F504</f>
         <v>0</v>
       </c>
       <c r="H504" s="7"/>
       <c r="I504" s="7"/>
       <c r="J504" s="7"/>
       <c r="K504" s="7"/>
     </row>
     <row r="505" spans="1:11" customHeight="1" ht="54">
       <c r="A505" s="8"/>
       <c r="B505" s="9" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="C505" s="10" t="s">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="D505" s="10">
         <v>20</v>
       </c>
       <c r="E505" s="10">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F505" s="12">
         <v>0</v>
       </c>
       <c r="G505" s="14" t="str">
         <f>D505*F505</f>
         <v>0</v>
       </c>
       <c r="H505" s="7"/>
       <c r="I505" s="7"/>
       <c r="J505" s="7"/>
       <c r="K505" s="7"/>
     </row>
     <row r="506" spans="1:11" customHeight="1" ht="54">
       <c r="A506" s="8"/>
       <c r="B506" s="9" t="s">
-        <v>55</v>
+        <v>188</v>
       </c>
       <c r="C506" s="10" t="s">
-        <v>56</v>
+        <v>101</v>
       </c>
       <c r="D506" s="10">
         <v>20</v>
       </c>
       <c r="E506" s="10">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F506" s="12">
         <v>0</v>
       </c>
       <c r="G506" s="14" t="str">
         <f>D506*F506</f>
         <v>0</v>
       </c>
       <c r="H506" s="7"/>
       <c r="I506" s="7"/>
       <c r="J506" s="7"/>
       <c r="K506" s="7"/>
     </row>
     <row r="507" spans="1:11" customHeight="1" ht="54">
       <c r="A507" s="8"/>
       <c r="B507" s="9" t="s">
-        <v>276</v>
+        <v>189</v>
       </c>
       <c r="C507" s="10" t="s">
-        <v>40</v>
+        <v>101</v>
       </c>
       <c r="D507" s="10">
         <v>20</v>
       </c>
       <c r="E507" s="10">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="F507" s="12">
         <v>0</v>
       </c>
       <c r="G507" s="14" t="str">
         <f>D507*F507</f>
         <v>0</v>
       </c>
       <c r="H507" s="7"/>
       <c r="I507" s="7"/>
       <c r="J507" s="7"/>
       <c r="K507" s="7"/>
     </row>
     <row r="508" spans="1:11" customHeight="1" ht="54">
       <c r="A508" s="8"/>
       <c r="B508" s="9" t="s">
-        <v>182</v>
+        <v>278</v>
       </c>
       <c r="C508" s="10" t="s">
-        <v>20</v>
+        <v>279</v>
       </c>
       <c r="D508" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E508" s="10">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="F508" s="12">
         <v>0</v>
       </c>
       <c r="G508" s="14" t="str">
         <f>D508*F508</f>
         <v>0</v>
       </c>
       <c r="H508" s="7"/>
       <c r="I508" s="7"/>
       <c r="J508" s="7"/>
       <c r="K508" s="7"/>
     </row>
     <row r="509" spans="1:11" customHeight="1" ht="54">
       <c r="A509" s="8"/>
       <c r="B509" s="9" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="C509" s="10" t="s">
-        <v>184</v>
+        <v>88</v>
       </c>
       <c r="D509" s="10">
         <v>20</v>
       </c>
       <c r="E509" s="10">
-        <v>78</v>
+        <v>108</v>
       </c>
       <c r="F509" s="12">
         <v>0</v>
       </c>
       <c r="G509" s="14" t="str">
         <f>D509*F509</f>
         <v>0</v>
       </c>
       <c r="H509" s="7"/>
       <c r="I509" s="7"/>
       <c r="J509" s="7"/>
       <c r="K509" s="7"/>
     </row>
     <row r="510" spans="1:11" customHeight="1" ht="54">
       <c r="A510" s="8"/>
       <c r="B510" s="9" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C510" s="10" t="s">
-        <v>18</v>
+        <v>69</v>
       </c>
       <c r="D510" s="10">
         <v>20</v>
       </c>
       <c r="E510" s="10">
         <v>5</v>
       </c>
       <c r="F510" s="12">
         <v>0</v>
       </c>
       <c r="G510" s="14" t="str">
         <f>D510*F510</f>
         <v>0</v>
       </c>
       <c r="H510" s="7"/>
       <c r="I510" s="7"/>
       <c r="J510" s="7"/>
       <c r="K510" s="7"/>
     </row>
     <row r="511" spans="1:11" customHeight="1" ht="54">
       <c r="A511" s="8"/>
       <c r="B511" s="9" t="s">
-        <v>57</v>
+        <v>191</v>
       </c>
       <c r="C511" s="10" t="s">
-        <v>20</v>
+        <v>192</v>
       </c>
       <c r="D511" s="10">
         <v>20</v>
       </c>
       <c r="E511" s="10">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="F511" s="12">
         <v>0</v>
       </c>
       <c r="G511" s="14" t="str">
         <f>D511*F511</f>
         <v>0</v>
       </c>
       <c r="H511" s="7"/>
       <c r="I511" s="7"/>
       <c r="J511" s="7"/>
       <c r="K511" s="7"/>
     </row>
     <row r="512" spans="1:11" customHeight="1" ht="54">
       <c r="A512" s="8"/>
       <c r="B512" s="9" t="s">
-        <v>278</v>
+        <v>56</v>
       </c>
       <c r="C512" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D512" s="10">
         <v>20</v>
       </c>
       <c r="E512" s="10">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="F512" s="12">
         <v>0</v>
       </c>
       <c r="G512" s="14" t="str">
         <f>D512*F512</f>
         <v>0</v>
       </c>
       <c r="H512" s="7"/>
       <c r="I512" s="7"/>
       <c r="J512" s="7"/>
       <c r="K512" s="7"/>
     </row>
     <row r="513" spans="1:11" customHeight="1" ht="54">
       <c r="A513" s="8"/>
       <c r="B513" s="9" t="s">
-        <v>279</v>
+        <v>57</v>
       </c>
       <c r="C513" s="10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="D513" s="10">
         <v>20</v>
       </c>
       <c r="E513" s="10">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="F513" s="12">
         <v>0</v>
       </c>
       <c r="G513" s="14" t="str">
         <f>D513*F513</f>
         <v>0</v>
       </c>
       <c r="H513" s="7"/>
       <c r="I513" s="7"/>
       <c r="J513" s="7"/>
       <c r="K513" s="7"/>
     </row>
     <row r="514" spans="1:11" customHeight="1" ht="54">
       <c r="A514" s="8"/>
       <c r="B514" s="9" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="C514" s="10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D514" s="10">
         <v>20</v>
       </c>
       <c r="E514" s="10">
-        <v>125</v>
+        <v>25</v>
       </c>
       <c r="F514" s="12">
         <v>0</v>
       </c>
       <c r="G514" s="14" t="str">
         <f>D514*F514</f>
         <v>0</v>
       </c>
       <c r="H514" s="7"/>
       <c r="I514" s="7"/>
       <c r="J514" s="7"/>
       <c r="K514" s="7"/>
     </row>
     <row r="515" spans="1:11" customHeight="1" ht="54">
       <c r="A515" s="8"/>
       <c r="B515" s="9" t="s">
-        <v>186</v>
+        <v>194</v>
       </c>
       <c r="C515" s="10" t="s">
-        <v>27</v>
+        <v>69</v>
       </c>
       <c r="D515" s="10">
         <v>20</v>
       </c>
       <c r="E515" s="10">
-        <v>49</v>
+        <v>3</v>
       </c>
       <c r="F515" s="12">
         <v>0</v>
       </c>
       <c r="G515" s="14" t="str">
         <f>D515*F515</f>
         <v>0</v>
       </c>
       <c r="H515" s="7"/>
       <c r="I515" s="7"/>
       <c r="J515" s="7"/>
       <c r="K515" s="7"/>
     </row>
     <row r="516" spans="1:11" customHeight="1" ht="54">
       <c r="A516" s="8"/>
       <c r="B516" s="9" t="s">
-        <v>280</v>
+        <v>195</v>
       </c>
       <c r="C516" s="10" t="s">
-        <v>18</v>
+        <v>196</v>
       </c>
       <c r="D516" s="10">
-        <v>20</v>
+        <v>50</v>
       </c>
       <c r="E516" s="10">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="F516" s="12">
         <v>0</v>
       </c>
       <c r="G516" s="14" t="str">
         <f>D516*F516</f>
         <v>0</v>
       </c>
       <c r="H516" s="7"/>
       <c r="I516" s="7"/>
       <c r="J516" s="7"/>
       <c r="K516" s="7"/>
     </row>
-    <row r="517" spans="1:11" customHeight="1" ht="54">
-[...23 lines deleted...]
-      <c r="K517" s="7"/>
+    <row r="517" spans="1:11">
+      <c r="A517" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="F517" s="11"/>
+      <c r="G517" s="13"/>
     </row>
     <row r="518" spans="1:11" customHeight="1" ht="54">
       <c r="A518" s="8"/>
       <c r="B518" s="9" t="s">
-        <v>90</v>
+        <v>200</v>
       </c>
       <c r="C518" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D518" s="10">
         <v>20</v>
       </c>
       <c r="E518" s="10">
-        <v>48</v>
+        <v>98</v>
       </c>
       <c r="F518" s="12">
         <v>0</v>
       </c>
       <c r="G518" s="14" t="str">
         <f>D518*F518</f>
         <v>0</v>
       </c>
       <c r="H518" s="7"/>
       <c r="I518" s="7"/>
       <c r="J518" s="7"/>
       <c r="K518" s="7"/>
     </row>
     <row r="519" spans="1:11" customHeight="1" ht="54">
       <c r="A519" s="8"/>
       <c r="B519" s="9" t="s">
-        <v>290</v>
+        <v>201</v>
       </c>
       <c r="C519" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D519" s="10">
         <v>20</v>
       </c>
       <c r="E519" s="10">
-        <v>48</v>
+        <v>15</v>
       </c>
       <c r="F519" s="12">
         <v>0</v>
       </c>
       <c r="G519" s="14" t="str">
         <f>D519*F519</f>
         <v>0</v>
       </c>
       <c r="H519" s="7"/>
       <c r="I519" s="7"/>
       <c r="J519" s="7"/>
       <c r="K519" s="7"/>
     </row>
     <row r="520" spans="1:11" customHeight="1" ht="54">
       <c r="A520" s="8"/>
       <c r="B520" s="9" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-        <v>188</v>
+        <v>92</v>
+      </c>
+      <c r="C520" s="10">
+        <v>10</v>
       </c>
       <c r="D520" s="10">
         <v>20</v>
       </c>
       <c r="E520" s="10">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F520" s="12">
         <v>0</v>
       </c>
       <c r="G520" s="14" t="str">
         <f>D520*F520</f>
         <v>0</v>
       </c>
       <c r="H520" s="7"/>
       <c r="I520" s="7"/>
       <c r="J520" s="7"/>
       <c r="K520" s="7"/>
     </row>
     <row r="521" spans="1:11" customHeight="1" ht="54">
       <c r="A521" s="8"/>
       <c r="B521" s="9" t="s">
-        <v>189</v>
+        <v>202</v>
       </c>
       <c r="C521" s="10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="D521" s="10">
         <v>20</v>
       </c>
       <c r="E521" s="10">
-        <v>18</v>
+        <v>1</v>
       </c>
       <c r="F521" s="12">
         <v>0</v>
       </c>
       <c r="G521" s="14" t="str">
         <f>D521*F521</f>
         <v>0</v>
       </c>
       <c r="H521" s="7"/>
       <c r="I521" s="7"/>
       <c r="J521" s="7"/>
       <c r="K521" s="7"/>
     </row>
     <row r="522" spans="1:11" customHeight="1" ht="54">
       <c r="A522" s="8"/>
       <c r="B522" s="9" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>203</v>
+      </c>
+      <c r="C522" s="10">
+        <v>10</v>
       </c>
       <c r="D522" s="10">
         <v>20</v>
       </c>
       <c r="E522" s="10">
-        <v>63</v>
+        <v>1</v>
       </c>
       <c r="F522" s="12">
         <v>0</v>
       </c>
       <c r="G522" s="14" t="str">
         <f>D522*F522</f>
         <v>0</v>
       </c>
       <c r="H522" s="7"/>
       <c r="I522" s="7"/>
       <c r="J522" s="7"/>
       <c r="K522" s="7"/>
     </row>
     <row r="523" spans="1:11" customHeight="1" ht="54">
       <c r="A523" s="8"/>
       <c r="B523" s="9" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>204</v>
+      </c>
+      <c r="C523" s="10">
+        <v>10</v>
       </c>
       <c r="D523" s="10">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E523" s="10">
-        <v>14</v>
+        <v>47</v>
       </c>
       <c r="F523" s="12">
         <v>0</v>
       </c>
       <c r="G523" s="14" t="str">
         <f>D523*F523</f>
         <v>0</v>
       </c>
       <c r="H523" s="7"/>
       <c r="I523" s="7"/>
       <c r="J523" s="7"/>
       <c r="K523" s="7"/>
     </row>
     <row r="524" spans="1:11" customHeight="1" ht="54">
       <c r="A524" s="8"/>
       <c r="B524" s="9" t="s">
-        <v>190</v>
+        <v>205</v>
       </c>
       <c r="C524" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D524" s="10">
         <v>20</v>
       </c>
       <c r="E524" s="10">
-        <v>66</v>
+        <v>31</v>
       </c>
       <c r="F524" s="12">
         <v>0</v>
       </c>
       <c r="G524" s="14" t="str">
         <f>D524*F524</f>
         <v>0</v>
       </c>
       <c r="H524" s="7"/>
       <c r="I524" s="7"/>
       <c r="J524" s="7"/>
       <c r="K524" s="7"/>
     </row>
     <row r="525" spans="1:11" customHeight="1" ht="54">
       <c r="A525" s="8"/>
       <c r="B525" s="9" t="s">
-        <v>282</v>
+        <v>206</v>
       </c>
       <c r="C525" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D525" s="10">
         <v>20</v>
       </c>
       <c r="E525" s="10">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="F525" s="12">
         <v>0</v>
       </c>
       <c r="G525" s="14" t="str">
         <f>D525*F525</f>
         <v>0</v>
       </c>
       <c r="H525" s="7"/>
       <c r="I525" s="7"/>
       <c r="J525" s="7"/>
       <c r="K525" s="7"/>
     </row>
     <row r="526" spans="1:11" customHeight="1" ht="54">
       <c r="A526" s="8"/>
       <c r="B526" s="9" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="C526" s="10" t="s">
-        <v>109</v>
+        <v>29</v>
       </c>
       <c r="D526" s="10">
         <v>20</v>
       </c>
       <c r="E526" s="10">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F526" s="12">
         <v>0</v>
       </c>
       <c r="G526" s="14" t="str">
         <f>D526*F526</f>
         <v>0</v>
       </c>
       <c r="H526" s="7"/>
       <c r="I526" s="7"/>
       <c r="J526" s="7"/>
       <c r="K526" s="7"/>
     </row>
     <row r="527" spans="1:11" customHeight="1" ht="54">
       <c r="A527" s="8"/>
       <c r="B527" s="9" t="s">
-        <v>192</v>
+        <v>209</v>
       </c>
       <c r="C527" s="10" t="s">
-        <v>109</v>
+        <v>210</v>
       </c>
       <c r="D527" s="10">
         <v>20</v>
       </c>
       <c r="E527" s="10">
-        <v>1</v>
+        <v>18</v>
       </c>
       <c r="F527" s="12">
         <v>0</v>
       </c>
       <c r="G527" s="14" t="str">
         <f>D527*F527</f>
         <v>0</v>
       </c>
       <c r="H527" s="7"/>
       <c r="I527" s="7"/>
       <c r="J527" s="7"/>
       <c r="K527" s="7"/>
     </row>
     <row r="528" spans="1:11" customHeight="1" ht="54">
       <c r="A528" s="8"/>
       <c r="B528" s="9" t="s">
-        <v>283</v>
+        <v>212</v>
       </c>
       <c r="C528" s="10" t="s">
-        <v>284</v>
+        <v>22</v>
       </c>
       <c r="D528" s="10">
         <v>20</v>
       </c>
       <c r="E528" s="10">
-        <v>41</v>
+        <v>1</v>
       </c>
       <c r="F528" s="12">
         <v>0</v>
       </c>
       <c r="G528" s="14" t="str">
         <f>D528*F528</f>
         <v>0</v>
       </c>
       <c r="H528" s="7"/>
       <c r="I528" s="7"/>
       <c r="J528" s="7"/>
       <c r="K528" s="7"/>
     </row>
     <row r="529" spans="1:11" customHeight="1" ht="54">
       <c r="A529" s="8"/>
       <c r="B529" s="9" t="s">
-        <v>193</v>
+        <v>102</v>
       </c>
       <c r="C529" s="10" t="s">
-        <v>93</v>
+        <v>69</v>
       </c>
       <c r="D529" s="10">
         <v>20</v>
       </c>
       <c r="E529" s="10">
-        <v>108</v>
+        <v>6</v>
       </c>
       <c r="F529" s="12">
         <v>0</v>
       </c>
       <c r="G529" s="14" t="str">
         <f>D529*F529</f>
         <v>0</v>
       </c>
       <c r="H529" s="7"/>
       <c r="I529" s="7"/>
       <c r="J529" s="7"/>
       <c r="K529" s="7"/>
     </row>
     <row r="530" spans="1:11" customHeight="1" ht="54">
       <c r="A530" s="8"/>
       <c r="B530" s="9" t="s">
-        <v>285</v>
+        <v>21</v>
       </c>
       <c r="C530" s="10" t="s">
-        <v>74</v>
+        <v>22</v>
       </c>
       <c r="D530" s="10">
         <v>20</v>
       </c>
       <c r="E530" s="10">
-        <v>5</v>
+        <v>15</v>
       </c>
       <c r="F530" s="12">
         <v>0</v>
       </c>
       <c r="G530" s="14" t="str">
         <f>D530*F530</f>
         <v>0</v>
       </c>
       <c r="H530" s="7"/>
       <c r="I530" s="7"/>
       <c r="J530" s="7"/>
       <c r="K530" s="7"/>
     </row>
     <row r="531" spans="1:11" customHeight="1" ht="54">
       <c r="A531" s="8"/>
       <c r="B531" s="9" t="s">
-        <v>194</v>
+        <v>217</v>
       </c>
       <c r="C531" s="10" t="s">
-        <v>195</v>
+        <v>29</v>
       </c>
       <c r="D531" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E531" s="10">
-        <v>30</v>
+        <v>5</v>
       </c>
       <c r="F531" s="12">
         <v>0</v>
       </c>
       <c r="G531" s="14" t="str">
         <f>D531*F531</f>
         <v>0</v>
       </c>
       <c r="H531" s="7"/>
       <c r="I531" s="7"/>
       <c r="J531" s="7"/>
       <c r="K531" s="7"/>
     </row>
     <row r="532" spans="1:11" customHeight="1" ht="54">
       <c r="A532" s="8"/>
       <c r="B532" s="9" t="s">
-        <v>61</v>
+        <v>219</v>
       </c>
       <c r="C532" s="10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D532" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E532" s="10">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F532" s="12">
         <v>0</v>
       </c>
       <c r="G532" s="14" t="str">
         <f>D532*F532</f>
         <v>0</v>
       </c>
       <c r="H532" s="7"/>
       <c r="I532" s="7"/>
       <c r="J532" s="7"/>
       <c r="K532" s="7"/>
     </row>
     <row r="533" spans="1:11" customHeight="1" ht="54">
       <c r="A533" s="8"/>
       <c r="B533" s="9" t="s">
-        <v>62</v>
+        <v>220</v>
       </c>
       <c r="C533" s="10" t="s">
-        <v>23</v>
+        <v>210</v>
       </c>
       <c r="D533" s="10">
         <v>20</v>
       </c>
       <c r="E533" s="10">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="F533" s="12">
         <v>0</v>
       </c>
       <c r="G533" s="14" t="str">
         <f>D533*F533</f>
         <v>0</v>
       </c>
       <c r="H533" s="7"/>
       <c r="I533" s="7"/>
       <c r="J533" s="7"/>
       <c r="K533" s="7"/>
     </row>
     <row r="534" spans="1:11" customHeight="1" ht="54">
       <c r="A534" s="8"/>
       <c r="B534" s="9" t="s">
-        <v>196</v>
+        <v>221</v>
       </c>
       <c r="C534" s="10" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="D534" s="10">
         <v>20</v>
       </c>
       <c r="E534" s="10">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="F534" s="12">
         <v>0</v>
       </c>
       <c r="G534" s="14" t="str">
         <f>D534*F534</f>
         <v>0</v>
       </c>
       <c r="H534" s="7"/>
       <c r="I534" s="7"/>
       <c r="J534" s="7"/>
       <c r="K534" s="7"/>
     </row>
     <row r="535" spans="1:11" customHeight="1" ht="54">
       <c r="A535" s="8"/>
       <c r="B535" s="9" t="s">
-        <v>197</v>
+        <v>222</v>
       </c>
       <c r="C535" s="10" t="s">
-        <v>74</v>
+        <v>46</v>
       </c>
       <c r="D535" s="10">
         <v>20</v>
       </c>
       <c r="E535" s="10">
-        <v>3</v>
+        <v>30</v>
       </c>
       <c r="F535" s="12">
         <v>0</v>
       </c>
       <c r="G535" s="14" t="str">
         <f>D535*F535</f>
         <v>0</v>
       </c>
       <c r="H535" s="7"/>
       <c r="I535" s="7"/>
       <c r="J535" s="7"/>
       <c r="K535" s="7"/>
     </row>
     <row r="536" spans="1:11" customHeight="1" ht="54">
       <c r="A536" s="8"/>
       <c r="B536" s="9" t="s">
-        <v>198</v>
+        <v>223</v>
       </c>
       <c r="C536" s="10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="D536" s="10">
         <v>20</v>
       </c>
       <c r="E536" s="10">
-        <v>50</v>
+        <v>10</v>
       </c>
       <c r="F536" s="12">
         <v>0</v>
       </c>
       <c r="G536" s="14" t="str">
         <f>D536*F536</f>
         <v>0</v>
       </c>
       <c r="H536" s="7"/>
       <c r="I536" s="7"/>
       <c r="J536" s="7"/>
       <c r="K536" s="7"/>
     </row>
-    <row r="537" spans="1:11">
-[...4 lines deleted...]
-      <c r="G537" s="13"/>
+    <row r="537" spans="1:11" customHeight="1" ht="54">
+      <c r="A537" s="8"/>
+      <c r="B537" s="9" t="s">
+        <v>224</v>
+      </c>
+      <c r="C537" s="10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D537" s="10">
+        <v>20</v>
+      </c>
+      <c r="E537" s="10">
+        <v>25</v>
+      </c>
+      <c r="F537" s="12">
+        <v>0</v>
+      </c>
+      <c r="G537" s="14" t="str">
+        <f>D537*F537</f>
+        <v>0</v>
+      </c>
+      <c r="H537" s="7"/>
+      <c r="I537" s="7"/>
+      <c r="J537" s="7"/>
+      <c r="K537" s="7"/>
     </row>
     <row r="538" spans="1:11" customHeight="1" ht="54">
       <c r="A538" s="8"/>
       <c r="B538" s="9" t="s">
-        <v>202</v>
+        <v>232</v>
       </c>
       <c r="C538" s="10" t="s">
-        <v>34</v>
+        <v>233</v>
       </c>
       <c r="D538" s="10">
         <v>20</v>
       </c>
       <c r="E538" s="10">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="F538" s="12">
         <v>0</v>
       </c>
       <c r="G538" s="14" t="str">
         <f>D538*F538</f>
         <v>0</v>
       </c>
       <c r="H538" s="7"/>
       <c r="I538" s="7"/>
       <c r="J538" s="7"/>
       <c r="K538" s="7"/>
     </row>
     <row r="539" spans="1:11" customHeight="1" ht="54">
       <c r="A539" s="8"/>
       <c r="B539" s="9" t="s">
-        <v>203</v>
+        <v>234</v>
       </c>
       <c r="C539" s="10" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D539" s="10">
         <v>20</v>
       </c>
       <c r="E539" s="10">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="F539" s="12">
         <v>0</v>
       </c>
       <c r="G539" s="14" t="str">
         <f>D539*F539</f>
         <v>0</v>
       </c>
       <c r="H539" s="7"/>
       <c r="I539" s="7"/>
       <c r="J539" s="7"/>
       <c r="K539" s="7"/>
     </row>
     <row r="540" spans="1:11" customHeight="1" ht="54">
       <c r="A540" s="8"/>
       <c r="B540" s="9" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>236</v>
+      </c>
+      <c r="C540" s="10" t="s">
+        <v>35</v>
       </c>
       <c r="D540" s="10">
         <v>20</v>
       </c>
       <c r="E540" s="10">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F540" s="12">
         <v>0</v>
       </c>
       <c r="G540" s="14" t="str">
         <f>D540*F540</f>
         <v>0</v>
       </c>
       <c r="H540" s="7"/>
       <c r="I540" s="7"/>
       <c r="J540" s="7"/>
       <c r="K540" s="7"/>
     </row>
     <row r="541" spans="1:11" customHeight="1" ht="54">
       <c r="A541" s="8"/>
       <c r="B541" s="9" t="s">
-        <v>204</v>
+        <v>237</v>
       </c>
       <c r="C541" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D541" s="10">
         <v>20</v>
       </c>
       <c r="E541" s="10">
-        <v>1</v>
+        <v>44</v>
       </c>
       <c r="F541" s="12">
         <v>0</v>
       </c>
       <c r="G541" s="14" t="str">
         <f>D541*F541</f>
         <v>0</v>
       </c>
       <c r="H541" s="7"/>
       <c r="I541" s="7"/>
       <c r="J541" s="7"/>
       <c r="K541" s="7"/>
     </row>
     <row r="542" spans="1:11" customHeight="1" ht="54">
       <c r="A542" s="8"/>
       <c r="B542" s="9" t="s">
-        <v>205</v>
-[...2 lines deleted...]
-        <v>10</v>
+        <v>238</v>
+      </c>
+      <c r="C542" s="10" t="s">
+        <v>29</v>
       </c>
       <c r="D542" s="10">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E542" s="10">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="F542" s="12">
         <v>0</v>
       </c>
       <c r="G542" s="14" t="str">
         <f>D542*F542</f>
         <v>0</v>
       </c>
       <c r="H542" s="7"/>
       <c r="I542" s="7"/>
       <c r="J542" s="7"/>
       <c r="K542" s="7"/>
     </row>
     <row r="543" spans="1:11" customHeight="1" ht="54">
       <c r="A543" s="8"/>
       <c r="B543" s="9" t="s">
-        <v>206</v>
+        <v>239</v>
       </c>
       <c r="C543" s="10">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="D543" s="10">
         <v>20</v>
       </c>
       <c r="E543" s="10">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="F543" s="12">
         <v>0</v>
       </c>
       <c r="G543" s="14" t="str">
         <f>D543*F543</f>
         <v>0</v>
       </c>
       <c r="H543" s="7"/>
       <c r="I543" s="7"/>
       <c r="J543" s="7"/>
       <c r="K543" s="7"/>
     </row>
     <row r="544" spans="1:11" customHeight="1" ht="54">
       <c r="A544" s="8"/>
       <c r="B544" s="9" t="s">
-        <v>207</v>
+        <v>247</v>
       </c>
       <c r="C544" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D544" s="10">
         <v>20</v>
       </c>
       <c r="E544" s="10">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F544" s="12">
         <v>0</v>
       </c>
       <c r="G544" s="14" t="str">
         <f>D544*F544</f>
         <v>0</v>
       </c>
       <c r="H544" s="7"/>
       <c r="I544" s="7"/>
       <c r="J544" s="7"/>
       <c r="K544" s="7"/>
     </row>
     <row r="545" spans="1:11" customHeight="1" ht="54">
       <c r="A545" s="8"/>
       <c r="B545" s="9" t="s">
-        <v>208</v>
+        <v>248</v>
       </c>
       <c r="C545" s="10" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="D545" s="10">
         <v>20</v>
       </c>
       <c r="E545" s="10">
-        <v>16</v>
+        <v>4</v>
       </c>
       <c r="F545" s="12">
         <v>0</v>
       </c>
       <c r="G545" s="14" t="str">
         <f>D545*F545</f>
         <v>0</v>
       </c>
       <c r="H545" s="7"/>
       <c r="I545" s="7"/>
       <c r="J545" s="7"/>
       <c r="K545" s="7"/>
     </row>
     <row r="546" spans="1:11" customHeight="1" ht="54">
       <c r="A546" s="8"/>
       <c r="B546" s="9" t="s">
-        <v>210</v>
+        <v>254</v>
       </c>
       <c r="C546" s="10" t="s">
-        <v>34</v>
+        <v>18</v>
       </c>
       <c r="D546" s="10">
         <v>20</v>
       </c>
       <c r="E546" s="10">
-        <v>19</v>
+        <v>50</v>
       </c>
       <c r="F546" s="12">
         <v>0</v>
       </c>
       <c r="G546" s="14" t="str">
         <f>D546*F546</f>
         <v>0</v>
       </c>
       <c r="H546" s="7"/>
       <c r="I546" s="7"/>
       <c r="J546" s="7"/>
       <c r="K546" s="7"/>
     </row>
     <row r="547" spans="1:11" customHeight="1" ht="54">
       <c r="A547" s="8"/>
       <c r="B547" s="9" t="s">
-        <v>211</v>
+        <v>255</v>
       </c>
       <c r="C547" s="10" t="s">
-        <v>212</v>
+        <v>29</v>
       </c>
       <c r="D547" s="10">
         <v>20</v>
       </c>
       <c r="E547" s="10">
-        <v>19</v>
+        <v>1</v>
       </c>
       <c r="F547" s="12">
         <v>0</v>
       </c>
       <c r="G547" s="14" t="str">
         <f>D547*F547</f>
         <v>0</v>
       </c>
       <c r="H547" s="7"/>
       <c r="I547" s="7"/>
       <c r="J547" s="7"/>
       <c r="K547" s="7"/>
     </row>
     <row r="548" spans="1:11" customHeight="1" ht="54">
       <c r="A548" s="8"/>
       <c r="B548" s="9" t="s">
-        <v>214</v>
+        <v>284</v>
       </c>
       <c r="C548" s="10" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="D548" s="10">
         <v>20</v>
       </c>
       <c r="E548" s="10">
-        <v>1</v>
+        <v>30</v>
       </c>
       <c r="F548" s="12">
         <v>0</v>
       </c>
       <c r="G548" s="14" t="str">
         <f>D548*F548</f>
         <v>0</v>
       </c>
       <c r="H548" s="7"/>
       <c r="I548" s="7"/>
       <c r="J548" s="7"/>
       <c r="K548" s="7"/>
     </row>
     <row r="549" spans="1:11" customHeight="1" ht="54">
       <c r="A549" s="8"/>
       <c r="B549" s="9" t="s">
-        <v>110</v>
+        <v>263</v>
       </c>
       <c r="C549" s="10" t="s">
-        <v>74</v>
+        <v>210</v>
       </c>
       <c r="D549" s="10">
         <v>20</v>
       </c>
       <c r="E549" s="10">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="F549" s="12">
         <v>0</v>
       </c>
       <c r="G549" s="14" t="str">
         <f>D549*F549</f>
         <v>0</v>
       </c>
       <c r="H549" s="7"/>
       <c r="I549" s="7"/>
       <c r="J549" s="7"/>
       <c r="K549" s="7"/>
     </row>
     <row r="550" spans="1:11" customHeight="1" ht="54">
       <c r="A550" s="8"/>
       <c r="B550" s="9" t="s">
-        <v>25</v>
+        <v>267</v>
       </c>
       <c r="C550" s="10" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="D550" s="10">
         <v>20</v>
       </c>
       <c r="E550" s="10">
-        <v>15</v>
+        <v>44</v>
       </c>
       <c r="F550" s="12">
         <v>0</v>
       </c>
       <c r="G550" s="14" t="str">
         <f>D550*F550</f>
         <v>0</v>
       </c>
       <c r="H550" s="7"/>
       <c r="I550" s="7"/>
       <c r="J550" s="7"/>
       <c r="K550" s="7"/>
     </row>
     <row r="551" spans="1:11" customHeight="1" ht="54">
       <c r="A551" s="8"/>
       <c r="B551" s="9" t="s">
-        <v>219</v>
+        <v>268</v>
       </c>
       <c r="C551" s="10" t="s">
-        <v>23</v>
+        <v>44</v>
       </c>
       <c r="D551" s="10">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E551" s="10">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="F551" s="12">
         <v>0</v>
       </c>
       <c r="G551" s="14" t="str">
         <f>D551*F551</f>
         <v>0</v>
       </c>
       <c r="H551" s="7"/>
       <c r="I551" s="7"/>
       <c r="J551" s="7"/>
       <c r="K551" s="7"/>
     </row>
     <row r="552" spans="1:11" customHeight="1" ht="54">
       <c r="A552" s="8"/>
       <c r="B552" s="9" t="s">
-        <v>221</v>
+        <v>269</v>
       </c>
       <c r="C552" s="10" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="D552" s="10">
         <v>20</v>
       </c>
       <c r="E552" s="10">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="F552" s="12">
         <v>0</v>
       </c>
       <c r="G552" s="14" t="str">
         <f>D552*F552</f>
         <v>0</v>
       </c>
       <c r="H552" s="7"/>
       <c r="I552" s="7"/>
       <c r="J552" s="7"/>
       <c r="K552" s="7"/>
     </row>
     <row r="553" spans="1:11" customHeight="1" ht="54">
       <c r="A553" s="8"/>
       <c r="B553" s="9" t="s">
-        <v>222</v>
+        <v>50</v>
       </c>
       <c r="C553" s="10" t="s">
-        <v>212</v>
+        <v>51</v>
       </c>
       <c r="D553" s="10">
         <v>20</v>
       </c>
       <c r="E553" s="10">
-        <v>94</v>
+        <v>9</v>
       </c>
       <c r="F553" s="12">
         <v>0</v>
       </c>
       <c r="G553" s="14" t="str">
         <f>D553*F553</f>
         <v>0</v>
       </c>
       <c r="H553" s="7"/>
       <c r="I553" s="7"/>
       <c r="J553" s="7"/>
       <c r="K553" s="7"/>
     </row>
     <row r="554" spans="1:11" customHeight="1" ht="54">
       <c r="A554" s="8"/>
       <c r="B554" s="9" t="s">
-        <v>223</v>
+        <v>270</v>
       </c>
       <c r="C554" s="10" t="s">
-        <v>212</v>
+        <v>35</v>
       </c>
       <c r="D554" s="10">
         <v>20</v>
       </c>
       <c r="E554" s="10">
-        <v>49</v>
+        <v>19</v>
       </c>
       <c r="F554" s="12">
         <v>0</v>
       </c>
       <c r="G554" s="14" t="str">
         <f>D554*F554</f>
         <v>0</v>
       </c>
       <c r="H554" s="7"/>
       <c r="I554" s="7"/>
       <c r="J554" s="7"/>
       <c r="K554" s="7"/>
     </row>
     <row r="555" spans="1:11" customHeight="1" ht="54">
       <c r="A555" s="8"/>
       <c r="B555" s="9" t="s">
-        <v>224</v>
+        <v>271</v>
       </c>
       <c r="C555" s="10" t="s">
-        <v>50</v>
+        <v>88</v>
       </c>
       <c r="D555" s="10">
-        <v>20</v>
+        <v>40</v>
       </c>
       <c r="E555" s="10">
-        <v>30</v>
+        <v>2</v>
       </c>
       <c r="F555" s="12">
         <v>0</v>
       </c>
       <c r="G555" s="14" t="str">
         <f>D555*F555</f>
         <v>0</v>
       </c>
       <c r="H555" s="7"/>
       <c r="I555" s="7"/>
       <c r="J555" s="7"/>
       <c r="K555" s="7"/>
     </row>
     <row r="556" spans="1:11" customHeight="1" ht="54">
       <c r="A556" s="8"/>
       <c r="B556" s="9" t="s">
-        <v>225</v>
+        <v>272</v>
       </c>
       <c r="C556" s="10" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D556" s="10">
         <v>20</v>
       </c>
       <c r="E556" s="10">
-        <v>301</v>
+        <v>17</v>
       </c>
       <c r="F556" s="12">
         <v>0</v>
       </c>
       <c r="G556" s="14" t="str">
         <f>D556*F556</f>
         <v>0</v>
       </c>
       <c r="H556" s="7"/>
       <c r="I556" s="7"/>
       <c r="J556" s="7"/>
       <c r="K556" s="7"/>
     </row>
     <row r="557" spans="1:11" customHeight="1" ht="54">
       <c r="A557" s="8"/>
       <c r="B557" s="9" t="s">
-        <v>226</v>
+        <v>273</v>
       </c>
       <c r="C557" s="10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="D557" s="10">
         <v>20</v>
       </c>
       <c r="E557" s="10">
-        <v>25</v>
+        <v>47</v>
       </c>
       <c r="F557" s="12">
         <v>0</v>
       </c>
       <c r="G557" s="14" t="str">
         <f>D557*F557</f>
         <v>0</v>
       </c>
       <c r="H557" s="7"/>
       <c r="I557" s="7"/>
       <c r="J557" s="7"/>
       <c r="K557" s="7"/>
     </row>
     <row r="558" spans="1:11" customHeight="1" ht="54">
       <c r="A558" s="8"/>
       <c r="B558" s="9" t="s">
-        <v>234</v>
+        <v>275</v>
       </c>
       <c r="C558" s="10" t="s">
-        <v>235</v>
+        <v>210</v>
       </c>
       <c r="D558" s="10">
         <v>20</v>
       </c>
       <c r="E558" s="10">
-        <v>9</v>
+        <v>38</v>
       </c>
       <c r="F558" s="12">
         <v>0</v>
       </c>
       <c r="G558" s="14" t="str">
         <f>D558*F558</f>
         <v>0</v>
       </c>
       <c r="H558" s="7"/>
       <c r="I558" s="7"/>
       <c r="J558" s="7"/>
       <c r="K558" s="7"/>
     </row>
-    <row r="559" spans="1:11" customHeight="1" ht="54">
-[...602 lines deleted...]
-        <f>SUM(G10:G581)</f>
+    <row r="559" spans="1:11">
+      <c r="F559" t="s">
+        <v>286</v>
+      </c>
+      <c r="G559" s="13" t="str">
+        <f>SUM(G10:G558)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:B3"/>
     <mergeCell ref="C1:D1"/>
     <mergeCell ref="C2:D2"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E1:G1"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="E3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
     <mergeCell ref="A8:G8"/>
-    <mergeCell ref="A44:G44"/>
-[...4 lines deleted...]
-    <mergeCell ref="A537:G537"/>
+    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A73:G73"/>
+    <mergeCell ref="A172:G172"/>
+    <mergeCell ref="A261:G261"/>
+    <mergeCell ref="A295:G295"/>
+    <mergeCell ref="A517:G517"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E1" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E3" r:id="rId_hyperlink_2"/>
     <hyperlink ref="B9" r:id="rId_hyperlink_3"/>
     <hyperlink ref="B10" r:id="rId_hyperlink_4"/>
     <hyperlink ref="B11" r:id="rId_hyperlink_5"/>
     <hyperlink ref="B12" r:id="rId_hyperlink_6"/>
     <hyperlink ref="B13" r:id="rId_hyperlink_7"/>
     <hyperlink ref="B14" r:id="rId_hyperlink_8"/>
     <hyperlink ref="B15" r:id="rId_hyperlink_9"/>
     <hyperlink ref="B16" r:id="rId_hyperlink_10"/>
     <hyperlink ref="B17" r:id="rId_hyperlink_11"/>
     <hyperlink ref="B18" r:id="rId_hyperlink_12"/>
     <hyperlink ref="B19" r:id="rId_hyperlink_13"/>
     <hyperlink ref="B20" r:id="rId_hyperlink_14"/>
     <hyperlink ref="B21" r:id="rId_hyperlink_15"/>
     <hyperlink ref="B22" r:id="rId_hyperlink_16"/>
     <hyperlink ref="B23" r:id="rId_hyperlink_17"/>
     <hyperlink ref="B24" r:id="rId_hyperlink_18"/>
     <hyperlink ref="B25" r:id="rId_hyperlink_19"/>
     <hyperlink ref="B26" r:id="rId_hyperlink_20"/>
     <hyperlink ref="B27" r:id="rId_hyperlink_21"/>
     <hyperlink ref="B28" r:id="rId_hyperlink_22"/>
     <hyperlink ref="B29" r:id="rId_hyperlink_23"/>
     <hyperlink ref="B30" r:id="rId_hyperlink_24"/>
     <hyperlink ref="B31" r:id="rId_hyperlink_25"/>
     <hyperlink ref="B32" r:id="rId_hyperlink_26"/>
     <hyperlink ref="B33" r:id="rId_hyperlink_27"/>
     <hyperlink ref="B34" r:id="rId_hyperlink_28"/>
     <hyperlink ref="B35" r:id="rId_hyperlink_29"/>
     <hyperlink ref="B36" r:id="rId_hyperlink_30"/>
     <hyperlink ref="B37" r:id="rId_hyperlink_31"/>
     <hyperlink ref="B38" r:id="rId_hyperlink_32"/>
-    <hyperlink ref="B39" r:id="rId_hyperlink_33"/>
-[...3 lines deleted...]
-    <hyperlink ref="B43" r:id="rId_hyperlink_37"/>
+    <hyperlink ref="B40" r:id="rId_hyperlink_33"/>
+    <hyperlink ref="B41" r:id="rId_hyperlink_34"/>
+    <hyperlink ref="B42" r:id="rId_hyperlink_35"/>
+    <hyperlink ref="B43" r:id="rId_hyperlink_36"/>
+    <hyperlink ref="B44" r:id="rId_hyperlink_37"/>
     <hyperlink ref="B45" r:id="rId_hyperlink_38"/>
     <hyperlink ref="B46" r:id="rId_hyperlink_39"/>
     <hyperlink ref="B47" r:id="rId_hyperlink_40"/>
     <hyperlink ref="B48" r:id="rId_hyperlink_41"/>
     <hyperlink ref="B49" r:id="rId_hyperlink_42"/>
     <hyperlink ref="B50" r:id="rId_hyperlink_43"/>
     <hyperlink ref="B51" r:id="rId_hyperlink_44"/>
     <hyperlink ref="B52" r:id="rId_hyperlink_45"/>
     <hyperlink ref="B53" r:id="rId_hyperlink_46"/>
     <hyperlink ref="B54" r:id="rId_hyperlink_47"/>
     <hyperlink ref="B55" r:id="rId_hyperlink_48"/>
     <hyperlink ref="B56" r:id="rId_hyperlink_49"/>
     <hyperlink ref="B57" r:id="rId_hyperlink_50"/>
     <hyperlink ref="B58" r:id="rId_hyperlink_51"/>
     <hyperlink ref="B59" r:id="rId_hyperlink_52"/>
     <hyperlink ref="B60" r:id="rId_hyperlink_53"/>
     <hyperlink ref="B61" r:id="rId_hyperlink_54"/>
     <hyperlink ref="B62" r:id="rId_hyperlink_55"/>
     <hyperlink ref="B63" r:id="rId_hyperlink_56"/>
     <hyperlink ref="B64" r:id="rId_hyperlink_57"/>
     <hyperlink ref="B65" r:id="rId_hyperlink_58"/>
     <hyperlink ref="B66" r:id="rId_hyperlink_59"/>
     <hyperlink ref="B67" r:id="rId_hyperlink_60"/>
     <hyperlink ref="B68" r:id="rId_hyperlink_61"/>
     <hyperlink ref="B69" r:id="rId_hyperlink_62"/>
     <hyperlink ref="B70" r:id="rId_hyperlink_63"/>
     <hyperlink ref="B71" r:id="rId_hyperlink_64"/>
     <hyperlink ref="B72" r:id="rId_hyperlink_65"/>
-    <hyperlink ref="B73" r:id="rId_hyperlink_66"/>
-[...7 lines deleted...]
-    <hyperlink ref="B81" r:id="rId_hyperlink_74"/>
+    <hyperlink ref="B74" r:id="rId_hyperlink_66"/>
+    <hyperlink ref="B75" r:id="rId_hyperlink_67"/>
+    <hyperlink ref="B76" r:id="rId_hyperlink_68"/>
+    <hyperlink ref="B77" r:id="rId_hyperlink_69"/>
+    <hyperlink ref="B78" r:id="rId_hyperlink_70"/>
+    <hyperlink ref="B79" r:id="rId_hyperlink_71"/>
+    <hyperlink ref="B80" r:id="rId_hyperlink_72"/>
+    <hyperlink ref="B81" r:id="rId_hyperlink_73"/>
+    <hyperlink ref="B82" r:id="rId_hyperlink_74"/>
     <hyperlink ref="B83" r:id="rId_hyperlink_75"/>
     <hyperlink ref="B84" r:id="rId_hyperlink_76"/>
     <hyperlink ref="B85" r:id="rId_hyperlink_77"/>
     <hyperlink ref="B86" r:id="rId_hyperlink_78"/>
     <hyperlink ref="B87" r:id="rId_hyperlink_79"/>
     <hyperlink ref="B88" r:id="rId_hyperlink_80"/>
     <hyperlink ref="B89" r:id="rId_hyperlink_81"/>
     <hyperlink ref="B90" r:id="rId_hyperlink_82"/>
     <hyperlink ref="B91" r:id="rId_hyperlink_83"/>
     <hyperlink ref="B92" r:id="rId_hyperlink_84"/>
     <hyperlink ref="B93" r:id="rId_hyperlink_85"/>
     <hyperlink ref="B94" r:id="rId_hyperlink_86"/>
     <hyperlink ref="B95" r:id="rId_hyperlink_87"/>
     <hyperlink ref="B96" r:id="rId_hyperlink_88"/>
     <hyperlink ref="B97" r:id="rId_hyperlink_89"/>
     <hyperlink ref="B98" r:id="rId_hyperlink_90"/>
     <hyperlink ref="B99" r:id="rId_hyperlink_91"/>
     <hyperlink ref="B100" r:id="rId_hyperlink_92"/>
     <hyperlink ref="B101" r:id="rId_hyperlink_93"/>
     <hyperlink ref="B102" r:id="rId_hyperlink_94"/>
     <hyperlink ref="B103" r:id="rId_hyperlink_95"/>
     <hyperlink ref="B104" r:id="rId_hyperlink_96"/>
     <hyperlink ref="B105" r:id="rId_hyperlink_97"/>
     <hyperlink ref="B106" r:id="rId_hyperlink_98"/>
     <hyperlink ref="B107" r:id="rId_hyperlink_99"/>
@@ -33522,59 +32216,59 @@
     <hyperlink ref="B147" r:id="rId_hyperlink_139"/>
     <hyperlink ref="B148" r:id="rId_hyperlink_140"/>
     <hyperlink ref="B149" r:id="rId_hyperlink_141"/>
     <hyperlink ref="B150" r:id="rId_hyperlink_142"/>
     <hyperlink ref="B151" r:id="rId_hyperlink_143"/>
     <hyperlink ref="B152" r:id="rId_hyperlink_144"/>
     <hyperlink ref="B153" r:id="rId_hyperlink_145"/>
     <hyperlink ref="B154" r:id="rId_hyperlink_146"/>
     <hyperlink ref="B155" r:id="rId_hyperlink_147"/>
     <hyperlink ref="B156" r:id="rId_hyperlink_148"/>
     <hyperlink ref="B157" r:id="rId_hyperlink_149"/>
     <hyperlink ref="B158" r:id="rId_hyperlink_150"/>
     <hyperlink ref="B159" r:id="rId_hyperlink_151"/>
     <hyperlink ref="B160" r:id="rId_hyperlink_152"/>
     <hyperlink ref="B161" r:id="rId_hyperlink_153"/>
     <hyperlink ref="B162" r:id="rId_hyperlink_154"/>
     <hyperlink ref="B163" r:id="rId_hyperlink_155"/>
     <hyperlink ref="B164" r:id="rId_hyperlink_156"/>
     <hyperlink ref="B165" r:id="rId_hyperlink_157"/>
     <hyperlink ref="B166" r:id="rId_hyperlink_158"/>
     <hyperlink ref="B167" r:id="rId_hyperlink_159"/>
     <hyperlink ref="B168" r:id="rId_hyperlink_160"/>
     <hyperlink ref="B169" r:id="rId_hyperlink_161"/>
     <hyperlink ref="B170" r:id="rId_hyperlink_162"/>
     <hyperlink ref="B171" r:id="rId_hyperlink_163"/>
-    <hyperlink ref="B172" r:id="rId_hyperlink_164"/>
-[...7 lines deleted...]
-    <hyperlink ref="B180" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="B173" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="B174" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="B175" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="B176" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="B177" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="B178" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="B179" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="B180" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="B181" r:id="rId_hyperlink_172"/>
     <hyperlink ref="B182" r:id="rId_hyperlink_173"/>
     <hyperlink ref="B183" r:id="rId_hyperlink_174"/>
     <hyperlink ref="B184" r:id="rId_hyperlink_175"/>
     <hyperlink ref="B185" r:id="rId_hyperlink_176"/>
     <hyperlink ref="B186" r:id="rId_hyperlink_177"/>
     <hyperlink ref="B187" r:id="rId_hyperlink_178"/>
     <hyperlink ref="B188" r:id="rId_hyperlink_179"/>
     <hyperlink ref="B189" r:id="rId_hyperlink_180"/>
     <hyperlink ref="B190" r:id="rId_hyperlink_181"/>
     <hyperlink ref="B191" r:id="rId_hyperlink_182"/>
     <hyperlink ref="B192" r:id="rId_hyperlink_183"/>
     <hyperlink ref="B193" r:id="rId_hyperlink_184"/>
     <hyperlink ref="B194" r:id="rId_hyperlink_185"/>
     <hyperlink ref="B195" r:id="rId_hyperlink_186"/>
     <hyperlink ref="B196" r:id="rId_hyperlink_187"/>
     <hyperlink ref="B197" r:id="rId_hyperlink_188"/>
     <hyperlink ref="B198" r:id="rId_hyperlink_189"/>
     <hyperlink ref="B199" r:id="rId_hyperlink_190"/>
     <hyperlink ref="B200" r:id="rId_hyperlink_191"/>
     <hyperlink ref="B201" r:id="rId_hyperlink_192"/>
     <hyperlink ref="B202" r:id="rId_hyperlink_193"/>
     <hyperlink ref="B203" r:id="rId_hyperlink_194"/>
     <hyperlink ref="B204" r:id="rId_hyperlink_195"/>
     <hyperlink ref="B205" r:id="rId_hyperlink_196"/>
     <hyperlink ref="B206" r:id="rId_hyperlink_197"/>
@@ -33610,95 +32304,95 @@
     <hyperlink ref="B236" r:id="rId_hyperlink_227"/>
     <hyperlink ref="B237" r:id="rId_hyperlink_228"/>
     <hyperlink ref="B238" r:id="rId_hyperlink_229"/>
     <hyperlink ref="B239" r:id="rId_hyperlink_230"/>
     <hyperlink ref="B240" r:id="rId_hyperlink_231"/>
     <hyperlink ref="B241" r:id="rId_hyperlink_232"/>
     <hyperlink ref="B242" r:id="rId_hyperlink_233"/>
     <hyperlink ref="B243" r:id="rId_hyperlink_234"/>
     <hyperlink ref="B244" r:id="rId_hyperlink_235"/>
     <hyperlink ref="B245" r:id="rId_hyperlink_236"/>
     <hyperlink ref="B246" r:id="rId_hyperlink_237"/>
     <hyperlink ref="B247" r:id="rId_hyperlink_238"/>
     <hyperlink ref="B248" r:id="rId_hyperlink_239"/>
     <hyperlink ref="B249" r:id="rId_hyperlink_240"/>
     <hyperlink ref="B250" r:id="rId_hyperlink_241"/>
     <hyperlink ref="B251" r:id="rId_hyperlink_242"/>
     <hyperlink ref="B252" r:id="rId_hyperlink_243"/>
     <hyperlink ref="B253" r:id="rId_hyperlink_244"/>
     <hyperlink ref="B254" r:id="rId_hyperlink_245"/>
     <hyperlink ref="B255" r:id="rId_hyperlink_246"/>
     <hyperlink ref="B256" r:id="rId_hyperlink_247"/>
     <hyperlink ref="B257" r:id="rId_hyperlink_248"/>
     <hyperlink ref="B258" r:id="rId_hyperlink_249"/>
     <hyperlink ref="B259" r:id="rId_hyperlink_250"/>
     <hyperlink ref="B260" r:id="rId_hyperlink_251"/>
-    <hyperlink ref="B261" r:id="rId_hyperlink_252"/>
-[...9 lines deleted...]
-    <hyperlink ref="B271" r:id="rId_hyperlink_262"/>
+    <hyperlink ref="B262" r:id="rId_hyperlink_252"/>
+    <hyperlink ref="B263" r:id="rId_hyperlink_253"/>
+    <hyperlink ref="B264" r:id="rId_hyperlink_254"/>
+    <hyperlink ref="B265" r:id="rId_hyperlink_255"/>
+    <hyperlink ref="B266" r:id="rId_hyperlink_256"/>
+    <hyperlink ref="B267" r:id="rId_hyperlink_257"/>
+    <hyperlink ref="B268" r:id="rId_hyperlink_258"/>
+    <hyperlink ref="B269" r:id="rId_hyperlink_259"/>
+    <hyperlink ref="B270" r:id="rId_hyperlink_260"/>
+    <hyperlink ref="B271" r:id="rId_hyperlink_261"/>
+    <hyperlink ref="B272" r:id="rId_hyperlink_262"/>
     <hyperlink ref="B273" r:id="rId_hyperlink_263"/>
     <hyperlink ref="B274" r:id="rId_hyperlink_264"/>
     <hyperlink ref="B275" r:id="rId_hyperlink_265"/>
     <hyperlink ref="B276" r:id="rId_hyperlink_266"/>
     <hyperlink ref="B277" r:id="rId_hyperlink_267"/>
     <hyperlink ref="B278" r:id="rId_hyperlink_268"/>
     <hyperlink ref="B279" r:id="rId_hyperlink_269"/>
     <hyperlink ref="B280" r:id="rId_hyperlink_270"/>
     <hyperlink ref="B281" r:id="rId_hyperlink_271"/>
     <hyperlink ref="B282" r:id="rId_hyperlink_272"/>
     <hyperlink ref="B283" r:id="rId_hyperlink_273"/>
     <hyperlink ref="B284" r:id="rId_hyperlink_274"/>
     <hyperlink ref="B285" r:id="rId_hyperlink_275"/>
     <hyperlink ref="B286" r:id="rId_hyperlink_276"/>
     <hyperlink ref="B287" r:id="rId_hyperlink_277"/>
     <hyperlink ref="B288" r:id="rId_hyperlink_278"/>
     <hyperlink ref="B289" r:id="rId_hyperlink_279"/>
     <hyperlink ref="B290" r:id="rId_hyperlink_280"/>
     <hyperlink ref="B291" r:id="rId_hyperlink_281"/>
     <hyperlink ref="B292" r:id="rId_hyperlink_282"/>
     <hyperlink ref="B293" r:id="rId_hyperlink_283"/>
     <hyperlink ref="B294" r:id="rId_hyperlink_284"/>
-    <hyperlink ref="B295" r:id="rId_hyperlink_285"/>
-[...10 lines deleted...]
-    <hyperlink ref="B306" r:id="rId_hyperlink_296"/>
+    <hyperlink ref="B296" r:id="rId_hyperlink_285"/>
+    <hyperlink ref="B297" r:id="rId_hyperlink_286"/>
+    <hyperlink ref="B298" r:id="rId_hyperlink_287"/>
+    <hyperlink ref="B299" r:id="rId_hyperlink_288"/>
+    <hyperlink ref="B300" r:id="rId_hyperlink_289"/>
+    <hyperlink ref="B301" r:id="rId_hyperlink_290"/>
+    <hyperlink ref="B302" r:id="rId_hyperlink_291"/>
+    <hyperlink ref="B303" r:id="rId_hyperlink_292"/>
+    <hyperlink ref="B304" r:id="rId_hyperlink_293"/>
+    <hyperlink ref="B305" r:id="rId_hyperlink_294"/>
+    <hyperlink ref="B306" r:id="rId_hyperlink_295"/>
+    <hyperlink ref="B307" r:id="rId_hyperlink_296"/>
     <hyperlink ref="B308" r:id="rId_hyperlink_297"/>
     <hyperlink ref="B309" r:id="rId_hyperlink_298"/>
     <hyperlink ref="B310" r:id="rId_hyperlink_299"/>
     <hyperlink ref="B311" r:id="rId_hyperlink_300"/>
     <hyperlink ref="B312" r:id="rId_hyperlink_301"/>
     <hyperlink ref="B313" r:id="rId_hyperlink_302"/>
     <hyperlink ref="B314" r:id="rId_hyperlink_303"/>
     <hyperlink ref="B315" r:id="rId_hyperlink_304"/>
     <hyperlink ref="B316" r:id="rId_hyperlink_305"/>
     <hyperlink ref="B317" r:id="rId_hyperlink_306"/>
     <hyperlink ref="B318" r:id="rId_hyperlink_307"/>
     <hyperlink ref="B319" r:id="rId_hyperlink_308"/>
     <hyperlink ref="B320" r:id="rId_hyperlink_309"/>
     <hyperlink ref="B321" r:id="rId_hyperlink_310"/>
     <hyperlink ref="B322" r:id="rId_hyperlink_311"/>
     <hyperlink ref="B323" r:id="rId_hyperlink_312"/>
     <hyperlink ref="B324" r:id="rId_hyperlink_313"/>
     <hyperlink ref="B325" r:id="rId_hyperlink_314"/>
     <hyperlink ref="B326" r:id="rId_hyperlink_315"/>
     <hyperlink ref="B327" r:id="rId_hyperlink_316"/>
     <hyperlink ref="B328" r:id="rId_hyperlink_317"/>
     <hyperlink ref="B329" r:id="rId_hyperlink_318"/>
     <hyperlink ref="B330" r:id="rId_hyperlink_319"/>
     <hyperlink ref="B331" r:id="rId_hyperlink_320"/>
     <hyperlink ref="B332" r:id="rId_hyperlink_321"/>
@@ -33864,114 +32558,91 @@
     <hyperlink ref="B492" r:id="rId_hyperlink_481"/>
     <hyperlink ref="B493" r:id="rId_hyperlink_482"/>
     <hyperlink ref="B494" r:id="rId_hyperlink_483"/>
     <hyperlink ref="B495" r:id="rId_hyperlink_484"/>
     <hyperlink ref="B496" r:id="rId_hyperlink_485"/>
     <hyperlink ref="B497" r:id="rId_hyperlink_486"/>
     <hyperlink ref="B498" r:id="rId_hyperlink_487"/>
     <hyperlink ref="B499" r:id="rId_hyperlink_488"/>
     <hyperlink ref="B500" r:id="rId_hyperlink_489"/>
     <hyperlink ref="B501" r:id="rId_hyperlink_490"/>
     <hyperlink ref="B502" r:id="rId_hyperlink_491"/>
     <hyperlink ref="B503" r:id="rId_hyperlink_492"/>
     <hyperlink ref="B504" r:id="rId_hyperlink_493"/>
     <hyperlink ref="B505" r:id="rId_hyperlink_494"/>
     <hyperlink ref="B506" r:id="rId_hyperlink_495"/>
     <hyperlink ref="B507" r:id="rId_hyperlink_496"/>
     <hyperlink ref="B508" r:id="rId_hyperlink_497"/>
     <hyperlink ref="B509" r:id="rId_hyperlink_498"/>
     <hyperlink ref="B510" r:id="rId_hyperlink_499"/>
     <hyperlink ref="B511" r:id="rId_hyperlink_500"/>
     <hyperlink ref="B512" r:id="rId_hyperlink_501"/>
     <hyperlink ref="B513" r:id="rId_hyperlink_502"/>
     <hyperlink ref="B514" r:id="rId_hyperlink_503"/>
     <hyperlink ref="B515" r:id="rId_hyperlink_504"/>
     <hyperlink ref="B516" r:id="rId_hyperlink_505"/>
-    <hyperlink ref="B517" r:id="rId_hyperlink_506"/>
-[...18 lines deleted...]
-    <hyperlink ref="B536" r:id="rId_hyperlink_525"/>
+    <hyperlink ref="B518" r:id="rId_hyperlink_506"/>
+    <hyperlink ref="B519" r:id="rId_hyperlink_507"/>
+    <hyperlink ref="B520" r:id="rId_hyperlink_508"/>
+    <hyperlink ref="B521" r:id="rId_hyperlink_509"/>
+    <hyperlink ref="B522" r:id="rId_hyperlink_510"/>
+    <hyperlink ref="B523" r:id="rId_hyperlink_511"/>
+    <hyperlink ref="B524" r:id="rId_hyperlink_512"/>
+    <hyperlink ref="B525" r:id="rId_hyperlink_513"/>
+    <hyperlink ref="B526" r:id="rId_hyperlink_514"/>
+    <hyperlink ref="B527" r:id="rId_hyperlink_515"/>
+    <hyperlink ref="B528" r:id="rId_hyperlink_516"/>
+    <hyperlink ref="B529" r:id="rId_hyperlink_517"/>
+    <hyperlink ref="B530" r:id="rId_hyperlink_518"/>
+    <hyperlink ref="B531" r:id="rId_hyperlink_519"/>
+    <hyperlink ref="B532" r:id="rId_hyperlink_520"/>
+    <hyperlink ref="B533" r:id="rId_hyperlink_521"/>
+    <hyperlink ref="B534" r:id="rId_hyperlink_522"/>
+    <hyperlink ref="B535" r:id="rId_hyperlink_523"/>
+    <hyperlink ref="B536" r:id="rId_hyperlink_524"/>
+    <hyperlink ref="B537" r:id="rId_hyperlink_525"/>
     <hyperlink ref="B538" r:id="rId_hyperlink_526"/>
     <hyperlink ref="B539" r:id="rId_hyperlink_527"/>
     <hyperlink ref="B540" r:id="rId_hyperlink_528"/>
     <hyperlink ref="B541" r:id="rId_hyperlink_529"/>
     <hyperlink ref="B542" r:id="rId_hyperlink_530"/>
     <hyperlink ref="B543" r:id="rId_hyperlink_531"/>
     <hyperlink ref="B544" r:id="rId_hyperlink_532"/>
     <hyperlink ref="B545" r:id="rId_hyperlink_533"/>
     <hyperlink ref="B546" r:id="rId_hyperlink_534"/>
     <hyperlink ref="B547" r:id="rId_hyperlink_535"/>
     <hyperlink ref="B548" r:id="rId_hyperlink_536"/>
     <hyperlink ref="B549" r:id="rId_hyperlink_537"/>
     <hyperlink ref="B550" r:id="rId_hyperlink_538"/>
     <hyperlink ref="B551" r:id="rId_hyperlink_539"/>
     <hyperlink ref="B552" r:id="rId_hyperlink_540"/>
     <hyperlink ref="B553" r:id="rId_hyperlink_541"/>
     <hyperlink ref="B554" r:id="rId_hyperlink_542"/>
     <hyperlink ref="B555" r:id="rId_hyperlink_543"/>
     <hyperlink ref="B556" r:id="rId_hyperlink_544"/>
     <hyperlink ref="B557" r:id="rId_hyperlink_545"/>
     <hyperlink ref="B558" r:id="rId_hyperlink_546"/>
-    <hyperlink ref="B559" r:id="rId_hyperlink_547"/>
-[...21 lines deleted...]
-    <hyperlink ref="B581" r:id="rId_hyperlink_569"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:A1"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>